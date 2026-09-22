--- v0 (2026-07-07)
+++ v1 (2026-09-22)
@@ -144,111 +144,111 @@
         <is>
           <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -357,147 +357,137 @@
           <t>Graz, Osztrák Birodalom
 Ecuador - misszionárius, provinciális</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1724
 1724</t>
         </is>
       </c>
       <c r="O18">
         <v>1751</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=112</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1724</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Reiter József SJ</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>segédlelkész, hitoktató</t>
+          <t>Magdalena missziós telep, Magdalena, Perui Alkirályság - misszionárius</t>
         </is>
       </c>
       <c r="N19">
-        <v>1606</v>
+        <v>1724</v>
       </c>
       <c r="O19">
-        <v>1907</v>
+        <v>1769</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=925</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1724</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Asperger Zsigmond SJ</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Buenos Aires, valamint Cordoba, egyetemi tanár, orvos, majd Paraguay a lorettói misszióban szolgált.</t>
         </is>
       </c>
       <c r="N20">
         <v>1717</v>
       </c>
       <c r="O20">
         <v>1772</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=18</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1724</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>