--- v0 (2026-07-07)
+++ v1 (2026-09-22)
@@ -144,101 +144,101 @@
         <is>
           <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
@@ -306,142 +306,137 @@
           <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1840</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Free Antal SJ</t>
+          <t>Somogyi Alajos, Dr.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>Esztergom, Magyar Királyság
+Esztergom, Magyar Királyság - érseki titkár, segédlelkész</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>1840. augusztus 6.</t>
-        </is>
+          <t>1840. október 27.
+1840</t>
+        </is>
+      </c>
+      <c r="O18">
+        <v>1843</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=289</t>
+          <t>/persons_v2/view.php?id=1009</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1840</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Free Antal SJ</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1907</v>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>1840. augusztus 6.</t>
+        </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=289</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1840</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Kutassy Ferenc</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>római katolikus</t>