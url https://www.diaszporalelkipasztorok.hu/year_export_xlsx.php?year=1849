--- v0 (2026-07-07)
+++ v1 (2026-09-23)
@@ -407,219 +407,221 @@
           <t>Pottsville, PA, USA</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1849. január 16.</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=117</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1849</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Berényi Antal</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N20">
-        <v>1606</v>
+        <v>1825</v>
       </c>
       <c r="O20">
-        <v>1907</v>
+        <v>1852</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=73</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1849</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Berényi Antal</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Rochester, NJ, USA</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>misszionárius</t>
         </is>
       </c>
       <c r="N21">
         <v>1825</v>
       </c>
       <c r="O21">
         <v>1852</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=73</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1849</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Berényi Antal</t>
+          <t>Somogyi Alajos, Dr.</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Rochester, NJ, USA</t>
+          <t>Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>könyvtáros, érseki bíróságon jogász</t>
         </is>
       </c>
       <c r="N22">
-        <v>1825</v>
-[...2 lines deleted...]
-        <v>1852</v>
+        <v>1843</v>
+      </c>
+      <c r="O22" t="inlineStr">
+        <is>
+          <t>1850 előtt</t>
+        </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=73</t>
+          <t>/persons_v2/view.php?id=1009</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1849</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Kutassy Ferenc</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>római katolikus</t>