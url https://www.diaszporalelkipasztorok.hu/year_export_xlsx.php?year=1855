--- v0 (2026-07-07)
+++ v1 (2026-09-23)
@@ -144,111 +144,111 @@
         <is>
           <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -357,397 +357,395 @@
         </is>
       </c>
       <c r="N18">
         <v>1855</v>
       </c>
       <c r="O18">
         <v>1858</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1855</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Csucska Gyula</t>
+          <t>Somogyi Alajos, Dr.</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Beregszőlős, Osztrák-Magyar Monarchia</t>
+          <t>Dansville, NY, USA - misszionárius a Buffalo-i egyházmegyében
+Pest, Magyar Királyság - A Szent István Társulat alelnöke</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>1855. március 24.</t>
+          <t>1850 körül
+1855</t>
+        </is>
+      </c>
+      <c r="O19" t="inlineStr">
+        <is>
+          <t>1855
+1856</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=173</t>
+          <t>/persons_v2/view.php?id=1009</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1855</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Petróczy József</t>
+          <t>Csucska Gyula</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Pest, Magyar Királyság</t>
+          <t>Beregszőlős, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>1855. június 1.</t>
+          <t>1855. március 24.</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=871</t>
+          <t>/persons_v2/view.php?id=173</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1855</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Petróczy József</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Toriszka, Magyar Királyság</t>
+          <t>Pest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>1855. augusztus 11.</t>
+          <t>1855. június 1.</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=871</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1855</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Kutka Sándor</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Igló</t>
+          <t>Toriszka, Magyar Királyság</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>1855. augusztus 18.</t>
+          <t>1855. augusztus 11.</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=627</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1855</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Kutka Sándor</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Árvanádasd, Osztrák-Magyar Monarchia</t>
+          <t>Igló</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>1855. szeptember 2.</t>
+          <t>1855. augusztus 18.</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=627</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1855</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Dzubay István</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Munkács, Osztrák-Magyar Monarchia</t>
+          <t>Árvanádasd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>1855. december 18.</t>
+          <t>1855. szeptember 2.</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=224</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1855</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1907</v>
+          <t>Munkács, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>1855. december 18.</t>
+        </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1855</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Kutassy Ferenc</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>római katolikus</t>