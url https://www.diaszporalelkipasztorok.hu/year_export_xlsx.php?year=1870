--- v0 (2026-07-07)
+++ v1 (2026-09-22)
@@ -144,91 +144,91 @@
         <is>
           <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
         <v>2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
@@ -365,347 +365,331 @@
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>1870
 1884</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1870</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Gulovics György</t>
+          <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...4 lines deleted...]
-          <t>Határszög, Osztrák-Magyar Monarchia</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>1870. március 20.</t>
+          <t>1870. március 13.</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=345</t>
+          <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1870</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Csizmadia Pál</t>
+          <t>Gulovics György</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Osli, Osztrák-Magyar Monarchia</t>
+          <t>Határszög, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>1870. április 8.</t>
+          <t>1870. március 20.</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=162</t>
+          <t>/persons_v2/view.php?id=345</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1870</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Csizmadia Pál</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Nagykikinda, Osztrák-Magyar Monarchia</t>
+          <t>Osli, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>1870. június 20.</t>
+          <t>1870. április 8.</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=162</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1870</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Messerschmiedt Géza</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Bodrog, Osztrák-Magyar Monarchia</t>
+          <t>Nagykikinda, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>1870. július 4.</t>
+          <t>1870. június 20.</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=731</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1870</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Messerschmiedt Géza</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Rozsnyó, Osztrák-Magyar Monarchia</t>
+          <t>Bodrog, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>1870. december 29.</t>
+          <t>1870. július 4.</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=731</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1870</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1907</v>
+          <t>Rozsnyó, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>1870. december 29.</t>
+        </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1870</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Kutassy Ferenc</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>római katolikus</t>