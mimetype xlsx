--- v0 (2026-07-07)
+++ v1 (2026-09-23)
@@ -144,101 +144,101 @@
         <is>
           <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
         <v>29</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>3</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
@@ -684,2112 +684,2267 @@
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>1884
 1889</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=693</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1884</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Hahót, Osztrák-Magyar Monarchia</t>
+          <t>Vízlendva, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>1884. január 10.</t>
-        </is>
+          <t>1884. augusztus 2.
+1884</t>
+        </is>
+      </c>
+      <c r="O25">
+        <v>1886</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1884</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Bethlenfalva, Osztrák-Magyar Monarchia</t>
+          <t>Hahót, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>1884. február 11.</t>
+          <t>1884. január 10.</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1884</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Nyírlugos, Osztrák-Magyar Monarchia</t>
+          <t>Bethlenfalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>1884. április 23.</t>
+          <t>1884. február 11.</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1884</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Mattasovszky János</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Tótsóvár, Osztrák-Magyar Monarchia</t>
+          <t>Nyírlugos, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>1884. június 20.</t>
+          <t>1884. április 23.</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=709</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1884</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Jászai Ferenc Benvenut OFM</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Szomolnok, Osztrák-Magyar Monarchia</t>
+          <t>Csepreg, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>1884. október 12.</t>
+          <t>1884. június 10.</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=484</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1884</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Mattasovszky János</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Kisanna, Osztrák-Magyar Monarchia</t>
+          <t>Tótsóvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>1884. december 30.</t>
+          <t>1884. június 20.</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=709</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1884</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1907</v>
+          <t>Volóc, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>1884. augusztus 20.</t>
+        </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1884</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Jászai Ferenc Benvenut OFM</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1891</v>
+          <t>Szomolnok, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>1884. október 12.</t>
+        </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1884</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1891</v>
+          <t>Kisanna, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>1884. december 30.</t>
+        </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1884</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Toriszka, Osztrák-Magyar Monarchia</t>
+          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N34">
         <v>1868</v>
       </c>
       <c r="O34">
         <v>1891</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1884</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Dzubay István</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Szerednye, Osztrák-Magyar Monarchia</t>
+          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N35">
-        <v>1874</v>
+        <v>1868</v>
       </c>
       <c r="O35">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=224</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1884</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Toriszka, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>teológiai lektor, hitoktató, kórházlelkész</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N36">
-        <v>1875</v>
+        <v>1868</v>
       </c>
       <c r="O36">
         <v>1891</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1884</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Zemplén, Osztrák-Magyar Monarchia</t>
+          <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>helyettes lelkész, közben tábori segédlelkész 1882-től</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N37">
-        <v>1876</v>
+        <v>1874</v>
       </c>
       <c r="O37">
-        <v>1894</v>
+        <v>1909</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1884</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Gulovics Cyrill OSBM</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
-[...14 lines deleted...]
-          <t>Bukócz-hegyi kolostor</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>házfőnök</t>
+          <t>teológiai lektor, hitoktató, kórházlelkész</t>
         </is>
       </c>
       <c r="N38">
-        <v>1878</v>
+        <v>1875</v>
       </c>
       <c r="O38">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=344</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1884</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Mogyoróssy Árkád Hermann OFM</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>St. Bonaventura Collage, Alleghany, NY, USA</t>
+          <t>Zemplén, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Bonaventura Collage</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>latin tanár, könyvtáros, majd 1882-től rektor és házfőnök</t>
+          <t>helyettes lelkész, közben tábori segédlelkész 1882-től</t>
         </is>
       </c>
       <c r="N39">
-        <v>1878</v>
+        <v>1876</v>
       </c>
       <c r="O39">
-        <v>1886</v>
+        <v>1894</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=755</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1884</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Csucska Gyula</t>
+          <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Szarvasrét, Osztrák-Magyar Monarchia</t>
+          <t>Bukócz-hegyi kolostor, Bukócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>Bukócz-hegyi kolostor</t>
+        </is>
+      </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N40">
-        <v>1880</v>
+        <v>1878</v>
       </c>
       <c r="O40">
         <v>1889</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=173</t>
+          <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1884</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Hegyi Antal</t>
+          <t>Mogyoróssy Árkád Hermann OFM</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Váci Püspökség, Vác, Osztrák-Magyar Monarchia</t>
+          <t>St. Bonaventura Collage, Alleghany, NY, USA</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>Váci Püspökség</t>
+          <t>St. Bonaventura Collage</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>teológiai tanár, majd püspöki irodaigazgató, egyházmegyei tanfelügyelő, szentszéki ülnök, szentszéki jegyző valamint a Váci Főgimnáziumban, magyar irodalom és természettan helyettes tanár</t>
+          <t>latin tanár, könyvtáros, majd 1882-től rektor és házfőnök</t>
         </is>
       </c>
       <c r="N41">
-        <v>1880</v>
+        <v>1878</v>
       </c>
       <c r="O41">
         <v>1886</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=376</t>
+          <t>/persons_v2/view.php?id=755</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1884</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Free Antal SJ</t>
+          <t>Csucska Gyula</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>New Orleans, LA, USA</t>
+          <t>Szarvasrét, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>lelkész</t>
         </is>
       </c>
       <c r="N42">
-        <v>1881</v>
+        <v>1880</v>
       </c>
       <c r="O42">
-        <v>1891</v>
+        <v>1889</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=289</t>
+          <t>/persons_v2/view.php?id=173</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1884</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Matyaczkó Iréneusz</t>
+          <t>Hegyi Antal</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Bányapataka, Osztrák-Magyar Monarchia</t>
+          <t>Váci Püspökség, Vác, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>Váci Püspökség</t>
+        </is>
+      </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>teológiai tanár, majd püspöki irodaigazgató, egyházmegyei tanfelügyelő, szentszéki ülnök, szentszéki jegyző valamint a Váci Főgimnáziumban, magyar irodalom és természettan helyettes tanár</t>
         </is>
       </c>
       <c r="N43">
-        <v>1881</v>
+        <v>1880</v>
       </c>
       <c r="O43">
         <v>1886</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=710</t>
+          <t>/persons_v2/view.php?id=376</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1884</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Free Antal SJ</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Radvánc, Osztrák-Magyar Monarchia</t>
+          <t>New Orleans, LA, USA</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N44">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="O44">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=289</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1884</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Bella Soma</t>
+          <t>Matyaczkó Iréneusz</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Fűzér, Magyarország</t>
+          <t>Bányapataka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N45">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="O45">
-        <v>1889</v>
+        <v>1886</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=63</t>
+          <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1884</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Nagymodró, Osztrák-Magyar Monarchia</t>
+          <t>Nyírmada, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>plébánoshelyettes ( (oldallagosan: Kismondró és Laka)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N46">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="O46">
-        <v>1888</v>
+        <v>1896</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1884</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Dzubay Sándor</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Szedernye, Osztrák-Magyar Monarchia</t>
+          <t>Radvánc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N47">
         <v>1882</v>
       </c>
       <c r="O47">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=225</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1884</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Bella Soma</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Szent László templom, Cleveland, OH, USA</t>
+          <t>Fűzér, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>plébános, cseh, szlovák és magyar lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N48">
         <v>1882</v>
       </c>
       <c r="O48">
-        <v>1915</v>
+        <v>1889</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=63</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1884</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Zsalobina, Osztrák-Magyar Monarchia</t>
+          <t>Nagymodró, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>ideiglenes lelkész</t>
+          <t>plébánoshelyettes ( (oldallagosan: Kismondró és Laka)</t>
         </is>
       </c>
       <c r="N49">
         <v>1882</v>
       </c>
       <c r="O49">
-        <v>1895</v>
+        <v>1888</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1884</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Dzubay Sándor</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Homrogd, Osztrák-Magyar Monarchia</t>
+          <t>Szedernye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, esperes</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N50">
         <v>1882</v>
       </c>
       <c r="O50">
-        <v>1902</v>
+        <v>1888</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=225</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1884</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Kaminszky Ákos</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Tarfalu, Osztrák-Magyar Monarchia</t>
+          <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>ideiglenes lelkész, közben tábori lelkész</t>
+          <t>plébános, cseh, szlovák és magyar lelkész</t>
         </is>
       </c>
       <c r="N51">
         <v>1882</v>
       </c>
       <c r="O51">
-        <v>1887</v>
+        <v>1915</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=502</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1884</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Kecskés Antal, aszalai</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Sámogy, Osztrák-Magyar Monarchia</t>
+          <t>Homrogd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész, majd plébános, esperes</t>
         </is>
       </c>
       <c r="N52">
         <v>1882</v>
       </c>
       <c r="O52">
-        <v>1886</v>
+        <v>1902</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=513</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1884</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Kaminszky Ákos</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Lehóc, Osztrák-Magyar Monarchia</t>
+          <t>Tarfalu, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>ideiglenes lelkész, közben tábori lelkész</t>
         </is>
       </c>
       <c r="N53">
         <v>1882</v>
       </c>
       <c r="O53">
-        <v>1891</v>
+        <v>1887</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=502</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1884</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
+          <t>Kecskés Antal, aszalai</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
+          <t>Sámogy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N54">
         <v>1882</v>
       </c>
       <c r="O54">
-        <v>1891</v>
+        <v>1886</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=647</t>
+          <t>/persons_v2/view.php?id=513</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1884</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Érdujhelyi Menyhért</t>
+          <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Ada, Osztrák-Magyar Monarchia</t>
+          <t>Lehóc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N55">
         <v>1882</v>
       </c>
       <c r="O55">
-        <v>1885</v>
+        <v>1891</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=248</t>
+          <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1884</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
+          <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Laborcz-Volya, Osztrák-Magyar Monarchia</t>
+          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N56">
-        <v>1883</v>
+        <v>1882</v>
       </c>
       <c r="O56">
-        <v>1904</v>
+        <v>1891</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=220</t>
+          <t>/persons_v2/view.php?id=647</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1884</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Gáy János</t>
+          <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Udva, Osztrák-Magyar Monarchia</t>
+          <t>Ada, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1887-től plébános</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N57">
-        <v>1883</v>
+        <v>1882</v>
       </c>
       <c r="O57">
-        <v>1889</v>
+        <v>1885</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=315</t>
+          <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1884</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Koksó-Mindszent, Osztrák-Magyar Monarchia</t>
+          <t>Laborcz-Volya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>segédlelkész (közben:  Soóvár, majd Butka)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N58">
         <v>1883</v>
       </c>
       <c r="O58">
-        <v>1887</v>
+        <v>1904</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=220</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1884</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Pajkossy Emánuel</t>
+          <t>Gáy János</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+          <t>Udva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész, majd 1887-től plébános</t>
         </is>
       </c>
       <c r="N59">
         <v>1883</v>
       </c>
       <c r="O59">
         <v>1889</v>
       </c>
       <c r="Q59" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=315</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1884</v>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Hlebik János</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>Szepesi</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Koksó-Mindszent, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>segédlelkész (közben:  Soóvár, majd Butka)</t>
+        </is>
+      </c>
+      <c r="N60">
+        <v>1883</v>
+      </c>
+      <c r="O60">
+        <v>1887</v>
+      </c>
+      <c r="Q60" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=397</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>1884</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Molcsányi Vladimir Péter</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Kisbreznice, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N61">
+        <v>1883</v>
+      </c>
+      <c r="O61">
+        <v>1891</v>
+      </c>
+      <c r="Q61" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=970</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1884</v>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Pajkossy Emánuel</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N62">
+        <v>1883</v>
+      </c>
+      <c r="O62">
+        <v>1889</v>
+      </c>
+      <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=846</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>