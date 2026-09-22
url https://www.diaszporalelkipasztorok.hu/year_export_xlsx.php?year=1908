--- v0 (2026-07-07)
+++ v1 (2026-09-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronología" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,7841 +98,9188 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1908</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Todos los países</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>65</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>67</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1908</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>St. Michael Greek Catholic Church, St. Clair, PA, Estados Unidos - pastor</t>
+          <t>St. Michael Greek Catholic Church, St. Clair, PA, USA - lelkész</t>
         </is>
       </c>
       <c r="N18">
         <v>1908</v>
       </c>
       <c r="O18">
         <v>1910</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1908</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (lugar de servicio anterior)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>ismeretlen helyen, Estados Unidos - pastor
-Szarvasrét, Osztrák-Magyar Monarchia - pastor</t>
+          <t>ismeretlen helyen, USA - lelkész
+Szarvasrét, Osztrák-Magyar Monarchia - lelkész</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1908
 1907</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1913
 1908</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1908</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Dayton, OH, Estados Unidos
-Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos - vicario</t>
+          <t>Dayton, OH, USA
+Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1908
 1908</t>
         </is>
       </c>
       <c r="O20">
         <v>1910</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1908</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)
-[...1 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>St. Paul, MN, Estados Unidos
-[...1 lines deleted...]
-McAdoo, PA, Estados Unidos</t>
+          <t>St. Paul, MN, USA
+South Norwalk, CT, USA
+McAdoo, PA, USA</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1908
 1908
 1908</t>
         </is>
       </c>
       <c r="O21">
         <v>1914</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1908</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Csizmadia Pál</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>McAdoo, PA, Estados Unidos
-Throop, PA, Estados Unidos</t>
+          <t>McAdoo, PA, USA
+Throop, PA, USA</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1904
 1908</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>1908
 1912</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=162</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1908</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-[...2 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Chicago, IL, Estados Unidos - capellán auxiliar
-[...2 lines deleted...]
-Cleveland, OH, Estados Unidos - capellán auxiliar</t>
+          <t>Chicago, IL, USA - kisegítő lelkész
+Osztornya, Osztrák-Magyar Monarchia - adminisztrátor
+Duquesne, PA, USA - kisegítő lelkész
+Cleveland, OH, USA - kisegítő lelkész</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1908
 1906
 1908
 1908</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1910
 1908
 1910
 1910</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1908</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Püspöki Hivatal, Besztercebánya, Osztrák-Magyar Monarchia - secretario y maestro de ceremonias episcopal
-Besztercebánya, Osztrák-Magyar Monarchia - profesor de teología, director espiritual, visitador parroquial, predicador de la catedral, director del coro, miembro del consejo municipal de Banská Bystrica, secretario general de la Asociación de Trabajadores Socialistas Cristianos, administrador y posteriormente guardián del oratorio capitular, director de las asociaciones diocesanas de la Sagrada Eucaristía, abogado de la Santa Sede desde 1917 y secretario de la Santa Sede desde 1918</t>
+          <t>Püspöki Hivatal, Besztercebánya, Osztrák-Magyar Monarchia - püspöki iktató és szertartó
+Besztercebánya, Osztrák-Magyar Monarchia - teológiai tanár, spirituális, plébánosvizsgáló, székesegyházi hitszónok, énekkarvezető, Besztercebánya képviselőtestületének tagja, a keresztény szocialista munkások egyesületének főtitkára, a káptalani hiteshely rendezője, majd őre, az egyházmegyei Oltáriszentség egyesületek igazgatója, 1917-től szentszéki ügyvéd, 1918-tól szentszéki jegyző</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>1904
 1908</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>1908
 1919</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1908</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-[...1 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Katymár, Osztrák-Magyar Monarchia - vicario
-Gara, Osztrák-Magyar Monarchia - vicario
+          <t>Katymár, Osztrák-Magyar Monarchia - segédlelkész
+Gara, Osztrák-Magyar Monarchia - segédlelkész
 Bácsszentiván, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1902
 1908
 1908</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>1908
 1914
 1914</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1908</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Dudinszky Elek, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>South Sharon, PA, Estados Unidos - pastor
-Conemaugh, PA, Estados Unidos - pastor</t>
+          <t>South Sharon, PA, USA - lelkész
+Conemaugh, PA, USA - lelkész</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1904
 1908</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>1908
 1909</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=220</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1908</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Regreso a la patria</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Toledo, OH, Estados Unidos - párroco
-Soroksár, Osztrák-Magyar Monarchia - vicario</t>
+          <t>Toledo, OH, USA - plébános
+Soroksár, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1905
 1908</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>1908
 1910</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1908</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Bácsújfalu, Osztrák-Magyar Monarchia - párroco
-Futak, Osztrák-Magyar Monarchia - párroco</t>
+          <t>Bácsújfalu, Osztrák-Magyar Monarchia - plébános
+Futak, Osztrák-Magyar Monarchia - plébános</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>1902
 1908</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>1908
 1911</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1908</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en la patria</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia - jefe de familia</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia - házfőnök</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>22 de septiembre de 1908
+          <t>1908. szeptember 22.
 1908</t>
         </is>
       </c>
       <c r="O29">
         <v>1920</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1908</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Frastaczky József Honorius OFM</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Nagyszombat, Osztrák-Magyar Monarchia - pastor, predicador</t>
+          <t>Nagyszombat, Osztrák-Magyar Monarchia - lelkész, hitszónok</t>
         </is>
       </c>
       <c r="N30">
         <v>1898</v>
       </c>
       <c r="O30">
         <v>1908</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=288</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1908</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
+          <t>Gojdics Éliás Methód</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Bridgeport, CT, USA - alapító parókus</t>
+        </is>
+      </c>
+      <c r="N31">
+        <v>1904</v>
+      </c>
+      <c r="O31">
+        <v>1908</v>
+      </c>
+      <c r="Q31" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=329</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1908</v>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
           <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G31" t="inlineStr">
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N31" t="inlineStr">
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Bridgeport, CT, USA - parókus
+McKeesport, PA, USA - parókus, 1938-tól nyugállományban</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
         <is>
           <t>1905
 1908</t>
         </is>
       </c>
-      <c r="O31" t="inlineStr">
+      <c r="O32" t="inlineStr">
         <is>
           <t>1908
 1943</t>
         </is>
       </c>
-      <c r="Q31" t="inlineStr">
+      <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=331</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1908</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Helló József, Msgr.</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Phoenixville, PA, Estados Unidos</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA - plébános</t>
         </is>
       </c>
       <c r="N33">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="O33">
-        <v>1908</v>
+        <v>1921</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=379</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1908</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Regreso a la patria</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Eperjes, Osztrák-Magyar Monarchia - canónigo, vicario episcopal, obispo electo (pero no consagrado)</t>
-[...6 lines deleted...]
-        <v>1914</v>
+          <t>Keresztelő Szent János G.K. Egyházközség, Hazelton, PA, USA - misszionárius, majd parókus
+Felsőodor, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>1900
+1908</t>
+        </is>
+      </c>
+      <c r="O34" t="inlineStr">
+        <is>
+          <t>1908
+1918</t>
+        </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1908</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
+          <t>Hanulya József</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Duquesne, PA, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N35">
+        <v>1904</v>
+      </c>
+      <c r="O35">
+        <v>1908</v>
+      </c>
+      <c r="Q35" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=367</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1908</v>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Helló József, Msgr.</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>Rozsnyó</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Phoenixville, PA, USA</t>
+        </is>
+      </c>
+      <c r="N36">
+        <v>1906</v>
+      </c>
+      <c r="O36">
+        <v>1908</v>
+      </c>
+      <c r="Q36" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=379</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1908</v>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Hazatérés</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Hodobay Andor, Msgr.</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Eperjes, Osztrák-Magyar Monarchia - kanonok, püspöki helynök, választott (de fel nem szentelt) püspök</t>
+        </is>
+      </c>
+      <c r="N37">
+        <v>1908</v>
+      </c>
+      <c r="O37">
+        <v>1914</v>
+      </c>
+      <c r="Q37" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=399</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>1908</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
           <t>Hrabár János</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G35" t="inlineStr">
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N35" t="inlineStr">
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Duquesne, PA, USA - lelkész
+New Britain, CO, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
         <is>
           <t>1900
 1908</t>
         </is>
       </c>
-      <c r="O35" t="inlineStr">
+      <c r="O38" t="inlineStr">
         <is>
           <t>1908
 1912</t>
         </is>
       </c>
-      <c r="Q35" t="inlineStr">
+      <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
-    <row r="36">
-[...13 lines deleted...]
-      <c r="D36" t="inlineStr">
+    <row r="39">
+      <c r="A39">
+        <v>1908</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
         <is>
           <t>Januschek Ferenc</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G36" t="inlineStr">
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...7 lines deleted...]
-      <c r="Q36" t="inlineStr">
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="N39">
+        <v>1908</v>
+      </c>
+      <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=476</t>
         </is>
       </c>
     </row>
-    <row r="37">
-[...13 lines deleted...]
-      <c r="D37" t="inlineStr">
+    <row r="40">
+      <c r="A40">
+        <v>1908</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
         <is>
           <t>Kaminszky András</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
-[...22 lines deleted...]
-      <c r="Q37" t="inlineStr">
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>Scranton, PA, USA</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Newark, NJ, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N40">
+        <v>1908</v>
+      </c>
+      <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=500</t>
         </is>
       </c>
     </row>
-    <row r="38">
-[...16 lines deleted...]
-      <c r="D38" t="inlineStr">
+    <row r="41">
+      <c r="A41">
+        <v>1908</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
         <is>
           <t>Kaminszky Ákos</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G38" t="inlineStr">
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H38" t="inlineStr">
-[...7 lines deleted...]
-      <c r="N38" t="inlineStr">
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Kingston, NY, USA - lelkész
+McKees Rocks, PA, USA - lelkész
+Trauger, PA, USA - lelkész
+Scranton, PA, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
         <is>
           <t>1902
 1908
 1908
 1908</t>
         </is>
       </c>
-      <c r="O38">
-[...2 lines deleted...]
-      <c r="Q38" t="inlineStr">
+      <c r="O41">
+        <v>1908</v>
+      </c>
+      <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=502</t>
         </is>
       </c>
     </row>
-    <row r="39">
-[...13 lines deleted...]
-      <c r="D39" t="inlineStr">
+    <row r="42">
+      <c r="A42">
+        <v>1908</v>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Örökfogadalom</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
         <is>
           <t>Kiss Gyula SDB</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G39" t="inlineStr">
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
-      <c r="N39">
-[...2 lines deleted...]
-      <c r="Q39" t="inlineStr">
+      <c r="N42">
+        <v>1908</v>
+      </c>
+      <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=544</t>
         </is>
       </c>
     </row>
-    <row r="40">
-[...14 lines deleted...]
-      <c r="D40" t="inlineStr">
+    <row r="43">
+      <c r="A43">
+        <v>1908</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
         <is>
           <t>Kizák Viktor</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G40" t="inlineStr">
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr">
+      <c r="H43" t="inlineStr">
         <is>
           <t>Sajópálfala, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="N40" t="inlineStr">
-[...1 lines deleted...]
-          <t>23 de agosto de 1908
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>1908. augusztus 23.
 1908</t>
         </is>
       </c>
-      <c r="Q40" t="inlineStr">
+      <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=552</t>
         </is>
       </c>
     </row>
-    <row r="41">
-[...14 lines deleted...]
-      <c r="D41" t="inlineStr">
+    <row r="44">
+      <c r="A44">
+        <v>1908</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
         <is>
           <t>Korotnoky János, Msgr.</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G41" t="inlineStr">
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N41" t="inlineStr">
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Allegheny, PA, USA - parókus
+Philadelphia, PA, USA - parókus, püspöki titkár</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
         <is>
           <t>1903
 1908</t>
         </is>
       </c>
-      <c r="O41">
-[...2 lines deleted...]
-      <c r="Q41" t="inlineStr">
+      <c r="O44">
+        <v>1908</v>
+      </c>
+      <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=570</t>
-        </is>
-[...155 lines deleted...]
-          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1908</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-[...2 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
+          <t>Kovalchik József</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Velejte, Osztrák-Magyar Monarchia - kerületi lelkész, iskolaszéki elnök</t>
+        </is>
+      </c>
+      <c r="N45">
+        <v>1908</v>
+      </c>
+      <c r="O45">
+        <v>1911</v>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=576</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1908</v>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Kovács Lajos</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA - plébános</t>
+        </is>
+      </c>
+      <c r="N46">
+        <v>1907</v>
+      </c>
+      <c r="O46">
+        <v>1908</v>
+      </c>
+      <c r="Q46" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=585</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>1908</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Kubek Antal Emil</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia - földrajz és rajztanár, egyházi szláv nyelv oktatója, szépírás tanár</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>1908. augusztus 23.
+1908</t>
+        </is>
+      </c>
+      <c r="O47">
+        <v>1918</v>
+      </c>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=615</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1908</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
           <t>Kutka Sándor</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G45" t="inlineStr">
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr">
-[...1 lines deleted...]
-          <t>Throop, PA, Estados Unidos - segédlelkész
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Throop, PA, USA - segédlelkész
 Harkács-Sánkfalva, Osztrák-Magyar Monarchia - adminisztrátor
-Fairport Harbor, OH, Estados Unidos - segédlelkész</t>
-[...2 lines deleted...]
-      <c r="N45" t="inlineStr">
+Fairport Harbor, OH, USA - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
         <is>
           <t>1908
 1908
 1906
 1908</t>
         </is>
       </c>
-      <c r="O45" t="inlineStr">
+      <c r="O48" t="inlineStr">
         <is>
           <t>1908
 1909</t>
         </is>
       </c>
-      <c r="Q45" t="inlineStr">
+      <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=627</t>
         </is>
       </c>
     </row>
-    <row r="46">
-[...13 lines deleted...]
-      <c r="D46" t="inlineStr">
+    <row r="49">
+      <c r="A49">
+        <v>1908</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
         <is>
           <t>Liktor András</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G46" t="inlineStr">
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr">
-[...7 lines deleted...]
-      <c r="O46">
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Hazslin, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N49">
+        <v>1908</v>
+      </c>
+      <c r="O49">
         <v>1911</v>
       </c>
-      <c r="Q46" t="inlineStr">
+      <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
-    <row r="47">
-[...14 lines deleted...]
-      <c r="D47" t="inlineStr">
+    <row r="50">
+      <c r="A50">
+        <v>1908</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
         <is>
           <t>Luttor Ferenc</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G47" t="inlineStr">
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr">
+      <c r="H50" t="inlineStr">
         <is>
           <t>Bécs, Osztrák-Magyar Monarchia
-Bécs, Austria - capellán de la diócesis</t>
-[...2 lines deleted...]
-      <c r="N47" t="inlineStr">
+Bécs, Ausztria - karkáplán</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
         <is>
           <t>1908
 1908</t>
         </is>
       </c>
-      <c r="Q47" t="inlineStr">
+      <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
-    <row r="48">
-[...13 lines deleted...]
-      <c r="D48" t="inlineStr">
+    <row r="51">
+      <c r="A51">
+        <v>1908</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
         <is>
           <t>Mankovich Kornél</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G48" t="inlineStr">
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N48">
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Feketekút, Osztrák-Magyar Monarchia - parókus</t>
+        </is>
+      </c>
+      <c r="N51">
         <v>1890</v>
       </c>
-      <c r="O48">
-[...2 lines deleted...]
-      <c r="Q48" t="inlineStr">
+      <c r="O51">
+        <v>1908</v>
+      </c>
+      <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=693</t>
         </is>
       </c>
     </row>
-    <row r="49">
-[...15 lines deleted...]
-      <c r="D49" t="inlineStr">
+    <row r="52">
+      <c r="A52">
+        <v>1908</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
         <is>
           <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G49" t="inlineStr">
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
-[...1 lines deleted...]
-          <t>Lansford, PA, Estados Unidos - párroco y, al mismo tiempo, administrador apostólico entre 1916 y 1924
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Lansford, PA, USA - parókus, közben 1916-1924 között apostoli adminisztrátor
 Bélavézse, Osztrák-Magyar Monarchia
 Endrevágása, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="N49">
-[...2 lines deleted...]
-      <c r="O49" t="inlineStr">
+      <c r="N52">
+        <v>1908</v>
+      </c>
+      <c r="O52" t="inlineStr">
         <is>
           <t>1934
 1908
 1908</t>
         </is>
       </c>
-      <c r="Q49" t="inlineStr">
+      <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
-    <row r="50">
-[...13 lines deleted...]
-      <c r="D50" t="inlineStr">
+    <row r="53">
+      <c r="A53">
+        <v>1908</v>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
         <is>
           <t>Martyák Miklós</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G50" t="inlineStr">
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
-[...7 lines deleted...]
-      <c r="O50">
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Hazelton, PA, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N53">
+        <v>1908</v>
+      </c>
+      <c r="O53">
         <v>1954</v>
       </c>
-      <c r="Q50" t="inlineStr">
+      <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
-    <row r="51">
-[...13 lines deleted...]
-      <c r="D51" t="inlineStr">
+    <row r="54">
+      <c r="A54">
+        <v>1908</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
         <is>
           <t>Matyaczkó Iréneusz</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G51" t="inlineStr">
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...7 lines deleted...]
-      <c r="Q51" t="inlineStr">
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Mt. Clare, PA, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N54">
+        <v>1908</v>
+      </c>
+      <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
-    <row r="52">
-[...14 lines deleted...]
-      <c r="D52" t="inlineStr">
+    <row r="55">
+      <c r="A55">
+        <v>1908</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
         <is>
           <t>Medveczky Elek</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G52" t="inlineStr">
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N52" t="inlineStr">
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>McAdoo, PA, USA - parókus
+Youngstown, OH, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
         <is>
           <t>1906
 1908</t>
         </is>
       </c>
-      <c r="O52" t="inlineStr">
+      <c r="O55" t="inlineStr">
         <is>
           <t>1908
 1910</t>
         </is>
       </c>
-      <c r="Q52" t="inlineStr">
+      <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
-    <row r="53">
-[...13 lines deleted...]
-      <c r="D53" t="inlineStr">
+    <row r="56">
+      <c r="A56">
+        <v>1908</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
         <is>
           <t>Molcsányi Miklós Balázs</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G53" t="inlineStr">
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
-[...7 lines deleted...]
-      <c r="Q53" t="inlineStr">
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Freeland, PA, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N56">
+        <v>1908</v>
+      </c>
+      <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=756</t>
         </is>
       </c>
     </row>
-    <row r="54">
-[...13 lines deleted...]
-      <c r="D54" t="inlineStr">
+    <row r="57">
+      <c r="A57">
+        <v>1908</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
         <is>
           <t>Neurihrer Ödön, Msgr.</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G54" t="inlineStr">
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N54">
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Brassó, Osztrák-Magyar Monarchia - plébános</t>
+        </is>
+      </c>
+      <c r="N57">
         <v>1901</v>
       </c>
-      <c r="O54">
-[...2 lines deleted...]
-      <c r="Q54" t="inlineStr">
+      <c r="O57">
+        <v>1908</v>
+      </c>
+      <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=821</t>
         </is>
       </c>
     </row>
-    <row r="55">
-[...14 lines deleted...]
-      <c r="D55" t="inlineStr">
+    <row r="58">
+      <c r="A58">
+        <v>1908</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
         <is>
           <t>Novák Elek</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G55" t="inlineStr">
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N55" t="inlineStr">
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Szent Mihály templom, Cleveland, OH, USA - lelkész
+South Sharon, PA, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
         <is>
           <t>1905
 1908</t>
         </is>
       </c>
-      <c r="O55" t="inlineStr">
+      <c r="O58" t="inlineStr">
         <is>
           <t>1908
 1913</t>
         </is>
       </c>
-      <c r="Q55" t="inlineStr">
+      <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=822</t>
         </is>
       </c>
     </row>
-    <row r="56">
-[...14 lines deleted...]
-      <c r="D56" t="inlineStr">
+    <row r="59">
+      <c r="A59">
+        <v>1908</v>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat megkezdése
+Hazatérés</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
         <is>
           <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G56" t="inlineStr">
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N56" t="inlineStr">
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Homestead, PA, USA - parókus
+Kállósemjén, Osztrák-Magyar Monarchia - parókus</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
         <is>
           <t>1908
 1908</t>
         </is>
       </c>
-      <c r="O56">
+      <c r="O59">
         <v>1911</v>
       </c>
-      <c r="Q56" t="inlineStr">
+      <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
-    <row r="57">
-[...13 lines deleted...]
-      <c r="D57" t="inlineStr">
+    <row r="60">
+      <c r="A60">
+        <v>1908</v>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
         <is>
           <t>Paulovics Róbert</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
-[...19 lines deleted...]
-      <c r="N57">
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Jézus Szentséges Szíve R. K. Egyházközség, Dillonvale, OH, USA - plébános</t>
+        </is>
+      </c>
+      <c r="N60">
         <v>1907</v>
       </c>
-      <c r="O57">
-[...2 lines deleted...]
-      <c r="Q57" t="inlineStr">
+      <c r="O60">
+        <v>1908</v>
+      </c>
+      <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
-    <row r="58">
-[...14 lines deleted...]
-      <c r="D58" t="inlineStr">
+    <row r="61">
+      <c r="A61">
+        <v>1908</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
         <is>
           <t>Perényi László</t>
         </is>
       </c>
-      <c r="E58" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G58" t="inlineStr">
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
-      <c r="H58" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N58" t="inlineStr">
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA - plébános
+Eger, Osztrák-Magyar Monarchia - a papnevelde hitoktatója</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
         <is>
           <t>1907
 1908</t>
         </is>
       </c>
-      <c r="O58">
-[...2 lines deleted...]
-      <c r="Q58" t="inlineStr">
+      <c r="O61">
+        <v>1908</v>
+      </c>
+      <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
-    <row r="59">
-[...13 lines deleted...]
-      <c r="D59" t="inlineStr">
+    <row r="62">
+      <c r="A62">
+        <v>1908</v>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
         <is>
           <t>Petrássovich Jenő</t>
         </is>
       </c>
-      <c r="E59" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G59" t="inlineStr">
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H59" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N59">
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Repenye, Osztrák-Magyar Monarchia - lelkész</t>
+        </is>
+      </c>
+      <c r="N62">
         <v>1904</v>
       </c>
-      <c r="O59">
-[...2 lines deleted...]
-      <c r="Q59" t="inlineStr">
+      <c r="O62">
+        <v>1908</v>
+      </c>
+      <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
-    <row r="60">
-[...14 lines deleted...]
-      <c r="D60" t="inlineStr">
+    <row r="63">
+      <c r="A63">
+        <v>1908</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Polyánszky István</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Lansford, PA, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N63">
+        <v>1908</v>
+      </c>
+      <c r="Q63" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=889</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1908</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Popovics Péter</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Munkács, Osztrák-Magyar Monarchia
+Munkács, Osztrák-Magyar Monarchia - püspöki levéltáros, majd 1908-ban háznagy
+Ökörmező, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>1908. december 19.
+1906
+1908</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>1908
+1910</t>
+        </is>
+      </c>
+      <c r="Q64" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=892</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1908</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
         <is>
           <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G60" t="inlineStr">
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H60" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N60" t="inlineStr">
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Monessen, PA, USA - parókus
+Trauger, PA, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
         <is>
           <t>1906
 1908</t>
         </is>
       </c>
-      <c r="O60" t="inlineStr">
+      <c r="O65" t="inlineStr">
         <is>
           <t>1908
 1911</t>
         </is>
       </c>
-      <c r="Q60" t="inlineStr">
+      <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=854</t>
         </is>
       </c>
     </row>
-    <row r="61">
-[...14 lines deleted...]
-      <c r="D61" t="inlineStr">
+    <row r="66">
+      <c r="A66">
+        <v>1908</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Papszentelés</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Roskovics Konstantin</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="N66">
+        <v>1908</v>
+      </c>
+      <c r="Q66" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=945</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1908</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Schimkó János, Rev.</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Fairport, PA, USA - segédlelkész
+Szent István R. K. Egyházközség, Toledo, OH, USA - plébános</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>1906
+1908</t>
+        </is>
+      </c>
+      <c r="O67" t="inlineStr">
+        <is>
+          <t>1908
+1911</t>
+        </is>
+      </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=975</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1908</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Sommer Bernát</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>Szepes</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Szent István templom, Dayton, OH, USA - alapító plébános</t>
+        </is>
+      </c>
+      <c r="N68">
+        <v>1906</v>
+      </c>
+      <c r="O68">
+        <v>1908</v>
+      </c>
+      <c r="Q68" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1008</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1908</v>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
         <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
-      <c r="E61" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G61" t="inlineStr">
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H61" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N61" t="inlineStr">
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, New York, NY - segédlelkész
+Zenta, Osztrák-Magyar Monarchia - plébános, iskolai felügyelő</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
         <is>
           <t>1908
 1897</t>
         </is>
       </c>
-      <c r="O61" t="inlineStr">
+      <c r="O69" t="inlineStr">
         <is>
           <t>1909
 1908</t>
         </is>
       </c>
-      <c r="Q61" t="inlineStr">
+      <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
-        </is>
-[...391 lines deleted...]
-          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1908</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Nagy Töhötöm Sándor SJ</t>
+          <t>Pajkossy Emánuel</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
-[...4 lines deleted...]
-          <t>Bozitópuszta, Osztrák-Magyar Monarchia</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>23 de junio de 1908</t>
+          <t>1908. január 8.</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=801</t>
+          <t>/persons_v2/view.php?id=846</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1908</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Votos perpetuos</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Deésy István Ipoly OFM</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Zirc, Osztrák-Magyar Monarchia</t>
+          <t>Beszterce, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>8 de julio de 1908
-25 de junio de 1908</t>
+          <t>1908. február 6.</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=184</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1908</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
+          <t>Gencs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>30 de julio de 1908</t>
+          <t>1908. március 5.</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1908</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Fölföldy Béla Barnabás</t>
+          <t>Ivancsó Dániel, püspök</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Szelevény, Osztrák-Magyar Monarchia</t>
+          <t>Kőrösmező, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>5 de agosto de 1908</t>
+          <t>1908. március 30.</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=286</t>
+          <t>/persons_v2/view.php?id=460</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1908</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Ferencz György</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>West Virgina, USA</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>5 de septiembre de 1908</t>
+          <t>1908. április 1.</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=270</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1908</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Budajenő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>5 de septiembre de 1908</t>
+          <t>1908. április 2.</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1908</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Rákospalota, Osztrák-Magyar Monarchia</t>
+          <t>Sármellék, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>15 de septiembre de 1908</t>
+          <t>1908. május 5.</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=765</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1908</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Kuti Imre CM</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
-[...4 lines deleted...]
-          <t>Barcs, Osztrák-Magyar Monarchia</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>18 de septiembre de 1908</t>
+          <t>1908. június 18.</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=625</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1908</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Héder László Mária Sándor OSM, dr.</t>
+          <t>Nagy Töhötöm Sándor SJ</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Bozitópuszta, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>4 de octubre de 1908</t>
+          <t>1908. június 23.</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=389</t>
+          <t>/persons_v2/view.php?id=801</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1908</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Papszentelés
+Örökfogadalom</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Muraszombat, Osztrák-Magyar Monarchia</t>
+          <t>Zirc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>11 de octubre de 1908</t>
+          <t>1908. július 8.
+1908. június 25.</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1908</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Keller András Tarzicius OCD, Dr.</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Kunsziget, Osztrák-Magyar Monarchia</t>
+          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>14 de octubre de 1908</t>
+          <t>1908. július 30.</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=517</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1908</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Henkey-Hőnig Károly, dr.</t>
+          <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Miskolc, Osztrák-Magyar Monarchia</t>
+          <t>Szelevény, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>18 de octubre de 1908</t>
+          <t>1908. augusztus 5.</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=380</t>
+          <t>/persons_v2/view.php?id=286</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1908</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Farkas András, Dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Ključarovci, Osztrák-Magyar Monarchia</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>23 de noviembre de 1908</t>
+          <t>1908. szeptember 5.</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=250</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1908</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Dzubay István</t>
+          <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1909</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>1908. szeptember 5.</t>
+        </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=224</t>
+          <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1908</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Szent László templom, Cleveland, OH, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1915</v>
+          <t>Rákospalota, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>1908. szeptember 15.</t>
+        </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1908</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Dobra Viktor</t>
+          <t>Kuti Imre CM</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1912</v>
+          <t>Barcs, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>1908. szeptember 18.</t>
+        </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=207</t>
+          <t>/persons_v2/view.php?id=625</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1908</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Kossalkó József</t>
+          <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, Estados Unidos</t>
-[...17 lines deleted...]
-          <t>1910 körül</t>
+          <t>Budapest</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>1908. október 4.</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=571</t>
+          <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1908</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Kustán Péter</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Poroskő, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1913</v>
+          <t>Muraszombat, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>1908. október 11.</t>
+        </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=623</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1908</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Gulovics Cyrill OSBM</t>
+          <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Ramey, PA, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1909</v>
+          <t>Kunsziget, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>1908. október 14.</t>
+        </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=344</t>
+          <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1908</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Szűz Mária szlovák templom, Passaic, NJ, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1922</v>
+          <t>Miskolc, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>1908. október 18.</t>
+        </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1908</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Első (egyszerű) fogadalom</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Katedrális, Ungvár, Osztrák-Magyar Monarchia</t>
-[...21 lines deleted...]
-        <v>1910</v>
+          <t>Lombriasco, Olaszország</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>1908. október 18.</t>
+        </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1908</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Plankó János</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1917</v>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>1908. november 16.</t>
+        </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=884</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1908</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Farkas András, Dr.</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Makarja, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1924</v>
+          <t>Ključarovci, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>1908. november 23.</t>
+        </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=250</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1908</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
+          <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N93">
-        <v>1899</v>
+        <v>1874</v>
       </c>
       <c r="O93">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1908</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, Estados Unidos</t>
+          <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános, cseh, szlovák és magyar lelkész</t>
         </is>
       </c>
       <c r="N94">
-        <v>1899</v>
+        <v>1882</v>
       </c>
       <c r="O94">
-        <v>1927</v>
+        <v>1915</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1908</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
+          <t>Vasfarkasfalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>adminisztrátor, majd plébános</t>
         </is>
       </c>
       <c r="N95">
-        <v>1900</v>
+        <v>1888</v>
       </c>
       <c r="O95">
-        <v>1917</v>
+        <v>1913</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1908</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Petrassevics Elek</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Syracuse, NY, Estados Unidos</t>
+          <t>Braddock, PA, USA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>guía de retiros espirituales</t>
+          <t>misszionárius, közben 1895 körül ellátja Duquesne, PA-t is.</t>
         </is>
       </c>
       <c r="N96">
-        <v>1900</v>
+        <v>1891</v>
       </c>
       <c r="O96">
-        <v>1992</v>
+        <v>1909</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=973</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1908</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Homestead, PA, Estados Unidos</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>párroco, jubilado desde 1932</t>
-[...5 lines deleted...]
-        </is>
+          <t>ideiglenes lelkész</t>
+        </is>
+      </c>
+      <c r="N97">
+        <v>1891</v>
       </c>
       <c r="O97">
-        <v>1937</v>
+        <v>1982</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1908</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Csurgovics János</t>
+          <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Lorain, OH, Estados Unidos</t>
+          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N98">
-        <v>1901</v>
+        <v>1893</v>
       </c>
       <c r="O98">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=174</t>
+          <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1908</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános a szlovák templomban (az adat bizonytalan)</t>
         </is>
       </c>
       <c r="N99">
-        <v>1901</v>
+        <v>1893</v>
       </c>
       <c r="O99">
-        <v>1914</v>
+        <v>1910</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1908</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Felsőfenyves, Osztrák-Magyar Monarchia</t>
+          <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>administrador</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N100">
-        <v>1901</v>
+        <v>1895</v>
       </c>
       <c r="O100">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1908</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Ruttkay Pál</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Charleroi, PA, Estados Unidos</t>
+          <t>Latorcafő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>lelkész, közben 1905-1908 között Passaic, NJ, USA</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N101">
-        <v>1901</v>
+        <v>1896</v>
       </c>
       <c r="O101">
         <v>1910</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=951</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1908</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Turjavágás, Osztrák-Magyar Monarchia</t>
+          <t>Ramey, PA, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N102">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="O102">
         <v>1909</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1908</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>St. John’s University, Jamaica, NY, Estados Unidos</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>St. John’s University</t>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>profesor, rector entre 1909 y 1913</t>
+          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
         </is>
       </c>
       <c r="N103">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="O103">
-        <v>1913</v>
+        <v>1922</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1908</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Jackovics Mihály</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Scranton, PA, Estados Unidos</t>
+          <t>Katedrális, Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>Katedrális</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>segédlelkész, gimnáziumi tanár, sekrestyeigazgató</t>
         </is>
       </c>
       <c r="N104">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="O104">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=470</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1908</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Messerschmiedt Géza</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos</t>
+          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>párroco fundador y constructor de iglesias</t>
+          <t>segédlelkész, majd 1904-től plébános, 1912-tól a szilágysomlyói kerület II. esperese</t>
         </is>
       </c>
       <c r="N105">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="O105">
-        <v>1911</v>
+        <v>1917</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=731</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1908</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Bacsinszky András, bacsinai</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Határszög, Osztrák-Magyar Monarchia</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
         </is>
       </c>
       <c r="N106">
-        <v>1903</v>
+        <v>1898</v>
       </c>
       <c r="O106">
-        <v>1913</v>
+        <v>1924</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=25</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1908</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, Estados Unidos</t>
+          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N107">
-        <v>1903</v>
+        <v>1899</v>
       </c>
       <c r="O107">
-        <v>1938</v>
+        <v>1912</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1908</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N108">
-        <v>1903</v>
+        <v>1899</v>
       </c>
       <c r="O108">
-        <v>1915</v>
+        <v>1927</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1908</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Gribóvszky Kornél</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Tiszakriva, Osztrák-Magyar Monarchia</t>
+          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N109">
-        <v>1903</v>
+        <v>1900</v>
       </c>
       <c r="O109">
-        <v>1909</v>
+        <v>1917</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=335</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1908</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Céke, Osztrák-Magyar Monarchia</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>pastor</t>
-[...3 lines deleted...]
-        <v>1903</v>
+          <t>parókus, 1932-től nyugállományban</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O110">
-        <v>1914</v>
+        <v>1937</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1908</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Csurgovics János</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
+          <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N111">
-        <v>1903</v>
+        <v>1901</v>
       </c>
       <c r="O111">
-        <v>1915</v>
+        <v>1910</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=174</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1908</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J112" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N112">
-        <v>1904</v>
+        <v>1901</v>
       </c>
       <c r="O112">
         <v>1914</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1908</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Hodobay Teodor Gyula</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Szentlélek templom, Nagytoronya, Osztrák-Magyar Monarchia</t>
+          <t>Felsőfenyves, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N113">
-        <v>1904</v>
+        <v>1901</v>
       </c>
       <c r="O113">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1908</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Illyasevits Kornél</t>
+          <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>New York, NY, Estados Unidos</t>
+          <t>Charleroi, PA, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>en baja por enfermedad</t>
+          <t>lelkész, közben 1905-1908 között Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="N114">
-        <v>1904</v>
+        <v>1901</v>
       </c>
       <c r="O114">
-        <v>1915</v>
+        <v>1910</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=455</t>
+          <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1908</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>Turjavágás, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Mihály G. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>párroco fundador, decano, canónigo (según otras fuentes, desde 1913)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N115">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="O115">
-        <v>1932</v>
+        <v>1909</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1908</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, Estados Unidos</t>
+          <t>St. John’s University, Jamaica, NY, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>St. John’s University</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>tanár, 1909 – 1913 között rektor</t>
         </is>
       </c>
       <c r="N116">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="O116">
-        <v>1940</v>
+        <v>1913</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1908</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N117">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="O117">
-        <v>1909</v>
+        <v>1912</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1908</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Marczinkó József</t>
+          <t>Messerschmiedt Géza</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N118">
-        <v>1905</v>
+        <v>1902</v>
       </c>
       <c r="O118">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=695</t>
+          <t>/persons_v2/view.php?id=731</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1908</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Bacsinszky András, bacsinai</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
+          <t>Határszög, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N119">
-        <v>1905</v>
+        <v>1903</v>
       </c>
       <c r="O119">
-        <v>1937</v>
+        <v>1913</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=25</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1908</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Angyalföld, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Angyalföld</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>capellán de un centro psiquiátrico</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N120">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O120">
-        <v>1910</v>
+        <v>1938</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1908</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, Estados Unidos</t>
+          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N121">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O121">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1908</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Farkas László</t>
+          <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Chicago, IL, Estados Unidos</t>
+          <t>Tiszakriva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N122">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O122">
-        <v>1915</v>
+        <v>1909</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=251</t>
+          <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1908</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Hlebik János</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+          <t>Céke, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>párroco fundador</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N123">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O123">
-        <v>1921</v>
+        <v>1914</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1908</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Kubinyi Viktor</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>South River, NJ, Estados Unidos</t>
+          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N124">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O124">
-        <v>1909</v>
+        <v>1915</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=618</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1908</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Nagygereblyés, Osztrák-Magyar Monarchia</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>pastor adjunto y, posteriormente, administrador</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N125">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O125">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1908</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Husztbaranya, Osztrák-Magyar Monarchia</t>
+          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>jefe de familia</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N126">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O126">
         <v>1910</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1908</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Péter József</t>
+          <t>Sereghy Sándor</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>Nyírvasvári, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>Al servicio de la diócesis de Szatmár</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N127">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O127">
         <v>1912</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=873</t>
+          <t>/persons_v2/view.php?id=984</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1908</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Bakajsza Elek</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Máté, Osztrák-Magyar Monarchia</t>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia</t>
+        </is>
+      </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N128">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O128">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=29</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1908</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Scranton, PA, Estados Unidos</t>
+          <t>Szentlélek templom, Nagytoronya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Szentlélek templom</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N129">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O129">
         <v>1910</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1908</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Blickhard Tivadar</t>
+          <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Ónód, Hungría</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>betegállományban</t>
         </is>
       </c>
       <c r="N130">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O130">
-        <v>1910</v>
+        <v>1915</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=87</t>
+          <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1908</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Fort Wayne, IN, Estados Unidos</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>alapító parókus, esperes, kanonok (más forrásban 1913-tól)</t>
         </is>
       </c>
       <c r="N131">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O131">
-        <v>1909</v>
+        <v>1932</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1908</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Déva, Osztrák-Magyar Monarchia</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>secretario provincial; además, entre 1908 y 1914, director de escuela en Dés</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N132">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O132">
-        <v>1912</v>
+        <v>1940</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1908</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N133">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O133">
         <v>1909</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1908</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>St Louis, MO, Estados Unidos</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>pastor misionero; principales lugares de actuación: St. Louis, Misisipi (1907); East St. Louis, Illinois, EE. UU.; Newark, Nueva Jersey, EE. UU.; Buffalo, Nueva York, EE. UU.; Irvington, Nueva Jersey, EE. UU.; Lorain, Ohio, EE. UU.; Youngstown, Ohio, EE. UU.</t>
+          <t>templomépítő plébános</t>
         </is>
       </c>
       <c r="N134">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O134">
-        <v>1923</v>
+        <v>1911</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1908</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Czirbusz József</t>
+          <t>Marczinkó József</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Csanádpalota, Hungría</t>
+          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N135">
-        <v>1907</v>
+        <v>1905</v>
       </c>
       <c r="O135">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=134</t>
+          <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1908</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Wallingford, CO, Estados Unidos</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N136">
-        <v>1907</v>
+        <v>1905</v>
       </c>
       <c r="O136">
-        <v>1915</v>
+        <v>1937</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1908</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Fojtán József</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N137">
-        <v>1907</v>
+        <v>1905</v>
       </c>
       <c r="O137">
-        <v>1911</v>
+        <v>1920</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=280</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1908</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Frönlich János</t>
+          <t>Seregélly Emil</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>South Bend, IN, Estados Unidos</t>
+          <t>Holy Ghost Byzantine Catholic Church, Charleroi, PA, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Holy Ghost Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>templomépítő parókus</t>
         </is>
       </c>
       <c r="N138">
-        <v>1907</v>
+        <v>1905</v>
       </c>
       <c r="O138">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=292</t>
+          <t>/persons_v2/view.php?id=987</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1908</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Garamszentbenedek, Osztrák-Magyar Monarchia</t>
+          <t>Angyalföldi Elme- és Ideggyógyintézet, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>Angyalföldi Elme- és Ideggyógyintézet</t>
+        </is>
+      </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>elmegyógyintézeti lelkész és spirituális</t>
         </is>
       </c>
       <c r="N139">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O139">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1908</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Muraszombat, Osztrák-Magyar Monarchia</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N140">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O140">
-        <v>1910</v>
+        <v>1913</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1908</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Hudecz Dezső</t>
+          <t>Farkas László</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Szatmár (anteriormente: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Munkács, Osztrák-Magyar Monarchia</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N141">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O141">
-        <v>1911</v>
+        <v>1915</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=445</t>
+          <t>/persons_v2/view.php?id=251</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1908</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Malacka, Osztrák-Magyar Monarchia</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N142">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O142">
-        <v>1909</v>
+        <v>1921</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1908</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Kecskés Antal, aszalai</t>
+          <t>Kubinyi Viktor</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Braddock, PA, Estados Unidos</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N143">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O143">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=513</t>
+          <t>/persons_v2/view.php?id=618</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1908</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
+          <t>Nagygereblyés, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>vicario y catequista</t>
+          <t>helyettes lelkész, majd adminisztrátor</t>
         </is>
       </c>
       <c r="N144">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O144">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1908</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+          <t>Husztbaranya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>capellán, profesor de canto, director de la Cofradía del Rosario, vicerector entre 1914 y 1915, definidor, ministro de los laicos, rector entre 1917 y 1918</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N145">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O145">
-        <v>1918</v>
+        <v>1910</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1908</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Trenton, NJ, Estados Unidos</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N146">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O146">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1908</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Péter József</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...14 lines deleted...]
-          <t>Szent János templom</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>párroco constructor de iglesias</t>
+          <t>A szatmári egyházmegye szolgálatában</t>
         </is>
       </c>
       <c r="N147">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O147">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1908</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Soós István OCD</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Csáb, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>házfőnök, tartományfőnök</t>
         </is>
       </c>
       <c r="N148">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O148">
-        <v>1910</v>
+        <v>1914</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=1011</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1908</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Bakajsza Elek</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
+          <t>Máté, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K149" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N149">
         <v>1907</v>
       </c>
       <c r="O149">
+        <v>1913</v>
+      </c>
+      <c r="Q149" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=29</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>1908</v>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>Bendász Mihály</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>Scranton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K150" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N150">
+        <v>1907</v>
+      </c>
+      <c r="O150">
+        <v>1910</v>
+      </c>
+      <c r="Q150" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=64</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>1908</v>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>Blickhard Tivadar</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>Ónód, Magyarország</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N151">
+        <v>1907</v>
+      </c>
+      <c r="O151">
+        <v>1910</v>
+      </c>
+      <c r="Q151" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=87</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>1908</v>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>Bognár Pál</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>Erdélyi</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>Fort Wayne, IN, USA</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N152">
+        <v>1907</v>
+      </c>
+      <c r="O152">
+        <v>1909</v>
+      </c>
+      <c r="Q152" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=98</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1908</v>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>Bíró Gergely Lőrinc OFM</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>Déva, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>provinciai titkár, közben 1908 – 1914 között Désen iskolaigazgató</t>
+        </is>
+      </c>
+      <c r="N153">
+        <v>1907</v>
+      </c>
+      <c r="O153">
         <v>1912</v>
       </c>
-      <c r="Q149" t="inlineStr">
+      <c r="Q153" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=82</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>1908</v>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Bíró Mihály (CSC)</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N154">
+        <v>1907</v>
+      </c>
+      <c r="O154">
+        <v>1909</v>
+      </c>
+      <c r="Q154" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=83</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>1908</v>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Böhm Károly Róbert, Msgr.</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>St Louis, MO, USA</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>misszionárius lelkész, főbb működési helyei: St Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="N155">
+        <v>1907</v>
+      </c>
+      <c r="O155">
+        <v>1923</v>
+      </c>
+      <c r="Q155" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=110</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>1908</v>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Czirbusz József</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>Csanádpalota, Magyarország</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N156">
+        <v>1907</v>
+      </c>
+      <c r="O156">
+        <v>1913</v>
+      </c>
+      <c r="Q156" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=134</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>1908</v>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Degman József</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>Wallingford, CO, USA</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N157">
+        <v>1907</v>
+      </c>
+      <c r="O157">
+        <v>1915</v>
+      </c>
+      <c r="Q157" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=185</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>1908</v>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N158">
+        <v>1907</v>
+      </c>
+      <c r="O158">
+        <v>1910</v>
+      </c>
+      <c r="Q158" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=985</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>1908</v>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Fojtán József</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N159">
+        <v>1907</v>
+      </c>
+      <c r="O159">
+        <v>1911</v>
+      </c>
+      <c r="Q159" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=280</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>1908</v>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Frönlich János</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N160">
+        <v>1907</v>
+      </c>
+      <c r="O160">
+        <v>1911</v>
+      </c>
+      <c r="Q160" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=292</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>1908</v>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Gottschall Imre, Msgr</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>Garamszentbenedek, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N161">
+        <v>1907</v>
+      </c>
+      <c r="O161">
+        <v>1909</v>
+      </c>
+      <c r="Q161" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=333</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1908</v>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Horváth Lőrinc</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>Muraszombat, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N162">
+        <v>1907</v>
+      </c>
+      <c r="O162">
+        <v>1910</v>
+      </c>
+      <c r="Q162" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=432</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>1908</v>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Hudecz Dezső</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>Munkács, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N163">
+        <v>1907</v>
+      </c>
+      <c r="O163">
+        <v>1911</v>
+      </c>
+      <c r="Q163" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=445</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>1908</v>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Hédly Ferenc Jeromos OFM</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>Malacka, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N164">
+        <v>1907</v>
+      </c>
+      <c r="O164">
+        <v>1909</v>
+      </c>
+      <c r="Q164" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=390</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>1908</v>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Kecskés Antal, aszalai</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>Braddock, PA, USA</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N165">
+        <v>1907</v>
+      </c>
+      <c r="O165">
+        <v>1910</v>
+      </c>
+      <c r="Q165" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=513</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1908</v>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Komporday Ágoston, Msgr.</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>segédlelkész és hitoktató</t>
+        </is>
+      </c>
+      <c r="N166">
+        <v>1907</v>
+      </c>
+      <c r="O166">
+        <v>1910</v>
+      </c>
+      <c r="Q166" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=565</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>1908</v>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Kovács Dénes Athanáz OFM</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>lelkész, énektanár, a rózsafűzér társulat vezetője, 1914-1915 között házfőnök-helyettes, definitor, a laikusok minisztere, 1917-1918 között házfőnök</t>
+        </is>
+      </c>
+      <c r="N167">
+        <v>1907</v>
+      </c>
+      <c r="O167">
+        <v>1918</v>
+      </c>
+      <c r="Q167" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=581</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>1908</v>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Laurisin Kornél</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>Trenton, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N168">
+        <v>1907</v>
+      </c>
+      <c r="O168">
+        <v>1911</v>
+      </c>
+      <c r="Q168" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=635</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>1908</v>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Lukács János</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Szent János templom, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>templomépítő parókus</t>
+        </is>
+      </c>
+      <c r="N169">
+        <v>1907</v>
+      </c>
+      <c r="O169">
+        <v>1913</v>
+      </c>
+      <c r="Q169" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=671</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>1908</v>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Lőrik Béla János</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>Csáb, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N170">
+        <v>1907</v>
+      </c>
+      <c r="O170">
+        <v>1910</v>
+      </c>
+      <c r="Q170" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=669</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>1908</v>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Major Dezső</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="N171">
+        <v>1907</v>
+      </c>
+      <c r="O171">
+        <v>1912</v>
+      </c>
+      <c r="Q171" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=687</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>1908</v>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Solymos Oszkár</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N172">
+        <v>1907</v>
+      </c>
+      <c r="O172">
+        <v>1910</v>
+      </c>
+      <c r="Q172" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>