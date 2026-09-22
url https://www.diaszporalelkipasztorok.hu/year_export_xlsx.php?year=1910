--- v0 (2026-07-07)
+++ v1 (2026-09-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronología" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,8026 +98,9251 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1910</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Todos los países</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>62</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>73</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>37</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>31</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1910</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Votos perpetuos</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Lombriasco, Italia</t>
+          <t>Lombriasco, Olaszország</t>
         </is>
       </c>
       <c r="N18">
         <v>1910</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1910</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>St. Michael Greek Catholic Church, St. Clair, PA, Estados Unidos - pastor
-Conemaugh, PA, Estados Unidos - párroco</t>
+          <t>St. Michael Greek Catholic Church, St. Clair, PA, USA - lelkész
+Conemaugh, PA, USA - parókus</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1908
 1910</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1910
 1917</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1910</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Scranton, PA, Estados Unidos - pastor</t>
+          <t>Scranton, PA, USA - lelkész</t>
         </is>
       </c>
       <c r="N20">
         <v>1907</v>
       </c>
       <c r="O20">
         <v>1910</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1910</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (lugar de servicio anterior)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Patton, PA, Estados Unidos
-Szentlélek templom, Nagytoronya, Osztrák-Magyar Monarchia - pastor</t>
+          <t>Patton, PA, USA
+Szentlélek templom, Nagytoronya, Osztrák-Magyar Monarchia - lelkész</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1910
 1904</t>
         </is>
       </c>
       <c r="O21">
         <v>1910</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1910</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, Estados Unidos - párroco</t>
+          <t>szlovák templom, Guttenberg, NJ, USA - plébános</t>
         </is>
       </c>
       <c r="N22">
         <v>1910</v>
       </c>
       <c r="O22">
         <v>1952</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1910</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Blickhard Tivadar</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Ónód, Hungría - vicario
-Verpelét, Hungría - vicario</t>
+          <t>Ónód, Magyarország - segédlelkész
+Verpelét, Magyarország - segédlelkész</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1907
 1910</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1910
 1911</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=87</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1910</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Regreso a la patria</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Dayton, OH, Estados Unidos
-Péliföldszentkereszt, Osztrák-Magyar Monarchia - administrador</t>
+          <t>Dayton, OH, USA
+Péliföldszentkereszt, Osztrák-Magyar Monarchia - adminisztrátor</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>1908
 1910</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>1910
 1910</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1910</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-[...1 lines deleted...]
-Traslado (lugar de servicio anterior)</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
+          <t>Csorba Miklós</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="N25">
+        <v>1910</v>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=167</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1910</v>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
           <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G25" t="inlineStr">
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>püspök</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N25" t="inlineStr">
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Chicago, IL, USA - kisegítő lelkész
+Duquesne, PA, USA - kisegítő lelkész
+Cleveland, OH, USA - kisegítő lelkész</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
         <is>
           <t>1908
 1908
 1908</t>
         </is>
       </c>
-      <c r="O25" t="inlineStr">
+      <c r="O26" t="inlineStr">
         <is>
           <t>1910
 1910
 1910</t>
         </is>
       </c>
-      <c r="Q25" t="inlineStr">
+      <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=170</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=174</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1910</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-[...3 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
+          <t>Csurgovics János</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Lorain, OH, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N27">
+        <v>1901</v>
+      </c>
+      <c r="O27">
+        <v>1910</v>
+      </c>
+      <c r="Q27" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=174</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1910</v>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
           <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G27" t="inlineStr">
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...7 lines deleted...]
-      <c r="N27" t="inlineStr">
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia - tanár
+Eger, Osztrák-Magyar Monarchia - tanár
+Székesfehérvár, Osztrák-Magyar Monarchia - tanár
+Baja, Osztrák-Magyar Monarchia - tanár</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
         <is>
           <t>1910
 1910
 1910
 1910
 1910</t>
         </is>
       </c>
-      <c r="O27" t="inlineStr">
+      <c r="O28" t="inlineStr">
         <is>
           <t>1916
 1916
 1916
 1916</t>
         </is>
       </c>
-      <c r="Q27" t="inlineStr">
+      <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=131</t>
-        </is>
-[...53 lines deleted...]
-          <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1910</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>USA - lelkész
+Tiszaújhely, Osztrák-Magyar Monarchia - parókus</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>1907
+1910</t>
+        </is>
+      </c>
+      <c r="O29" t="inlineStr">
+        <is>
+          <t>1910
+1913</t>
+        </is>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=985</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1910</v>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Ecker Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Szentmihályfa, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>1910. június 15.
+1910</t>
+        </is>
+      </c>
+      <c r="O30">
+        <v>1912</v>
+      </c>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=226</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1910</v>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
           <t>Egner Emil</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G29" t="inlineStr">
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N29" t="inlineStr">
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - segédlelkész
+Szent László R. K. Egyházközség, Lorain, OH, USA - plébános</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
         <is>
           <t>1910
 1910</t>
         </is>
       </c>
-      <c r="O29">
+      <c r="O31">
         <v>1911</v>
       </c>
-      <c r="Q29" t="inlineStr">
+      <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
-    <row r="30">
-[...14 lines deleted...]
-      <c r="D30" t="inlineStr">
+    <row r="32">
+      <c r="A32">
+        <v>1910</v>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
         <is>
           <t>Eller Ferenc</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G30" t="inlineStr">
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N30" t="inlineStr">
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Soroksár, Osztrák-Magyar Monarchia - segédlelkész
+Berkenye, Osztrák-Magyar Monarchia - adminisztrátor, majd 1919-től plébános</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
         <is>
           <t>1908
 1910</t>
         </is>
       </c>
-      <c r="O30" t="inlineStr">
+      <c r="O32" t="inlineStr">
         <is>
           <t>1910
 1926</t>
         </is>
       </c>
-      <c r="Q30" t="inlineStr">
+      <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
-    <row r="31">
-[...13 lines deleted...]
-      <c r="D31" t="inlineStr">
+    <row r="33">
+      <c r="A33">
+        <v>1910</v>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Gribóvszky Kornél</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Conemaugh, PA, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N33">
+        <v>1910</v>
+      </c>
+      <c r="Q33" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=335</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1910</v>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Gulovich István, id.</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Bradenville, PA, USA</t>
+        </is>
+      </c>
+      <c r="N34">
+        <v>1910</v>
+      </c>
+      <c r="Q34" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=342</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>1910</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Hazatérés</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
         <is>
           <t>Gáy János</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G31" t="inlineStr">
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
-[...7 lines deleted...]
-      <c r="Q31" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Gálszécs, Osztrák-Magyar Monarchia - plébános</t>
+        </is>
+      </c>
+      <c r="N35">
+        <v>1910</v>
+      </c>
+      <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=315</t>
         </is>
       </c>
     </row>
-    <row r="32">
-[...14 lines deleted...]
-      <c r="D32" t="inlineStr">
+    <row r="36">
+      <c r="A36">
+        <v>1910</v>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
         <is>
           <t>Hartel József</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G32" t="inlineStr">
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N32" t="inlineStr">
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA
+Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
         <is>
           <t>1910
 1910</t>
         </is>
       </c>
-      <c r="O32">
+      <c r="O36">
         <v>1920</v>
       </c>
-      <c r="Q32" t="inlineStr">
+      <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
-    <row r="33">
-[...13 lines deleted...]
-      <c r="D33" t="inlineStr">
+    <row r="37">
+      <c r="A37">
+        <v>1910</v>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
         <is>
           <t>Homicskó Ottó</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G33" t="inlineStr">
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H33" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N33">
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Charleroi, PA, USA - lelkész, közben 1905-1908 között Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N37">
         <v>1901</v>
       </c>
-      <c r="O33">
-[...2 lines deleted...]
-      <c r="Q33" t="inlineStr">
+      <c r="O37">
+        <v>1910</v>
+      </c>
+      <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
-    <row r="34">
-[...14 lines deleted...]
-      <c r="D34" t="inlineStr">
+    <row r="38">
+      <c r="A38">
+        <v>1910</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
         <is>
           <t>Horváth Lőrinc</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G34" t="inlineStr">
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N34" t="inlineStr">
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Muraszombat, Osztrák-Magyar Monarchia - segédlelkész
+Bántornya, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
         <is>
           <t>1907
 1910</t>
         </is>
       </c>
-      <c r="O34" t="inlineStr">
+      <c r="O38" t="inlineStr">
         <is>
           <t>1910
 1911</t>
         </is>
       </c>
-      <c r="Q34" t="inlineStr">
+      <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
-    <row r="35">
-[...14 lines deleted...]
-      <c r="D35" t="inlineStr">
+    <row r="39">
+      <c r="A39">
+        <v>1910</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
         <is>
           <t>Horváth Rezső Dr.</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N35" t="inlineStr">
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Bajna, Osztrák-Magyar Monarchia - segédlelkész
+Udvard, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
         <is>
           <t>1909
 1910</t>
         </is>
       </c>
-      <c r="O35" t="inlineStr">
+      <c r="O39" t="inlineStr">
         <is>
           <t>1910
 1911</t>
         </is>
       </c>
-      <c r="Q35" t="inlineStr">
+      <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
-    <row r="36">
-[...28 lines deleted...]
-      <c r="G36" t="inlineStr">
+    <row r="40">
+      <c r="A40">
+        <v>1910</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Hédly Ferenc Jeromos OFM</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...7 lines deleted...]
-      <c r="O36">
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Pesti ferences rendház, Budapest, Osztrák-Magyar Monarchia - lelkész</t>
+        </is>
+      </c>
+      <c r="N40">
+        <v>1910</v>
+      </c>
+      <c r="O40">
         <v>1912</v>
       </c>
-      <c r="Q36" t="inlineStr">
+      <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
-    <row r="37">
-[...14 lines deleted...]
-      <c r="D37" t="inlineStr">
+    <row r="41">
+      <c r="A41">
+        <v>1910</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
         <is>
           <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G37" t="inlineStr">
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
-      <c r="H37" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N37" t="inlineStr">
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Zirc, Osztrák-Magyar Monarchia - apáti jószágigazgató és Porva lelkész
+Bernardinum, Zirc, Osztrák-Magyar Monarchia - teológiai tanár</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
         <is>
           <t>1909
 1910</t>
         </is>
       </c>
-      <c r="O37" t="inlineStr">
+      <c r="O41" t="inlineStr">
         <is>
           <t>1910
 1911</t>
         </is>
       </c>
-      <c r="Q37" t="inlineStr">
+      <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
-    <row r="38">
-[...14 lines deleted...]
-      <c r="D38" t="inlineStr">
+    <row r="42">
+      <c r="A42">
+        <v>1910</v>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
         <is>
           <t>Jaczkovics Sándor</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G38" t="inlineStr">
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H38" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N38" t="inlineStr">
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Katedrális, Ungvár, Osztrák-Magyar Monarchia - segédlelkész, gimnáziumi tanár, sekrestyeigazgató
+Alsódomonya, Osztrák-Magyar Monarchia - parókus</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
         <is>
           <t>1898
 1910</t>
         </is>
       </c>
-      <c r="O38" t="inlineStr">
+      <c r="O42" t="inlineStr">
         <is>
           <t>1910
 1919</t>
         </is>
       </c>
-      <c r="Q38" t="inlineStr">
+      <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=471</t>
-        </is>
-[...200 lines deleted...]
-          <t>/persons_v2/view.php?id=552</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1910</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en la patria</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
-[...14 lines deleted...]
-        <v>1911</v>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="N43">
+        <v>1910</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1910</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
+          <t>Kecskés Antal, aszalai</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Braddock, PA, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N44">
+        <v>1907</v>
+      </c>
+      <c r="O44">
+        <v>1910</v>
+      </c>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=513</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>1910</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Örökfogadalom</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Pápa, Osztrák-Magyar Monarchia - gimnáziumi tanár</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>1910. július 1.
+1910
+1910. június 5.</t>
+        </is>
+      </c>
+      <c r="O45">
+        <v>1916</v>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=516</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1910</v>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Kizák Viktor</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Szent János templom, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="N46">
+        <v>1910</v>
+      </c>
+      <c r="O46">
+        <v>1916</v>
+      </c>
+      <c r="Q46" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=552</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>1910</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Komlósy Miklós, Dr.</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Kőhídgyarmat, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>1910. február 24.
+1910</t>
+        </is>
+      </c>
+      <c r="O47">
+        <v>1911</v>
+      </c>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=562</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1910</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
           <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G44" t="inlineStr">
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N44" t="inlineStr">
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia - segédlelkész és hitoktató
+Munkács, Osztrák-Magyar Monarchia - egyházmegyei iktató és levéltárnok</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
         <is>
           <t>1907
 1910</t>
         </is>
       </c>
-      <c r="O44" t="inlineStr">
+      <c r="O48" t="inlineStr">
         <is>
           <t>1910
 1911</t>
         </is>
       </c>
-      <c r="Q44" t="inlineStr">
+      <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=565</t>
-        </is>
-[...211 lines deleted...]
-          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1910</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
+          <t>Korotnoky János, Msgr.</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Scranton, PA, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N49">
+        <v>1910</v>
+      </c>
+      <c r="O49">
+        <v>1915</v>
+      </c>
+      <c r="Q49" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=570</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>1910</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Kossalkó József</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>Szepesi</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Bridgeport, CT, USA - plébános a szlovák templomban (az adat bizonytalan)</t>
+        </is>
+      </c>
+      <c r="N50">
+        <v>1893</v>
+      </c>
+      <c r="O50">
+        <v>1910</v>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=571</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>1910</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Kossey Sándor</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Donora, PA, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N51">
+        <v>1909</v>
+      </c>
+      <c r="O51">
+        <v>1910</v>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=573</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1910</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Köller Endre, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Temesvár, Osztrák-Magyar Monarchia
+Gyertyámos, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>1910. június 30.
+1910</t>
+        </is>
+      </c>
+      <c r="O52">
+        <v>1911</v>
+      </c>
+      <c r="Q52" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=599</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>1910</v>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Lombos József László OFM</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Pécs, Osztrák-Magyar Monarchia - segédlelkész, hitszónok, helyettes házfőnök</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>1910. június 24.
+1910</t>
+        </is>
+      </c>
+      <c r="O53">
+        <v>1911</v>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=663</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1910</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
           <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G49" t="inlineStr">
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N49" t="inlineStr">
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA - lelkész
+Husztbaranya, Osztrák-Magyar Monarchia - házfőnök</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
         <is>
           <t>1910
 1906</t>
         </is>
       </c>
-      <c r="O49" t="inlineStr">
+      <c r="O54" t="inlineStr">
         <is>
           <t>1914
 1910</t>
         </is>
       </c>
-      <c r="Q49" t="inlineStr">
+      <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
-    <row r="50">
-[...14 lines deleted...]
-      <c r="D50" t="inlineStr">
+    <row r="55">
+      <c r="A55">
+        <v>1910</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
         <is>
           <t>Luttor Ferenc</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G50" t="inlineStr">
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N50" t="inlineStr">
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>I., Pápa, Osztrák-Magyar Monarchia - segédlelkész
+I., Veszprém, Osztrák-Magyar Monarchia - karkáplán</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
         <is>
           <t>1909
 1910</t>
         </is>
       </c>
-      <c r="O50" t="inlineStr">
+      <c r="O55" t="inlineStr">
         <is>
           <t>1910
 1912</t>
         </is>
       </c>
-      <c r="Q50" t="inlineStr">
+      <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
-    <row r="51">
-[...14 lines deleted...]
-      <c r="D51" t="inlineStr">
+    <row r="56">
+      <c r="A56">
+        <v>1910</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
         <is>
           <t>Lőrik Béla János</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G51" t="inlineStr">
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N51" t="inlineStr">
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Csáb, Osztrák-Magyar Monarchia - plébános
+Bussa, Osztrák-Magyar Monarchia - plébános, espereshelyettes és az elemi iskolák felügyelője</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
         <is>
           <t>1907
 1910</t>
         </is>
       </c>
-      <c r="O51" t="inlineStr">
+      <c r="O56" t="inlineStr">
         <is>
           <t>1910
 1914</t>
         </is>
       </c>
-      <c r="Q51" t="inlineStr">
+      <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
-    <row r="52">
-[...14 lines deleted...]
-      <c r="D52" t="inlineStr">
+    <row r="57">
+      <c r="A57">
+        <v>1910</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
         <is>
           <t>Marczinkó József</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G52" t="inlineStr">
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N52" t="inlineStr">
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia - segédlelkész
+Hilyó, Osztrák-Magyar Monarchia - helyettes lelkész</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
         <is>
           <t>1905
 1910</t>
         </is>
       </c>
-      <c r="O52" t="inlineStr">
+      <c r="O57" t="inlineStr">
         <is>
           <t>1910
 1911</t>
         </is>
       </c>
-      <c r="Q52" t="inlineStr">
+      <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
-    <row r="53">
-[...14 lines deleted...]
-      <c r="D53" t="inlineStr">
+    <row r="58">
+      <c r="A58">
+        <v>1910</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
         <is>
           <t>Medveczky Elek</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G53" t="inlineStr">
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N53" t="inlineStr">
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA - parókus
+New Brunswick, NJ, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
         <is>
           <t>1908
 1910</t>
         </is>
       </c>
-      <c r="O53">
-[...2 lines deleted...]
-      <c r="Q53" t="inlineStr">
+      <c r="O58">
+        <v>1910</v>
+      </c>
+      <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=720</t>
-        </is>
-[...254 lines deleted...]
-          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1910</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Mitró Mihály</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos - pastor</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="N59">
         <v>1910</v>
       </c>
-      <c r="O59">
-[...1 lines deleted...]
-      </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=754</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1910</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Érdujhelyi Menyhért</t>
+          <t>Molcsányi Miklós Balázs</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Otthon, SK, Canadá</t>
+          <t>Luzerne, PA, USA - parókus</t>
         </is>
       </c>
       <c r="N60">
         <v>1910</v>
       </c>
-      <c r="O60">
-[...1 lines deleted...]
-      </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=248</t>
+          <t>/persons_v2/view.php?id=756</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1910</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Csorba Miklós</t>
+          <t>Novák I. Rajmund</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA
+Baltimore, MD, USA</t>
+        </is>
+      </c>
+      <c r="N61">
+        <v>1910</v>
+      </c>
+      <c r="O61">
+        <v>1910</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=167</t>
+          <t>/persons_v2/view.php?id=824</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1910</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Gribóvszky Kornél</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Conemaugh, PA, Estados Unidos - pastor</t>
+          <t>Nagyvárad, Osztrák-Magyar Monarchia
+Endrőd, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>1910 körül</t>
-        </is>
+          <t>1910. február 17.
+1910</t>
+        </is>
+      </c>
+      <c r="O62">
+        <v>1911</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=335</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1910</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Gulovich István, id.</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Bradenville, PA, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>Pély, Osztrák-Magyar Monarchia - plébános</t>
+        </is>
+      </c>
+      <c r="N63">
+        <v>1910</v>
+      </c>
+      <c r="O63">
+        <v>1941</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=342</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1910</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Kossalkó József</t>
+          <t>Petrássovich Jenő</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, Estados Unidos - párroco de la iglesia eslovaca (dato incierto)</t>
+          <t>Cleveland, OH, USA - lelkész</t>
         </is>
       </c>
       <c r="N64">
-        <v>1893</v>
-[...4 lines deleted...]
-        </is>
+        <v>1910</v>
+      </c>
+      <c r="O64">
+        <v>1912</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=571</t>
+          <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1910</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Diczky Pál</t>
+          <t>Polyánszky István</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Rimaszombat, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Monessen, PA, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N65">
+        <v>1909</v>
+      </c>
+      <c r="O65">
+        <v>1910</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=199</t>
+          <t>/persons_v2/view.php?id=889</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1910</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Nagy Sándor</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Csorna, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Ökörmező, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N66">
+        <v>1908</v>
+      </c>
+      <c r="O66">
+        <v>1910</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=799</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1910</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Votos perpetuos</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia - parókus
+Toronya, Osztrák-Magyar Monarchia - lelkész</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>24 de marzo de 1910</t>
+          <t>1903
+1910</t>
+        </is>
+      </c>
+      <c r="O67" t="inlineStr">
+        <is>
+          <t>1910
+1913</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1910</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Gerencsér István Tarzicius OFM</t>
+          <t>Rogovszky Horonát OFM</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>Zsolna, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N68">
+        <v>1910</v>
+      </c>
+      <c r="O68">
+        <v>1916</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=319</t>
+          <t>/persons_v2/view.php?id=939</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1910</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Bartos G. József</t>
+          <t>Ruttkay Pál</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Dayton, OH, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>Latorcafő, Osztrák-Magyar Monarchia - parókus</t>
+        </is>
+      </c>
+      <c r="N69">
+        <v>1896</v>
+      </c>
+      <c r="O69">
+        <v>1910</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=52</t>
+          <t>/persons_v2/view.php?id=951</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1910</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Koller Ignác</t>
+          <t>Solymos Oszkár</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Felizienthal, Osztrák-Magyar Monarchia</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA - plébános
+Szent Imre templom, Dayton, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>30 de mayo de 1910</t>
+          <t>1907
+1910</t>
+        </is>
+      </c>
+      <c r="O70" t="inlineStr">
+        <is>
+          <t>1910
+1910</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=559</t>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1910</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Máhig János, dr</t>
+          <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Nagyganna, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Otthon, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="N71">
+        <v>1910</v>
+      </c>
+      <c r="O71">
+        <v>1913</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=713</t>
+          <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1910</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Győr, Osztrák-Magyar Monarchia</t>
+          <t>Rimaszombat, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>18 de junio de 1910</t>
+          <t>1910. február 1.</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1910</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Nagy Sándor</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Innsbruck, Osztrák-Magyar Monarchia</t>
+          <t>Csorna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>26 de julio de 1910</t>
+          <t>1910. február 23.</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1910</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Oroskovits Jenő Lajos</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canadá</t>
-[...4 lines deleted...]
-          <t>Riverton, MB, Canadá</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>7 de agosto de 1910</t>
+          <t>1910. március 24.</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=837</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1910</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Burka János Kelemen OFM</t>
+          <t>Seregélly Emil</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Sárközújlak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>26 de agosto de 1910</t>
+          <t>1910. április 22.</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=118</t>
+          <t>/persons_v2/view.php?id=987</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1910</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Gerencsér István Tarzicius OFM</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>26 de agosto de 1910</t>
+          <t>1910. május 4.</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=319</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1910</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Bartos G. József</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Reformado</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Pastor</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Viss, Osztrák-Magyar Monarchia</t>
+          <t>Dayton, OH, USA</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>29 de agosto de 1910</t>
+          <t>1910. május 6.</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=52</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1910</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Koller Ignác</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Felizienthal, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>16 de septiembre de 1910</t>
+          <t>1910. május 30.</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=559</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1910</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Csáki Benjámin, Dr.</t>
+          <t>Máhig János, dr</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Nagyganna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>28 de octubre de 1910</t>
+          <t>1910. június 7.</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=140</t>
+          <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1910</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Szent László templom, Cleveland, OH, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1915</v>
+          <t>Győr, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>1910. június 18.</t>
+        </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1910</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Dobra Viktor</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1912</v>
+          <t>Innsbruck, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>1910. július 26.</t>
+        </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=207</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1910</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Kustán Péter</t>
+          <t>Oroskovits Jenő Lajos</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Poroskő, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1913</v>
+          <t>Riverton, MB, Kanada</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>1910. augusztus 7.</t>
+        </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=623</t>
+          <t>/persons_v2/view.php?id=837</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1910</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Sárvári János Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Szűz Mária szlovák templom, Passaic, NJ, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1922</v>
+          <t>Zsira, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>1910. augusztus 13.</t>
+        </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=964</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1910</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
-[...21 lines deleted...]
-        <v>1917</v>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>1910. augusztus 26.</t>
+        </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1910</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1924</v>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>1910. augusztus 26.</t>
+        </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1910</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
-[...4 lines deleted...]
-          <t>Veszprém</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1912</v>
+          <t>Viss, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>1910. augusztus 29.</t>
+        </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1910</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1927</v>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>1910. szeptember 16.</t>
+        </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1910</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1917</v>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>1910. október 28.</t>
+        </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1910</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Syracuse, NY, Estados Unidos</t>
+          <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>guía de retiros espirituales</t>
+          <t>plébános, cseh, szlovák és magyar lelkész</t>
         </is>
       </c>
       <c r="N89">
-        <v>1900</v>
+        <v>1882</v>
       </c>
       <c r="O89">
-        <v>1992</v>
+        <v>1915</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1910</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Homestead, PA, Estados Unidos</t>
+          <t>Vasfarkasfalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>párroco, jubilado desde 1932</t>
-[...5 lines deleted...]
-        </is>
+          <t>adminisztrátor, majd plébános</t>
+        </is>
+      </c>
+      <c r="N90">
+        <v>1888</v>
       </c>
       <c r="O90">
-        <v>1937</v>
+        <v>1913</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1910</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N91">
-        <v>1901</v>
+        <v>1891</v>
       </c>
       <c r="O91">
-        <v>1914</v>
+        <v>1982</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1910</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Felsőfenyves, Osztrák-Magyar Monarchia</t>
+          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>administrador</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N92">
-        <v>1901</v>
+        <v>1893</v>
       </c>
       <c r="O92">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1910</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>St. John’s University, Jamaica, NY, Estados Unidos</t>
+          <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. John’s University</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>profesor, rector entre 1909 y 1913</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N93">
-        <v>1902</v>
+        <v>1895</v>
       </c>
       <c r="O93">
         <v>1913</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1910</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Jackovics Mihály</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Scranton, PA, Estados Unidos</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
         </is>
       </c>
       <c r="N94">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="O94">
-        <v>1912</v>
+        <v>1922</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=470</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1910</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Messerschmiedt Géza</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos</t>
+          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>párroco fundador y constructor de iglesias</t>
+          <t>segédlelkész, majd 1904-től plébános, 1912-tól a szilágysomlyói kerület II. esperese</t>
         </is>
       </c>
       <c r="N95">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="O95">
-        <v>1911</v>
+        <v>1917</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=731</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1910</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Bacsinszky András, bacsinai</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Határszög, Osztrák-Magyar Monarchia</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
         </is>
       </c>
       <c r="N96">
-        <v>1903</v>
+        <v>1898</v>
       </c>
       <c r="O96">
-        <v>1913</v>
+        <v>1924</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=25</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1910</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, Estados Unidos</t>
+          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N97">
-        <v>1903</v>
+        <v>1899</v>
       </c>
       <c r="O97">
-        <v>1938</v>
+        <v>1912</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1910</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N98">
-        <v>1903</v>
+        <v>1899</v>
       </c>
       <c r="O98">
-        <v>1915</v>
+        <v>1927</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1910</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Céke, Osztrák-Magyar Monarchia</t>
+          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N99">
-        <v>1903</v>
+        <v>1900</v>
       </c>
       <c r="O99">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1910</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>párroco</t>
-[...3 lines deleted...]
-        <v>1903</v>
+          <t>parókus, 1932-től nyugállományban</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O100">
-        <v>1915</v>
+        <v>1937</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1910</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N101">
-        <v>1904</v>
+        <v>1901</v>
       </c>
       <c r="O101">
         <v>1914</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1910</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Illyasevits Kornél</t>
+          <t>Hodobay Teodor Gyula</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>New York, NY, Estados Unidos</t>
+          <t>Felsőfenyves, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>en baja por enfermedad</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N102">
-        <v>1904</v>
+        <v>1901</v>
       </c>
       <c r="O102">
-        <v>1915</v>
+        <v>1911</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=455</t>
+          <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1910</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>St. John’s University, Jamaica, NY, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség</t>
+          <t>St. John’s University</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>párroco fundador, decano, canónigo (según otras fuentes, desde 1913)</t>
+          <t>tanár, 1909 – 1913 között rektor</t>
         </is>
       </c>
       <c r="N103">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="O103">
-        <v>1932</v>
+        <v>1913</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1910</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, Estados Unidos</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N104">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="O104">
-        <v>1940</v>
+        <v>1912</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1910</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Messerschmiedt Géza</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N105">
-        <v>1905</v>
+        <v>1902</v>
       </c>
       <c r="O105">
-        <v>1937</v>
+        <v>1911</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=731</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1910</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Bacsinszky András, bacsinai</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, Estados Unidos</t>
+          <t>Határszög, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N106">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O106">
         <v>1913</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=25</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1910</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Farkas László</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Chicago, IL, Estados Unidos</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N107">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O107">
-        <v>1915</v>
+        <v>1938</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=251</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1910</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>párroco fundador</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N108">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O108">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1910</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Hlebik János</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Nagygereblyés, Osztrák-Magyar Monarchia</t>
+          <t>Céke, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>pastor adjunto y, posteriormente, administrador</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N109">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O109">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1910</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Péter József</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>Al servicio de la diócesis de Szatmár</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N110">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O110">
-        <v>1912</v>
+        <v>1915</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=873</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1910</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Bakajsza Elek</t>
+          <t>Sereghy Sándor</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Máté, Osztrák-Magyar Monarchia</t>
+          <t>Nyírvasvári, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N111">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="O111">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=29</t>
+          <t>/persons_v2/view.php?id=984</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1910</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Déva, Osztrák-Magyar Monarchia</t>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia</t>
+        </is>
+      </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>secretario provincial; además, entre 1908 y 1914, director de escuela en Dés</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N112">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O112">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1910</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>St Louis, MO, Estados Unidos</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>pastor misionero; principales lugares de actuación: St. Louis, Misisipi (1907); East St. Louis, Illinois, EE. UU.; Newark, Nueva Jersey, EE. UU.; Buffalo, Nueva York, EE. UU.; Irvington, Nueva Jersey, EE. UU.; Lorain, Ohio, EE. UU.; Youngstown, Ohio, EE. UU.</t>
+          <t>betegállományban</t>
         </is>
       </c>
       <c r="N113">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O113">
-        <v>1923</v>
+        <v>1915</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1910</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Czirbusz József</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Csanádpalota, Hungría</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>alapító parókus, esperes, kanonok (más forrásban 1913-tól)</t>
         </is>
       </c>
       <c r="N114">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O114">
-        <v>1913</v>
+        <v>1932</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=134</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1910</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Wallingford, CO, Estados Unidos</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N115">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O115">
-        <v>1915</v>
+        <v>1940</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1910</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Fojtán József</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>templomépítő plébános</t>
         </is>
       </c>
       <c r="N116">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O116">
         <v>1911</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=280</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1910</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Frönlich János</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>South Bend, IN, Estados Unidos</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N117">
-        <v>1907</v>
+        <v>1905</v>
       </c>
       <c r="O117">
-        <v>1911</v>
+        <v>1937</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=292</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1910</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Hudecz Dezső</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Szatmár (anteriormente: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Munkács, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N118">
-        <v>1907</v>
+        <v>1905</v>
       </c>
       <c r="O118">
-        <v>1911</v>
+        <v>1920</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=445</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1910</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>capellán, profesor de canto, director de la Cofradía del Rosario, vicerector entre 1914 y 1915, definidor, ministro de los laicos, rector entre 1917 y 1918</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N119">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O119">
-        <v>1918</v>
+        <v>1913</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1910</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Farkas László</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Trenton, NJ, Estados Unidos</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N120">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O120">
-        <v>1911</v>
+        <v>1915</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=251</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1910</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, Estados Unidos</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>Szent János templom</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>párroco constructor de iglesias</t>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N121">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O121">
-        <v>1913</v>
+        <v>1921</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1910</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
+          <t>Nagygereblyés, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>helyettes lelkész, majd adminisztrátor</t>
         </is>
       </c>
       <c r="N122">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O122">
         <v>1912</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=687</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1910</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Péter József</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...9 lines deleted...]
-          <t>Estados Unidos</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>A szatmári egyházmegye szolgálatában</t>
         </is>
       </c>
       <c r="N123">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O123">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1910</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Soós István OCD</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>South Norwalk, CT, Estados Unidos</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>házfőnök, tartományfőnök</t>
         </is>
       </c>
       <c r="N124">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O124">
         <v>1914</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=1011</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1910</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Csizmadia Pál</t>
+          <t>Bakajsza Elek</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Throop, PA, Estados Unidos</t>
+          <t>Máté, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N125">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O125">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=162</t>
+          <t>/persons_v2/view.php?id=29</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1910</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
+          <t>Déva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>profesor de teología, director espiritual, visitador parroquial, predicador de la catedral, director del coro, miembro del consejo municipal de Banská Bystrica, secretario general de la Asociación de Trabajadores Socialistas Cristianos, administrador y posteriormente guardián del oratorio capitular, director de las asociaciones diocesanas de la Sagrada Eucaristía, abogado de la Santa Sede desde 1917 y secretario de la Santa Sede desde 1918</t>
+          <t>provinciai titkár, közben 1908 – 1914 között Désen iskolaigazgató</t>
         </is>
       </c>
       <c r="N126">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O126">
-        <v>1919</v>
+        <v>1912</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1910</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Bácsszentiván, Osztrák-Magyar Monarchia</t>
+          <t>St Louis, MO, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>misszionárius lelkész, főbb működési helyei: St Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N127">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O127">
-        <v>1914</v>
+        <v>1923</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1910</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Czirbusz József</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Gara, Osztrák-Magyar Monarchia</t>
+          <t>Csanádpalota, Magyarország</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N128">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O128">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=134</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1910</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Futak, Osztrák-Magyar Monarchia</t>
+          <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N129">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O129">
-        <v>1911</v>
+        <v>1915</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1910</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Fojtán József</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>jefe de familia</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N130">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O130">
-        <v>1920</v>
+        <v>1911</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=280</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1910</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Frönlich János</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>McKeesport, PA, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>párroco, jubilado desde 1938</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N131">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O131">
-        <v>1943</v>
+        <v>1911</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=292</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1910</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Hudecz Dezső</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>Munkács, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N132">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O132">
-        <v>1921</v>
+        <v>1911</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1910</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Medgyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>canónigo, vicario episcopal, obispo electo (pero no consagrado)</t>
+          <t>lelkész, énektanár, a rózsafűzér társulat vezetője, 1914-1915 között házfőnök-helyettes, definitor, a laikusok minisztere, 1917-1918 között házfőnök</t>
         </is>
       </c>
       <c r="N133">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O133">
-        <v>1914</v>
+        <v>1918</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1910</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Hrabár János</t>
+          <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>New Britain, CO, Estados Unidos</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N134">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O134">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=442</t>
+          <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1910</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Lukács János</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Velejte, Osztrák-Magyar Monarchia</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>párroco del distrito, presidente del consejo escolar</t>
+          <t>templomépítő parókus</t>
         </is>
       </c>
       <c r="N135">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O135">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=671</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1910</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Major Dezső</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
-[...4 lines deleted...]
-          <t>profesor de geografía y dibujo, profesor de eslavo eclesiástico y de caligrafía</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N136">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O136">
-        <v>1918</v>
+        <v>1912</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=687</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1910</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Liktor András</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Hazslin, Osztrák-Magyar Monarchia</t>
+          <t>ismeretlen helyen, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N137">
         <v>1908</v>
       </c>
       <c r="O137">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=656</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1910</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Lansford, PA, Estados Unidos</t>
+          <t>South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>párroco y, al mismo tiempo, administrador apostólico entre 1916 y 1924</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N138">
         <v>1908</v>
       </c>
       <c r="O138">
-        <v>1934</v>
+        <v>1914</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1910</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Csizmadia Pál</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Hazelton, PA, Estados Unidos</t>
+          <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>párroco</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N139">
         <v>1908</v>
       </c>
       <c r="O139">
-        <v>1954</v>
+        <v>1912</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=162</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1910</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Novák Elek</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>South Sharon, PA, Estados Unidos</t>
+          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>teológiai tanár, spirituális, plébánosvizsgáló, székesegyházi hitszónok, énekkarvezető, Besztercebánya képviselőtestületének tagja, a keresztény szocialista munkások egyesületének főtitkára, a káptalani hiteshely rendezője, majd őre, az egyházmegyei Oltáriszentség egyesületek igazgatója, 1917-től szentszéki ügyvéd, 1918-tól szentszéki jegyző</t>
         </is>
       </c>
       <c r="N140">
         <v>1908</v>
       </c>
       <c r="O140">
-        <v>1913</v>
+        <v>1919</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=822</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1910</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Orosz Gyula, csicseri</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Kállósemjén, Osztrák-Magyar Monarchia</t>
+          <t>Bácsszentiván, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
-        </is>
-[...3 lines deleted...]
-          <t>párroco</t>
         </is>
       </c>
       <c r="N141">
         <v>1908</v>
       </c>
       <c r="O141">
-        <v>1911</v>
+        <v>1914</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=840</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1910</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Trauger, PA, Estados Unidos</t>
+          <t>Gara, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N142">
         <v>1908</v>
       </c>
       <c r="O142">
-        <v>1911</v>
+        <v>1914</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1910</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, Estados Unidos</t>
+          <t>Futak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N143">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O143">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1910</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Zámoly, Osztrák-Magyar Monarchia</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>házfőnök</t>
+        </is>
+      </c>
       <c r="N144">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O144">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1910</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Kubinyi Viktor</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Newark, NJ, Estados Unidos</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus, 1938-tól nyugállományban</t>
         </is>
       </c>
       <c r="N145">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O145">
-        <v>1912</v>
+        <v>1943</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=618</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1910</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Kutka Sándor</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, Estados Unidos</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
       <c r="N146">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O146">
-        <v>1911</v>
+        <v>1921</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=627</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1910</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
+          <t>Felsőodor, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="I147" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N147">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O147">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1910</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>osztrák-magyar jeruzsálemi zarándokház, Jeruzsálem (ירושלים), Oszmán Birodalom</t>
+          <t>Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Oszmán Birodalom</t>
-[...4 lines deleted...]
-          <t>osztrák-magyar jeruzsálemi zarándokház</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>vicerrector y, posteriormente, rector</t>
+          <t>kanonok, püspöki helynök, választott (de fel nem szentelt) püspök</t>
         </is>
       </c>
       <c r="N148">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O148">
-        <v>1911</v>
+        <v>1914</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1910</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Neurihrer Ödön, Msgr.</t>
+          <t>Hrabár János</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
+          <t>New Britain, CO, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N149">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O149">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=821</t>
+          <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1910</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Paulovics Róbert</t>
+          <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, Estados Unidos</t>
+          <t>Velejte, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>kerületi lelkész, iskolaszéki elnök</t>
         </is>
       </c>
       <c r="N150">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O150">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=858</t>
+          <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1910</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>tareas propias de la orden</t>
+          <t>földrajz és rajztanár, egyházi szláv nyelv oktatója, szépírás tanár</t>
         </is>
       </c>
       <c r="N151">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O151">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1910</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
+          <t>Liktor András</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>Hazslin, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N152">
+        <v>1908</v>
+      </c>
+      <c r="O152">
+        <v>1911</v>
+      </c>
+      <c r="Q152" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=656</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1910</v>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>Martyák Gábor, Msgr.</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>Lansford, PA, USA</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>parókus, közben 1916-1924 között apostoli adminisztrátor</t>
+        </is>
+      </c>
+      <c r="N153">
+        <v>1908</v>
+      </c>
+      <c r="O153">
+        <v>1934</v>
+      </c>
+      <c r="Q153" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=702</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>1910</v>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Martyák Miklós</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>Hazelton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N154">
+        <v>1908</v>
+      </c>
+      <c r="O154">
+        <v>1954</v>
+      </c>
+      <c r="Q154" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=703</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>1910</v>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Novák Elek</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>South Sharon, PA, USA</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N155">
+        <v>1908</v>
+      </c>
+      <c r="O155">
+        <v>1913</v>
+      </c>
+      <c r="Q155" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=822</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>1910</v>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Orosz Gyula, csicseri</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>Kállósemjén, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N156">
+        <v>1908</v>
+      </c>
+      <c r="O156">
+        <v>1911</v>
+      </c>
+      <c r="Q156" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=840</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>1910</v>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>Trauger, PA, USA</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N157">
+        <v>1908</v>
+      </c>
+      <c r="O157">
+        <v>1911</v>
+      </c>
+      <c r="Q157" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=854</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>1910</v>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Schimkó János, Rev.</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N158">
+        <v>1908</v>
+      </c>
+      <c r="O158">
+        <v>1911</v>
+      </c>
+      <c r="Q158" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=975</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>1910</v>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Bognár Pál</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>Erdélyi</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N159">
+        <v>1909</v>
+      </c>
+      <c r="O159">
+        <v>1912</v>
+      </c>
+      <c r="Q159" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=98</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>1910</v>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Bíró Mihály (CSC)</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>Zámoly, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N160">
+        <v>1909</v>
+      </c>
+      <c r="O160">
+        <v>1918</v>
+      </c>
+      <c r="Q160" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=83</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>1910</v>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Kubinyi Viktor</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>Newark, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N161">
+        <v>1909</v>
+      </c>
+      <c r="O161">
+        <v>1912</v>
+      </c>
+      <c r="Q161" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=618</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1910</v>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Kutka Sándor</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>Rozsnyó</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="N162">
+        <v>1909</v>
+      </c>
+      <c r="O162">
+        <v>1911</v>
+      </c>
+      <c r="Q162" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=627</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>1910</v>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Madár János</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>Segédlelkészként szolgál: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima</t>
+        </is>
+      </c>
+      <c r="N163">
+        <v>1909</v>
+      </c>
+      <c r="O163">
+        <v>1919</v>
+      </c>
+      <c r="Q163" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=679</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>1910</v>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Mosony Lipót, Dr.</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>osztrák-magyar jeruzsálemi zarándokház, Jeruzsálem (ירושלים), Oszmán Birodalom</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>Oszmán Birodalom</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>osztrák-magyar jeruzsálemi zarándokház</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>vicerektor, majd rektor</t>
+        </is>
+      </c>
+      <c r="N164">
+        <v>1909</v>
+      </c>
+      <c r="O164">
+        <v>1911</v>
+      </c>
+      <c r="Q164" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=775</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>1910</v>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Neurihrer Ödön, Msgr.</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>Erdélyi</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N165">
+        <v>1909</v>
+      </c>
+      <c r="O165">
+        <v>1914</v>
+      </c>
+      <c r="Q165" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=821</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1910</v>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Paulovics Róbert</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N166">
+        <v>1909</v>
+      </c>
+      <c r="O166">
+        <v>1913</v>
+      </c>
+      <c r="Q166" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=858</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>1910</v>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
           <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
-      <c r="E152" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G152" t="inlineStr">
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
-      <c r="H152" t="inlineStr">
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>Gyöngyös, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>rendi feladatok</t>
+        </is>
+      </c>
+      <c r="N167">
+        <v>1909</v>
+      </c>
+      <c r="O167">
+        <v>1920</v>
+      </c>
+      <c r="Q167" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=861</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>1910</v>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Peéri László Bonaventura OFM</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
         <is>
           <t>Siklós, Magyar Királyság</t>
         </is>
       </c>
-      <c r="I152" t="inlineStr">
+      <c r="I168" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="K152" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N152">
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>rendi feladatok</t>
+        </is>
+      </c>
+      <c r="N168">
         <v>1909</v>
       </c>
-      <c r="O152">
+      <c r="O168">
         <v>1920</v>
       </c>
-      <c r="Q152" t="inlineStr">
+      <c r="Q168" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=861</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>1910</v>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Pivetz Miksa</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>Colombus, OH, USA</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Colombus, OH, USA</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N169">
+        <v>1909</v>
+      </c>
+      <c r="O169">
+        <v>1929</v>
+      </c>
+      <c r="Q169" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=883</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>1910</v>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Polichek Károly</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>Besztercebánya</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>Szent Imre templom, Dayton, OH, USA</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N170">
+        <v>1909</v>
+      </c>
+      <c r="O170">
+        <v>1921</v>
+      </c>
+      <c r="Q170" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=888</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>1910</v>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>Sümeg, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N171">
+        <v>1909</v>
+      </c>
+      <c r="O171">
+        <v>1911</v>
+      </c>
+      <c r="Q171" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=902</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>1910</v>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Rakovszky Nesztor</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>Ladomér, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N172">
+        <v>1909</v>
+      </c>
+      <c r="O172">
+        <v>1916</v>
+      </c>
+      <c r="Q172" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=915</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>1910</v>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Repcsik Pál</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>Töketerebes, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>segédlelkész, közben 1914-től tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N173">
+        <v>1909</v>
+      </c>
+      <c r="O173">
+        <v>1916</v>
+      </c>
+      <c r="Q173" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>