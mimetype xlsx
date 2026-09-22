--- v0 (2026-07-07)
+++ v1 (2026-09-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,8170 +98,9541 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Année</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1911</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Filtre du type d’événement</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Tous les événements</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Filtre par pays</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tous les pays</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Résumé</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Changements actuels de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>56</v>
+        <v>68</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>80</v>
+        <v>92</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Naissances</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Services nationaux</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Services à l’étranger</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Année</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Type d’événement</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Nom</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Dénomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocèse / ordre</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Lieu</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Pays</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Fonction</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Libellé</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date de début</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date de fin</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Actuel</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Lien de la personne</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1911</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Retour dans la patrie</t>
+          <t>Hazatérés</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Szentmihálykörtvélyes, Osztrák-Magyar Monarchia - curé</t>
+          <t>Szentmihálykörtvélyes, Osztrák-Magyar Monarchia - parókus</t>
         </is>
       </c>
       <c r="N18">
         <v>1911</v>
       </c>
       <c r="O18">
         <v>1917</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1911</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Blickhard Tivadar</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Verpelét, Hongrie - vicaire</t>
+          <t>Verpelét, Magyarország - segédlelkész</t>
         </is>
       </c>
       <c r="N19">
         <v>1910</v>
       </c>
       <c r="O19">
         <v>1911</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=87</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1911</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Dömös, Osztrák-Magyar Monarchia - administrateur, puis curé à partir de 1913</t>
+          <t>Dömös, Osztrák-Magyar Monarchia - adminisztrátor, majd 1913-tól plébános</t>
         </is>
       </c>
       <c r="N20">
         <v>1911</v>
       </c>
       <c r="O20">
         <v>1916</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1911</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Csellár Jenő István OSPPE</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Váckisújfalú, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N21">
         <v>1911</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=155</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1911</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, États-Unis - curé</t>
+          <t>Bridgeport, CT, USA - parókus</t>
         </is>
       </c>
       <c r="N22">
         <v>1911</v>
       </c>
       <c r="O22">
         <v>1920</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1911</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Beszterce, Osztrák-Magyar Monarchia - vicaire</t>
+          <t>Beszterce, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N23">
         <v>1911</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1911</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Egner Emil</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, États-Unis - curé</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N24">
         <v>1910</v>
       </c>
       <c r="O24">
         <v>1911</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1911</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Throop, PA, États-Unis - curé d’une église slovaque
-Futak, Osztrák-Magyar Monarchia - curé</t>
+          <t>Throop, PA, USA - szlovák templomban plébános
+Futak, Osztrák-Magyar Monarchia - plébános</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1911
 1908</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>1913
 1911</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1911</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Fekete Ferenc</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N26">
         <v>1911</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=265</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1911</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Fojtán József</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis - curé
-Farrell, OH, États-Unis - curé</t>
+          <t>Youngstown, OH, USA - plébános
+Farrell, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1907
 1911</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>1911
 1916</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=280</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1911</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Frönlich János</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>South Bend, IN, États-Unis - curé
-Szent István R. K. Egyházközség, New York, NY, États-Unis - curé, dernier prêtre diocésain à New York, après quoi les franciscains ont pris la relève à New York.</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA - plébános
+Szent István R. K. Egyházközség, New York, NY, USA - plébános, az utolsó egyházmegyés pap New Yorkban, utána New York-ot a ferencesek vették át.</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>1907
 1911</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>1911
 1922</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=292</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1911</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Szent József szlovák templom, Chicago, IL, États-Unis - curé</t>
+          <t>Szent József szlovák templom, Chicago, IL, USA - plébános</t>
         </is>
       </c>
       <c r="N29">
         <v>1911</v>
       </c>
       <c r="O29">
         <v>1912</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1911</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Gulovich István, id.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Uniontown, PA, États-Unis</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="N30">
         <v>1911</v>
       </c>
       <c r="O30">
         <v>1913</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=342</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1911</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Hodobay Teodor Gyula</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Felsőfenyves, Osztrák-Magyar Monarchia - administrateur
-Komlóspatak, Osztrák-Magyar Monarchia - pasteur, puis curé</t>
+          <t>Felsőfenyves, Osztrák-Magyar Monarchia - adminisztrátor
+Komlóspatak, Osztrák-Magyar Monarchia - lelkész, majd parókus</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>1901
 1911</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>1911
 1921</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1911</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Duquesne, PA, États-Unis - lelkész</t>
+          <t>Duquesne, PA, USA - lelkész</t>
         </is>
       </c>
       <c r="N32">
         <v>1911</v>
       </c>
       <c r="O32">
         <v>1914</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1911</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Bántornya, Osztrák-Magyar Monarchia - vicaire
-Vasvörösvár, Osztrák-Magyar Monarchia - vicaire</t>
+          <t>Bántornya, Osztrák-Magyar Monarchia - segédlelkész
+Vasvörösvár, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>1910
 1911</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>1911
 1913</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1911</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Udvard, Osztrák-Magyar Monarchia - vicaire
-Belváros, Esztergom, Osztrák-Magyar Monarchia - vicaire</t>
+          <t>Udvard, Osztrák-Magyar Monarchia - segédlelkész
+Belváros, Esztergom, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>1910
 1911</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>1911
 1916</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1911</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-[...1 lines deleted...]
-Incardination</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Inkardináció</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Hudecz Dezső</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Szatmár (autrefois : Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Munkács, Osztrák-Magyar Monarchia - vicaire
-au service de l’ordinariat militaire</t>
+          <t>Munkács, Osztrák-Magyar Monarchia - segédlelkész
+tábori ordináriátus szolgálatában</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>Szatmár (autrefois : Nagyvárad-Szatmári egyesített egyházmegye) → Tábori Ordinariátus</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye) → Tábori Ordinariátus</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>1907
 1911
 1911</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
           <t>1911
 1922</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1911</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Bernardinum, Zirc, Osztrák-Magyar Monarchia - professeur de théologie</t>
+          <t>Bernardinum, Zirc, Osztrák-Magyar Monarchia - teológiai tanár</t>
         </is>
       </c>
       <c r="N36">
         <v>1910</v>
       </c>
       <c r="O36">
         <v>1911</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1911</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Retour dans la patrie
-Mutation (nouveau lieu de ministère)</t>
+          <t>Hazatérés
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Jackovics István</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Szerednye, Osztrák-Magyar Monarchia - vicaire
-Zsukó, Osztrák-Magyar Monarchia - vicaire</t>
+          <t>Szerednye, Osztrák-Magyar Monarchia - segédlelkész
+Zsukó, Osztrák-Magyar Monarchia - helyettes lelkész</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>1911
 1911</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=469</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1911</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Kőhídgyarmat, Osztrák-Magyar Monarchia - vicaire
-Budapest, Osztrák-Magyar Monarchia - professeur de religion</t>
+          <t>Kőhídgyarmat, Osztrák-Magyar Monarchia - segédlelkész
+Budapest, Osztrák-Magyar Monarchia - hitoktató</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>1910
 1911</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>1911
 1913</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1911</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Frankstown, PA, États-Unis - pasteur
-Munkács, Osztrák-Magyar Monarchia - archiviste diocésain</t>
+          <t>Frankstown, PA, USA - lelkész
+Munkács, Osztrák-Magyar Monarchia - egyházmegyei iktató és levéltárnok</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>1911
 1910</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
           <t>1913
 1911</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1911</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Homestead, PA, États-Unis
-Velejte, Osztrák-Magyar Monarchia - pasteur de paroisse, président du conseil d’établissement</t>
+          <t>Homestead, PA, USA
+Velejte, Osztrák-Magyar Monarchia - kerületi lelkész, iskolaszéki elnök</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>1911
 1908</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>1912
 1911</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1911</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)
-Incardination</t>
+          <t>Áthelyezés (új szolgálati hely)
+Inkardináció</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Kovács Lajos</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Szent István Plébánia, South Bend, IN, États-Unis - curé</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA - plébános</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád) → New York, NY</t>
+          <t>Szeged-Csanád (korábban: Csanád) → New York, NY</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>1911
 1911</t>
         </is>
       </c>
+      <c r="O41">
+        <v>1912</v>
+      </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=585</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1911</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Kutka Sándor</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, États-Unis</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
         </is>
       </c>
       <c r="N42">
         <v>1909</v>
       </c>
       <c r="O42">
         <v>1911</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=627</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1911</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-[...1 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Gyertyámos, Osztrák-Magyar Monarchia - vicaire
-[...1 lines deleted...]
-Nagykikinda, Osztrák-Magyar Monarchia - vicaire</t>
+          <t>Gyertyámos, Osztrák-Magyar Monarchia - segédlelkész
+Detta, Osztrák-Magyar Monarchia - segédlelkész
+Nagykikinda, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>1910
 1911
 1911</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>1911
 1914</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1911</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Trenton, NJ, États-Unis - pasteur
-Pittsburgh, PA, États-Unis - pasteur</t>
+          <t>Trenton, NJ, USA - lelkész
+Pittsburgh, PA, USA - lelkész</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>1907
 1911</t>
         </is>
       </c>
       <c r="O44">
         <v>1911</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1911</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Liktor András</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Hazslin, Osztrák-Magyar Monarchia - vicaire</t>
+          <t>Hazslin, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N45">
         <v>1908</v>
       </c>
       <c r="O45">
         <v>1911</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1911</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Veszprém, Osztrák-Magyar Monarchia
-Noszlop, Osztrák-Magyar Monarchia - vicaire</t>
+Noszlop, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>29 juin 1911
+          <t>1911. június 29.
 1911</t>
         </is>
       </c>
       <c r="O46">
         <v>1912</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1911</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Pécs, Osztrák-Magyar Monarchia - vicaire, prédicateur, directeur adjoint</t>
+          <t>Pécs, Osztrák-Magyar Monarchia - segédlelkész, hitszónok, helyettes házfőnök</t>
         </is>
       </c>
       <c r="N47">
         <v>1910</v>
       </c>
       <c r="O47">
         <v>1911</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1911</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-[...1 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Marczinkó József</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Hazleton, PA, États-Unis - curé
-[...1 lines deleted...]
-Parnó, Osztrák-Magyar Monarchia - vicaire</t>
+          <t>Hazleton, PA, USA - plébános
+Hilyó, Osztrák-Magyar Monarchia - helyettes lelkész
+Parnó, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>1911
 1910
 1911</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>1913
 1911</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1911</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Messerschmiedt Géza</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, États-Unis - fondateur, curé ayant construit l’église</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N49">
         <v>1902</v>
       </c>
       <c r="O49">
         <v>1911</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=731</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1911</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-[...4 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Moravecz István</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Hammerbrook, Allemagne - le pasteur des Hongrois de passage à Hambourg
-[...4 lines deleted...]
-Kassa, Osztrák-Magyar Monarchia - vicaire</t>
+          <t>Hammerbrook, Németország - a Hamburgon keresztül utazó magyarok lelkésze
+Hertnek, Osztrák-Magyar Monarchia - segédlelkész
+Zemplénbóly, Osztrák-Magyar Monarchia - segédlelkész
+Tokaj, Osztrák-Magyar Monarchia - segédlelkész
+Léh, Osztrák-Magyar Monarchia - segédlelkész
+Kassa, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>1911
 1911</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
           <t>1911
 1911
 1911
 1911</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=771</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1911</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Retour dans la patrie</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Mosony Lipót, Dr.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>osztrák-magyar jeruzsálemi zarándokház, Jeruzsálem (ירושלים), Oszmán Birodalom - vice-recteur, puis recteur
-Esztergom, Osztrák-Magyar Monarchia - professeur de théologie</t>
+          <t>osztrák-magyar jeruzsálemi zarándokház, Jeruzsálem (ירושלים), Oszmán Birodalom - vicerektor, majd rektor
+Esztergom, Osztrák-Magyar Monarchia - biblikum tanár</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>1909
 1911</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>1911
 1915</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=775</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1911</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Nagy András</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Kőhídgyarmat, Osztrák-Magyar Monarchia - vicaire</t>
+          <t>Kőhídgyarmat, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>25 juin 1911
+          <t>1911. június 25.
 1911</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=783</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1911</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-[...2 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Endrőd, Osztrák-Magyar Monarchia - vicaire
-[...2 lines deleted...]
-Biharpüspöki, Osztrák-Magyar Monarchia - administrateur paroissial</t>
+          <t>Endrőd, Osztrák-Magyar Monarchia - segédlelkész
+Orosháza, Osztrák-Magyar Monarchia - segédlelkész
+Biharpüspöki, Osztrák-Magyar Monarchia - plébániai kormányzó
+Nagyvárad, Osztrák-Magyar Monarchia - székesegyházi karkáplán</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>1910
 1911
 1911
-1911. szeptember</t>
+1911</t>
         </is>
       </c>
       <c r="O53">
         <v>1911</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1911</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Retour dans la patrie</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Kállósemjén, Osztrák-Magyar Monarchia - curé
-Kászómező, Osztrák-Magyar Monarchia - curé</t>
+          <t>Kállósemjén, Osztrák-Magyar Monarchia - parókus
+Kászómező, Osztrák-Magyar Monarchia - parókus</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>1908
 1911</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>1911
 1920</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1911</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Papszentelés
+Inkardináció</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Trauger, PA, États-Unis - curé</t>
-[...6 lines deleted...]
-        <v>1911</v>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni) → Munkács</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>1911. június 25.
+1911</t>
+        </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1911</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Grigássy J. Gyula</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Petrik, Osztrák-Magyar Monarchia</t>
+          <t>Sümeg, Osztrák-Magyar Monarchia - lelkész
+Budapest, Osztrák-Magyar Monarchia - házfőnök</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>19 janvier 1911</t>
-        </is>
+          <t>1909
+1911</t>
+        </is>
+      </c>
+      <c r="O56">
+        <v>1911</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=337</t>
+          <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1911</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Trauger, PA, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N57">
+        <v>1908</v>
+      </c>
+      <c r="O57">
+        <v>1911</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=854</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1911</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Inkardináció</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Getlik István</t>
+          <t>Péter József</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Szatmár</t>
-[...10 lines deleted...]
-        </is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>Szatmár → Wheeling, OH, USA</t>
+        </is>
+      </c>
+      <c r="N58">
+        <v>1911</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=325</t>
+          <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1911</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
+          <t>Philadelphia, PA, USA
+Marion Heights, PA, USA - misszionárius</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>11 février 1911</t>
-        </is>
+          <t>1911. május 27.
+1911</t>
+        </is>
+      </c>
+      <c r="O59">
+        <v>1913</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1911</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Békés György Menyhért OFM</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Érd, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>St. Nicholas Byzantine Catholic Church, Brownsville, PA, USA - alapító parókus</t>
+        </is>
+      </c>
+      <c r="N60">
+        <v>1911</v>
+      </c>
+      <c r="O60">
+        <v>1922</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=77</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1911</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Ruttkay Pál</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Répceszemere, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Assumption of the Blessed Virgin Mary Greek Catholic Church, Monessen, PA, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N61">
+        <v>1911</v>
+      </c>
+      <c r="O61">
+        <v>1912</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=951</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1911</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Fehér József Tamás O.Cist</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...10 lines deleted...]
-        </is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="N62">
+        <v>1911</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=260</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1911</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Inkardináció</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Schimkó János, Rev.</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Baja, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, USA - plébános
+Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - plébános</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA → Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>23 avril 1911</t>
+          <t>1908
+1911
+1911</t>
+        </is>
+      </c>
+      <c r="O63" t="inlineStr">
+        <is>
+          <t>1911
+1913</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=975</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1911</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Borsy György Engelbert OFM</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Pécs, Osztrák-Magyar Monarchia</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - templomépítő plébános
+Szent László R. K. Egyházközség, Lorain, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>17 mai 1911</t>
+          <t>1904
+1911</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>1911
+1913</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=108</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1911</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Kulcsár András Antal, Dr.</t>
+          <t>Solymos Oszkár</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Regina, SK, Canada</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Cana, SK, Canada</t>
-[...5 lines deleted...]
-        </is>
+          <t>Sasketchewan, Kanada - missziós lelkész</t>
+        </is>
+      </c>
+      <c r="N65">
+        <v>1911</v>
+      </c>
+      <c r="O65">
+        <v>1913</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=622</t>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1911</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Bartkó Alajos</t>
+          <t>Sárváry József</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
-[...5 lines deleted...]
-        </is>
+          <t>Pécs</t>
+        </is>
+      </c>
+      <c r="N66">
+        <v>1911</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=50</t>
+          <t>/persons_v2/view.php?id=965</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1911</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Grigássy J. Gyula</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Vác, Osztrák-Magyar Monarchia</t>
+          <t>Petrik, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>27 août 1911</t>
+          <t>1911. január 19.</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=337</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1911</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Nagykanizsa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>8 septembre 1911</t>
+          <t>1911. január 29.</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1911</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Fitz Mihály</t>
+          <t>Getlik István</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Lackawanna, PA, États-Unis</t>
+          <t>Vinna</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>26 septembre 1911</t>
+          <t>1911. február 10.</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=277</t>
+          <t>/persons_v2/view.php?id=325</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1911</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Pesterzsébet, Osztrák-Magyar Monarchia</t>
+          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>9 octobre 1911</t>
+          <t>1911. február 11.</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1911</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Gulovich István, ifj.</t>
+          <t>Békés György Menyhért OFM</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Breinigsville, PA, États-Unis</t>
+          <t>Érd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>11 octobre 1911</t>
+          <t>1911. február 13.</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=343</t>
+          <t>/persons_v2/view.php?id=77</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1911</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Gáy János</t>
+          <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Gálszécs, Osztrák-Magyar Monarchia</t>
+          <t>Répceszemere, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>31 octobre 1911</t>
+          <t>1911. március 28.</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=315</t>
+          <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1911</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Láng Imre SJ</t>
+          <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Magyarlak, Osztrák-Magyar Monarchia</t>
+          <t>Tápiószele, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>6 décembre 1911</t>
+          <t>1911. március 31.</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=637</t>
+          <t>/persons_v2/view.php?id=260</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1911</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Punykó Sándor</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Szent László templom, Cleveland, OH, États-Unis</t>
-[...21 lines deleted...]
-        <v>1915</v>
+          <t>Csontos, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>1911. április 12.</t>
+        </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=903</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1911</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Dobra Viktor</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1912</v>
+          <t>Baja, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>1911. április 23.</t>
+        </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=207</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1911</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Kustán Péter</t>
+          <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Poroskő, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1913</v>
+          <t>Pécs, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>1911. május 17.</t>
+        </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=623</t>
+          <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1911</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Szűz Mária szlovák templom, Passaic, NJ, États-Unis</t>
-[...21 lines deleted...]
-        <v>1922</v>
+          <t>Cana, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>1911. május 29.</t>
+        </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1911</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1917</v>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>1911. augusztus 16.</t>
+        </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1911</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Makarja, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1924</v>
+          <t>Vác, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>1911. augusztus 27.</t>
+        </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1911</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Veszprém</t>
-[...21 lines deleted...]
-        <v>1912</v>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>1911. szeptember 8.</t>
+        </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1911</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Fitz Mihály</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, États-Unis</t>
-[...21 lines deleted...]
-        <v>1927</v>
+          <t>Lackawanna, PA, USA</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>1911. szeptember 26.</t>
+        </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=277</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1911</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1917</v>
+          <t>Pesterzsébet, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>1911. október 9.</t>
+        </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1911</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Gulovich István, ifj.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Syracuse, NY, États-Unis</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Breinigsville, PA, USA</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>1911. október 11.</t>
+        </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=343</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1911</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Gáy János</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Homestead, PA, États-Unis</t>
-[...9 lines deleted...]
-          <t>curé, à la retraite depuis 1932</t>
+          <t>Gálszécs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>1900. március 25</t>
-[...3 lines deleted...]
-        <v>1937</v>
+          <t>1911. október 31.</t>
+        </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=315</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1911</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Láng Imre SJ</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1914</v>
+          <t>Magyarlak, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>1911. december 6.</t>
+        </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1911</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>St. John’s University, Jamaica, NY, États-Unis</t>
+          <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>St. John’s University</t>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>professeur, recteur de 1909 à 1913</t>
+          <t>plébános, cseh, szlovák és magyar lelkész</t>
         </is>
       </c>
       <c r="N86">
-        <v>1902</v>
+        <v>1882</v>
       </c>
       <c r="O86">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1911</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Jackovics Mihály</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Scranton, PA, États-Unis</t>
+          <t>Vasfarkasfalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>adminisztrátor, majd plébános</t>
         </is>
       </c>
       <c r="N87">
-        <v>1902</v>
+        <v>1888</v>
       </c>
       <c r="O87">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=470</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1911</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Bacsinszky András, bacsinai</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Határszög, Osztrák-Magyar Monarchia</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N88">
-        <v>1903</v>
+        <v>1891</v>
       </c>
       <c r="O88">
-        <v>1913</v>
+        <v>1982</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=25</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1911</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, États-Unis</t>
+          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N89">
-        <v>1903</v>
+        <v>1893</v>
       </c>
       <c r="O89">
-        <v>1938</v>
+        <v>1912</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1911</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
+          <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N90">
-        <v>1903</v>
+        <v>1895</v>
       </c>
       <c r="O90">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1911</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Céke, Osztrák-Magyar Monarchia</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
         </is>
       </c>
       <c r="N91">
-        <v>1903</v>
+        <v>1898</v>
       </c>
       <c r="O91">
-        <v>1914</v>
+        <v>1922</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1911</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
+          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>segédlelkész, majd 1904-től plébános, 1912-tól a szilágysomlyói kerület II. esperese</t>
         </is>
       </c>
       <c r="N92">
-        <v>1903</v>
+        <v>1898</v>
       </c>
       <c r="O92">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1911</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J93" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
         </is>
       </c>
       <c r="N93">
-        <v>1904</v>
+        <v>1898</v>
       </c>
       <c r="O93">
-        <v>1914</v>
+        <v>1924</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1911</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Illyasevits Kornél</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>New York, NY, États-Unis</t>
+          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>en congé maladie</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N94">
-        <v>1904</v>
+        <v>1899</v>
       </c>
       <c r="O94">
-        <v>1915</v>
+        <v>1912</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=455</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1911</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>curé fondateur, archiprêtre, chanoine (selon d’autres sources, à partir de 1913)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N95">
-        <v>1904</v>
+        <v>1899</v>
       </c>
       <c r="O95">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1911</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, États-Unis</t>
+          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N96">
-        <v>1904</v>
+        <v>1900</v>
       </c>
       <c r="O96">
-        <v>1940</v>
+        <v>1917</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1911</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>curé</t>
-[...3 lines deleted...]
-        <v>1905</v>
+          <t>parókus, 1932-től nyugállományban</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O97">
         <v>1937</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1911</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, États-Unis</t>
+          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N98">
-        <v>1906</v>
+        <v>1901</v>
       </c>
       <c r="O98">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1911</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Farkas László</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Chicago, IL, États-Unis</t>
+          <t>St. John’s University, Jamaica, NY, USA</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>St. John’s University</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>tanár, 1909 – 1913 között rektor</t>
         </is>
       </c>
       <c r="N99">
-        <v>1906</v>
+        <v>1902</v>
       </c>
       <c r="O99">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=251</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1911</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>curé fondateur</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N100">
-        <v>1906</v>
+        <v>1902</v>
       </c>
       <c r="O100">
-        <v>1921</v>
+        <v>1912</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1911</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Bacsinszky András, bacsinai</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Nagygereblyés, Osztrák-Magyar Monarchia</t>
+          <t>Határszög, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>vicaire adjoint, puis administrateur</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N101">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O101">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=25</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1911</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Péter József</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Wilkes-Barre, PA, USA</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>Au service du diocèse de Szatmár</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N102">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O102">
-        <v>1912</v>
+        <v>1938</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=873</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1911</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Bakajsza Elek</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Máté, Osztrák-Magyar Monarchia</t>
+          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N103">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="O103">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=29</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1911</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Hlebik János</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Déva, Osztrák-Magyar Monarchia</t>
+          <t>Céke, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>secrétaire provincial, puis directeur d’école à Dés entre 1908 et 1914</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N104">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="O104">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1911</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>St Louis, MO, États-Unis</t>
+          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>pasteur missionnaire, principaux lieux d’activité : St Louis, Mississippi (1907), East St. Louis, Illinois, États-Unis, Newark, New Jersey, États-Unis, Buffalo, New York, États-Unis, Irvington, New Jersey, États-Unis, Lorain, Ohio, États-Unis, Youngstown, Ohio, États-Unis</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N105">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="O105">
-        <v>1923</v>
+        <v>1915</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1911</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Czirbusz József</t>
+          <t>Sereghy Sándor</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Csanádpalota, Hongrie</t>
+          <t>Nyírvasvári, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N106">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="O106">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=134</t>
+          <t>/persons_v2/view.php?id=984</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1911</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Wallingford, CO, États-Unis</t>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N107">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O107">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1911</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>pasteur, professeur de chant, responsable de la confrérie du Rosaire, vicaire général de 1914 à 1915, membre du conseil de l’ordre, ministre des laïcs, vicaire général de 1917 à 1918</t>
+          <t>betegállományban</t>
         </is>
       </c>
       <c r="N108">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O108">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1911</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, États-Unis</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>Szent János templom</t>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>curé bâtisseur d’églises</t>
+          <t>alapító parókus, esperes, kanonok (más forrásban 1913-tól)</t>
         </is>
       </c>
       <c r="N109">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O109">
-        <v>1913</v>
+        <v>1932</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1911</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N110">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O110">
-        <v>1912</v>
+        <v>1940</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=687</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1911</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>ismeretlen helyen, États-Unis</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N111">
-        <v>1908</v>
+        <v>1905</v>
       </c>
       <c r="O111">
-        <v>1913</v>
+        <v>1937</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1911</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>South Norwalk, CT, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N112">
-        <v>1908</v>
+        <v>1905</v>
       </c>
       <c r="O112">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1911</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Csizmadia Pál</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Throop, PA, États-Unis</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N113">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O113">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=162</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1911</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Farkas László</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>professeur de théologie, directeur spirituel, visiteur paroissial, prédicateur à la cathédrale, chef de chœur, membre du conseil municipal de Banská Bystrica, secrétaire général de l’association des travailleurs socialistes chrétiens, administrateur puis gardien du sanctuaire capitulaire, directeur des associations diocésaines de l’Eucharistie, avocat du Saint-Siège à partir de 1917, greffier du Saint-Siège à partir de 1918</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N114">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O114">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=251</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1911</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Bácsszentiván, Osztrák-Magyar Monarchia</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N115">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O115">
-        <v>1914</v>
+        <v>1921</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1911</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Gara, Osztrák-Magyar Monarchia</t>
+          <t>Nagygereblyés, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>helyettes lelkész, majd adminisztrátor</t>
         </is>
       </c>
       <c r="N116">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O116">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1911</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Péter József</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...9 lines deleted...]
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>chef de famille</t>
+          <t>A szatmári egyházmegye szolgálatában</t>
         </is>
       </c>
       <c r="N117">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O117">
-        <v>1920</v>
+        <v>1912</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1911</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Soós István OCD</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>McKeesport, PA, États-Unis</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>curé, à la retraite depuis 1938</t>
+          <t>házfőnök, tartományfőnök</t>
         </is>
       </c>
       <c r="N118">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O118">
-        <v>1943</v>
+        <v>1914</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=1011</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1911</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Bakajsza Elek</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
+          <t>Máté, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N119">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O119">
-        <v>1921</v>
+        <v>1913</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=29</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1911</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Déva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>chanoine, vicaire épiscopal, évêque élu (mais non ordonné)</t>
+          <t>provinciai titkár, közben 1908 – 1914 között Désen iskolaigazgató</t>
         </is>
       </c>
       <c r="N120">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O120">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1911</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Hrabár János</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>New Britain, CO, États-Unis</t>
+          <t>St Louis, MO, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>misszionárius lelkész, főbb működési helyei: St Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N121">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O121">
-        <v>1912</v>
+        <v>1923</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=442</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1911</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Czirbusz József</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Csanádpalota, Magyarország</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>professeur de géographie et de dessin, professeur de slavon ecclésiastique, professeur de calligraphie</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N122">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O122">
-        <v>1918</v>
+        <v>1913</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=134</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1911</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Lansford, PA, États-Unis</t>
+          <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>curé, puis administrateur apostolique de 1916 à 1924</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N123">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O123">
-        <v>1934</v>
+        <v>1915</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1911</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Hazelton, PA, États-Unis</t>
+          <t>Medgyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész, énektanár, a rózsafűzér társulat vezetője, 1914-1915 között házfőnök-helyettes, definitor, a laikusok minisztere, 1917-1918 között házfőnök</t>
         </is>
       </c>
       <c r="N124">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O124">
-        <v>1954</v>
+        <v>1918</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1911</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Novák Elek</t>
+          <t>Lukács János</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>South Sharon, PA, États-Unis</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>templomépítő parókus</t>
         </is>
       </c>
       <c r="N125">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O125">
         <v>1913</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=822</t>
+          <t>/persons_v2/view.php?id=671</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1911</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Major Dezső</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>curé</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N126">
-        <v>1909</v>
+        <v>1907</v>
       </c>
       <c r="O126">
         <v>1912</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=687</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1911</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Zámoly, Osztrák-Magyar Monarchia</t>
+          <t>ismeretlen helyen, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N127">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O127">
-        <v>1918</v>
+        <v>1913</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1911</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Kubinyi Viktor</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Newark, NJ, États-Unis</t>
+          <t>South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>curé</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N128">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O128">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=618</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1911</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Csizmadia Pál</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Il exerce en tant que vicaire à : Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N129">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O129">
-        <v>1919</v>
+        <v>1912</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=162</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1911</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Neurihrer Ödön, Msgr.</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
+          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>teológiai tanár, spirituális, plébánosvizsgáló, székesegyházi hitszónok, énekkarvezető, Besztercebánya képviselőtestületének tagja, a keresztény szocialista munkások egyesületének főtitkára, a káptalani hiteshely rendezője, majd őre, az egyházmegyei Oltáriszentség egyesületek igazgatója, 1917-től szentszéki ügyvéd, 1918-tól szentszéki jegyző</t>
         </is>
       </c>
       <c r="N130">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O130">
-        <v>1914</v>
+        <v>1919</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=821</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1911</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Paulovics Róbert</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, États-Unis</t>
+          <t>Bácsszentiván, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...9 lines deleted...]
-          <t>curé</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N131">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O131">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=858</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1911</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Gara, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>tâches courantes</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N132">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O132">
-        <v>1920</v>
+        <v>1914</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1911</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Siklós, Magyar Királyság</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>tâches courantes</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N133">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O133">
         <v>1920</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1911</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Artimovics Emil</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Conemaugh, PA, États-Unis</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus, 1938-tól nyugállományban</t>
         </is>
       </c>
       <c r="N134">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O134">
-        <v>1917</v>
+        <v>1943</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=16</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1911</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, États-Unis</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>szlovák templom</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N135">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O135">
-        <v>1952</v>
+        <v>1921</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1911</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Baja, Osztrák-Magyar Monarchia</t>
+          <t>Felsőodor, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K136" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N136">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O136">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1911</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
+          <t>Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>kanonok, püspöki helynök, választott (de fel nem szentelt) püspök</t>
         </is>
       </c>
       <c r="N137">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O137">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1911</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Hrabár János</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Osztrák-Magyar Monarchia</t>
+          <t>New Britain, CO, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N138">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O138">
-        <v>1916</v>
+        <v>1912</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1911</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia</t>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság</t>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>földrajz és rajztanár, egyházi szláv nyelv oktatója, szépírás tanár</t>
         </is>
       </c>
       <c r="N139">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O139">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1911</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Szentmihályfa, Osztrák-Magyar Monarchia</t>
+          <t>Lansford, PA, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>parókus, közben 1916-1924 között apostoli adminisztrátor</t>
         </is>
       </c>
       <c r="N140">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O140">
-        <v>1912</v>
+        <v>1934</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1911</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Berkenye, Osztrák-Magyar Monarchia</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>administrateur, puis curé à partir de 1919</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N141">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O141">
-        <v>1926</v>
+        <v>1954</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1911</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Novák Elek</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis</t>
+          <t>South Sharon, PA, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N142">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O142">
-        <v>1920</v>
+        <v>1913</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=822</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1911</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Pesti ferences rendház, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>Pesti ferences rendház</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N143">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O143">
         <v>1912</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1911</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
+          <t>Zámoly, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K144" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N144">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O144">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1911</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Kubinyi Viktor</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Pápa, Osztrák-Magyar Monarchia</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>professeur de lycée</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N145">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O145">
-        <v>1916</v>
+        <v>1912</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=618</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1911</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Kizák Viktor</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>Segédlelkészként szolgál: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima</t>
         </is>
       </c>
       <c r="N146">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O146">
-        <v>1916</v>
+        <v>1919</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=552</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1911</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Korotnoky János, Msgr.</t>
+          <t>Neurihrer Ödön, Msgr.</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Scranton, PA, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N147">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O147">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=570</t>
+          <t>/persons_v2/view.php?id=821</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1911</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Paulovics Róbert</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N148">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O148">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1911</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>I., Veszprém, Osztrák-Magyar Monarchia</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>I.</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>vicaire de paroisse</t>
+          <t>rendi feladatok</t>
         </is>
       </c>
       <c r="N149">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O149">
-        <v>1912</v>
+        <v>1920</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1911</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Bussa, Osztrák-Magyar Monarchia</t>
+          <t>Siklós, Magyar Királyság</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>curé, vicaire et inspecteur des écoles primaires</t>
+          <t>rendi feladatok</t>
         </is>
       </c>
       <c r="N150">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O150">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1911</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Pély, Osztrák-Magyar Monarchia</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N151">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O151">
-        <v>1941</v>
+        <v>1929</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1911</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Szent Imre templom, Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N152">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O152">
-        <v>1912</v>
+        <v>1921</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1911</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
+          <t>Rakovszky Nesztor</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>Ladomér, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N153">
+        <v>1909</v>
+      </c>
+      <c r="O153">
+        <v>1916</v>
+      </c>
+      <c r="Q153" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=915</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>1911</v>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Repcsik Pál</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>Töketerebes, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>segédlelkész, közben 1914-től tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N154">
+        <v>1909</v>
+      </c>
+      <c r="O154">
+        <v>1916</v>
+      </c>
+      <c r="Q154" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=926</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>1911</v>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Artimovics Emil</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>Conemaugh, PA, USA</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N155">
+        <v>1910</v>
+      </c>
+      <c r="O155">
+        <v>1917</v>
+      </c>
+      <c r="Q155" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=16</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>1911</v>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Biskoroványi Vilmos O.Praem</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N156">
+        <v>1910</v>
+      </c>
+      <c r="O156">
+        <v>1952</v>
+      </c>
+      <c r="Q156" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=84</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>1911</v>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>Baja, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>tanár</t>
+        </is>
+      </c>
+      <c r="N157">
+        <v>1910</v>
+      </c>
+      <c r="O157">
+        <v>1916</v>
+      </c>
+      <c r="Q157" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=131</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>1911</v>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>tanár</t>
+        </is>
+      </c>
+      <c r="N158">
+        <v>1910</v>
+      </c>
+      <c r="O158">
+        <v>1916</v>
+      </c>
+      <c r="Q158" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=131</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>1911</v>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>Székesfehérvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>tanár</t>
+        </is>
+      </c>
+      <c r="N159">
+        <v>1910</v>
+      </c>
+      <c r="O159">
+        <v>1916</v>
+      </c>
+      <c r="Q159" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=131</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>1911</v>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>tanár</t>
+        </is>
+      </c>
+      <c r="N160">
+        <v>1910</v>
+      </c>
+      <c r="O160">
+        <v>1916</v>
+      </c>
+      <c r="Q160" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=131</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>1911</v>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>Tiszaújhely, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N161">
+        <v>1910</v>
+      </c>
+      <c r="O161">
+        <v>1913</v>
+      </c>
+      <c r="Q161" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=985</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1911</v>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Ecker Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>Szentmihályfa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N162">
+        <v>1910</v>
+      </c>
+      <c r="O162">
+        <v>1912</v>
+      </c>
+      <c r="Q162" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=226</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>1911</v>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Eller Ferenc</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>Berkenye, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>adminisztrátor, majd 1919-től plébános</t>
+        </is>
+      </c>
+      <c r="N163">
+        <v>1910</v>
+      </c>
+      <c r="O163">
+        <v>1926</v>
+      </c>
+      <c r="Q163" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=233</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>1911</v>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Hartel József</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="N164">
+        <v>1910</v>
+      </c>
+      <c r="O164">
+        <v>1920</v>
+      </c>
+      <c r="Q164" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=369</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>1911</v>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Hédly Ferenc Jeromos OFM</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>Pesti ferences rendház, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>Pesti ferences rendház</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N165">
+        <v>1910</v>
+      </c>
+      <c r="O165">
+        <v>1912</v>
+      </c>
+      <c r="Q165" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=390</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1911</v>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Jaczkovics Sándor</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N166">
+        <v>1910</v>
+      </c>
+      <c r="O166">
+        <v>1919</v>
+      </c>
+      <c r="Q166" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=471</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>1911</v>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>Pápa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>gimnáziumi tanár</t>
+        </is>
+      </c>
+      <c r="N167">
+        <v>1910</v>
+      </c>
+      <c r="O167">
+        <v>1916</v>
+      </c>
+      <c r="Q167" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=516</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>1911</v>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Kizák Viktor</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>Szent János templom, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
+        </is>
+      </c>
+      <c r="N168">
+        <v>1910</v>
+      </c>
+      <c r="O168">
+        <v>1916</v>
+      </c>
+      <c r="Q168" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=552</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>1911</v>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Korotnoky János, Msgr.</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Scranton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N169">
+        <v>1910</v>
+      </c>
+      <c r="O169">
+        <v>1915</v>
+      </c>
+      <c r="Q169" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=570</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>1911</v>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Lupis István Szilveszter OSBM</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N170">
+        <v>1910</v>
+      </c>
+      <c r="O170">
+        <v>1914</v>
+      </c>
+      <c r="Q170" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=673</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>1911</v>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Luttor Ferenc</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>I., Veszprém, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>I.</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>karkáplán</t>
+        </is>
+      </c>
+      <c r="N171">
+        <v>1910</v>
+      </c>
+      <c r="O171">
+        <v>1912</v>
+      </c>
+      <c r="Q171" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=674</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>1911</v>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Lőrik Béla János</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>Bussa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>plébános, espereshelyettes és az elemi iskolák felügyelője</t>
+        </is>
+      </c>
+      <c r="N172">
+        <v>1910</v>
+      </c>
+      <c r="O172">
+        <v>1914</v>
+      </c>
+      <c r="Q172" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=669</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>1911</v>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Perényi László</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N173">
+        <v>1910</v>
+      </c>
+      <c r="O173">
+        <v>1941</v>
+      </c>
+      <c r="Q173" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=864</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>1911</v>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Petrássovich Jenő</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N174">
+        <v>1910</v>
+      </c>
+      <c r="O174">
+        <v>1912</v>
+      </c>
+      <c r="Q174" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=868</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>1911</v>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Popovics Viktor</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>Toronya, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N175">
+        <v>1910</v>
+      </c>
+      <c r="O175">
+        <v>1913</v>
+      </c>
+      <c r="Q175" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=893</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>1911</v>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Rogovszky Horonát OFM</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>Zsolna, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N176">
+        <v>1910</v>
+      </c>
+      <c r="O176">
+        <v>1916</v>
+      </c>
+      <c r="Q176" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=939</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>1911</v>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
-      <c r="E153" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G153" t="inlineStr">
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H153" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N153">
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Otthon, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="N177">
         <v>1910</v>
       </c>
-      <c r="O153">
+      <c r="O177">
         <v>1913</v>
       </c>
-      <c r="Q153" t="inlineStr">
+      <c r="Q177" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>