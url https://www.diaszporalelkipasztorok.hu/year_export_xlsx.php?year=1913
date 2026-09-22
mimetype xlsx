--- v0 (2026-07-07)
+++ v1 (2026-09-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronología" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,130 +125,130 @@
       </c>
       <c r="B4">
         <v>1913</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Todos los países</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>73</v>
+        <v>93</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>86</v>
+        <v>102</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>45</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -301,9159 +301,11188 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1913</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bacsinszky András, bacsinai</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Határszög, Osztrák-Magyar Monarchia - párroco</t>
+          <t>Határszög, Osztrák-Magyar Monarchia - Pfarrer</t>
         </is>
       </c>
       <c r="N18">
         <v>1903</v>
       </c>
       <c r="O18">
         <v>1913</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=25</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1913</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bakajsza Elek</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Máté, Osztrák-Magyar Monarchia - pastor
-Szinyefő, Osztrák-Magyar Monarchia - capellán, capellán de reserva</t>
+          <t>Máté, Osztrák-Magyar Monarchia - Pfarrer
+Szinyefő, Osztrák-Magyar Monarchia - Pfarrer, Reserve-Feldgeistlicher</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1907
 1913</t>
         </is>
       </c>
       <c r="O19">
         <v>1913</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=29</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1913</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>ismeretlen helyen, Estados Unidos - pastor
-Whiting, IN, Estados Unidos - pastor</t>
+          <t>ismeretlen helyen, USA - Pfarrer
+Whiting, IN, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1908
 1913</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1913
 1914</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1913</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Balogh Mihály Bálint</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Monongahela, PA, Estados Unidos - pastor
-Duquesne, PA, Estados Unidos - pastor</t>
+          <t>Monongahela, PA, USA - Pfarrer
+Duquesne, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1912
 1913</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>1913
 1914</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=41</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1913</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Monessen, PA, Estados Unidos</t>
+          <t>Monessen, PA, USA</t>
         </is>
       </c>
       <c r="N22">
         <v>1913</v>
       </c>
       <c r="O22">
         <v>1914</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1913</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Windber, PA, Estados Unidos
-Szent Imre R. K. Egyházközség, Connellsville, PA, Estados Unidos - párroco</t>
+          <t>Windber, PA, USA
+Szent Imre R. K. Egyházközség, Connellsville, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1912
 1913</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1913
 1915</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1913</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Szék, Osztrák-Magyar Monarchia - encargado de la residencia (también en Szamosújvár)</t>
+          <t>Szék, Osztrák-Magyar Monarchia - Hausverwalter (mittlerweile auch in Szamosújvár)</t>
         </is>
       </c>
       <c r="N24">
         <v>1913</v>
       </c>
       <c r="O24">
         <v>1915</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1913</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria</t>
+          <t>Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szászváros, Osztrák-Magyar Monarchia - profesor de religión</t>
+          <t>Szászváros, Osztrák-Magyar Monarchia - Religionslehrer</t>
         </is>
       </c>
       <c r="N25">
         <v>1913</v>
       </c>
       <c r="O25">
         <v>1915</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1913</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria</t>
+          <t>Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Kőhídgyarmat, Osztrák-Magyar Monarchia - vicario, y posteriormente de baja por enfermedad</t>
+          <t>Kőhídgyarmat, Osztrák-Magyar Monarchia - Hilfspfarrer, anschließend krankgeschrieben</t>
         </is>
       </c>
       <c r="N26">
         <v>1913</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1913</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, Estados Unidos - parókus</t>
+          <t>Perth Amboy, NJ, USA - parókus</t>
         </is>
       </c>
       <c r="N27">
         <v>1906</v>
       </c>
       <c r="O27">
         <v>1913</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1913</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Gyulafehérvár, Osztrák-Magyar Monarchia - vicario</t>
+          <t>Gyulafehérvár, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N28">
         <v>1913</v>
       </c>
       <c r="O28">
         <v>1914</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1913</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria</t>
+          <t>Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Csáktornyai István, Dr.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Vizivárosi Plébánia, Esztergom, Osztrák-Magyar Monarchia - vicario</t>
+          <t>Vizivárosi Plébánia, Esztergom, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N29">
         <v>1913</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=142</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1913</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-[...4 lines deleted...]
-Incardinación</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)
+Inkardination</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Czirbusz József</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, Estados Unidos - párroco
-[...3 lines deleted...]
-Pittsburgh, PA, Estados Unidos - profesor de latín en un seminario</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA - Pfarrer
+Csanádpalota, Ungarn - Hilfspfarrer
+Magyarpécska, Osztrák-Magyar Monarchia - Hilfspfarrer
+Northampton, PA, USA
+Pittsburgh, PA, USA - Lateinlehrer an einem Priesterseminar</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád) → Cleveland, OH. Estados Unidos</t>
+          <t>Szeged-Csanád (früher: Csanád) → Cleveland, OH. USA</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>1913
 1907
 1913
 1913
 1913
 1913</t>
         </is>
       </c>
       <c r="O30">
         <v>1913</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=134</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1913</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>St. John’s University, Jamaica, NY, Estados Unidos - profesor, rector entre 1909 y 1913
-St. Joseph templom, Minneapolis, MN, Estados Unidos - vicario</t>
+          <t>St. John’s University, Jamaica, NY, USA - Lehrer, von 1909 bis 1913 Rektor
+St. Joseph templom, Minneapolis, MN, USA - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>1902
 1913</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>1913
 1916</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1913</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Lyndora, PA, Estados Unidos - pastor</t>
+          <t>Lyndora, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N32">
         <v>1913</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1913</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, Estados Unidos - que celebra la misa con un comulgatorio</t>
-[...6 lines deleted...]
-        <v>1914</v>
+          <t>Tiszaújhely, Osztrák-Magyar Monarchia - Pfarrer
+Tiszaborkút, Osztrák-Magyar Monarchia - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>1910
+1913</t>
+        </is>
+      </c>
+      <c r="O33" t="inlineStr">
+        <is>
+          <t>1913
+1944</t>
+        </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1913</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
+          <t>Egner Emil</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA - der die Messe mit Seitenaltären zelebriert</t>
+        </is>
+      </c>
+      <c r="N34">
+        <v>1913</v>
+      </c>
+      <c r="O34">
+        <v>1914</v>
+      </c>
+      <c r="Q34" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=230</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>1913</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
           <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G34" t="inlineStr">
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N34" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Throop, PA, USA - Pfarrer in einer slowakischen Kirche
+Toledo, OH, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
         <is>
           <t>1911
 1913</t>
         </is>
       </c>
-      <c r="O34" t="inlineStr">
+      <c r="O35" t="inlineStr">
         <is>
           <t>1913
 1955</t>
         </is>
       </c>
-      <c r="Q34" t="inlineStr">
+      <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
-    <row r="35">
-[...10 lines deleted...]
-          <t>Traslado (lugar de servicio anterior)
+    <row r="36">
+      <c r="A36">
+        <v>1913</v>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
 Denomination change
 Denomination change</t>
         </is>
       </c>
-      <c r="D35" t="inlineStr">
+      <c r="D36" t="inlineStr">
         <is>
           <t>Fekete Ferenc</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G35" t="inlineStr">
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr">
-[...1 lines deleted...]
-          <t>Chicago, IL, Estados Unidos - párroco
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Chicago, IL, USA - Pfarrer
 református</t>
         </is>
       </c>
-      <c r="L35" t="inlineStr">
+      <c r="L36" t="inlineStr">
         <is>
           <t>római katolikus → református
 református</t>
         </is>
       </c>
-      <c r="M35" t="inlineStr">
+      <c r="M36" t="inlineStr">
         <is>
           <t>Felekezetváltás</t>
         </is>
       </c>
-      <c r="N35" t="inlineStr">
+      <c r="N36" t="inlineStr">
         <is>
           <t>1912
 1913
 1913</t>
         </is>
       </c>
-      <c r="O35">
-[...2 lines deleted...]
-      <c r="Q35" t="inlineStr">
+      <c r="O36">
+        <v>1913</v>
+      </c>
+      <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=265</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1913</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Petrik, Osztrák-Magyar Monarchia - pastor adjunto</t>
+          <t>St. Clair, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N37">
         <v>1913</v>
       </c>
+      <c r="O37">
+        <v>1921</v>
+      </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1913</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Gulovich István, id.</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Uniontown, PA, Estados Unidos</t>
+          <t>Petrik, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N38">
-        <v>1911</v>
-[...1 lines deleted...]
-      <c r="O38">
         <v>1913</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=342</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1913</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Gulovich István, id.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Allegheny, PA, Estados Unidos - párroco, miembro del tribunal eclesiástico</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="N39">
+        <v>1911</v>
+      </c>
+      <c r="O39">
         <v>1913</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=342</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1913</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-[...1 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
+          <t>Hanulya József</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Allegheny, PA, USA - Pfarrer, Mitglied des Domkapitels</t>
+        </is>
+      </c>
+      <c r="N40">
+        <v>1913</v>
+      </c>
+      <c r="Q40" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=367</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>1913</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
           <t>Horváth Lőrinc</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G40" t="inlineStr">
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N40" t="inlineStr">
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA - slowenischer und ungarischer Pfarrer
+Vasvörösvár, Osztrák-Magyar Monarchia - Hilfspfarrer
+Philadephia, PA, USA - Gründungspfarrer</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
         <is>
           <t>1913
 1911
 1913</t>
         </is>
       </c>
-      <c r="O40" t="inlineStr">
+      <c r="O41" t="inlineStr">
         <is>
           <t>1913
 1916</t>
         </is>
       </c>
-      <c r="Q40" t="inlineStr">
+      <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=432</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1913</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Regreso a la patria</t>
+          <t>Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Kecskés Antal, aszalai</t>
+          <t>Jászai Ferenc Benvenut OFM</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Fancsika, Osztrák-Magyar Monarchia - párroco</t>
+          <t>Pécs, Magyar Királyság - Prediger, Hilfspfarrer und Religionslehrer in Nagyárpád</t>
         </is>
       </c>
       <c r="N42">
         <v>1913</v>
       </c>
-      <c r="O42">
-[...1 lines deleted...]
-      </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=513</t>
+          <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1913</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en la patria</t>
+          <t>Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Koch Róbert</t>
+          <t>Kecskés Antal, aszalai</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Győr, Osztrák-Magyar Monarchia
-[...7 lines deleted...]
-        </is>
+          <t>Fancsika, Osztrák-Magyar Monarchia - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N43">
+        <v>1913</v>
       </c>
       <c r="O43">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=556</t>
+          <t>/persons_v2/view.php?id=513</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1913</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
+          <t>Koch Róbert</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Győr, Osztrák-Magyar Monarchia
+Mosonszentjános, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>29. Juni 1913
+1913</t>
+        </is>
+      </c>
+      <c r="O44">
+        <v>1916</v>
+      </c>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=556</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>1913</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
           <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N44" t="inlineStr">
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Budapest, Osztrák-Magyar Monarchia - Religionslehrer
+Tabán, Budapest, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
         <is>
           <t>1911
 1913</t>
         </is>
       </c>
-      <c r="O44" t="inlineStr">
+      <c r="O45" t="inlineStr">
         <is>
           <t>1913
 1915</t>
         </is>
       </c>
-      <c r="Q44" t="inlineStr">
+      <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
-    <row r="45">
-[...14 lines deleted...]
-      <c r="D45" t="inlineStr">
+    <row r="46">
+      <c r="A46">
+        <v>1913</v>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
         <is>
           <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G45" t="inlineStr">
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N45" t="inlineStr">
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Frankstown, PA, USA - Pfarrer
+Philadelphia, PA, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
         <is>
           <t>1911
 1913</t>
         </is>
       </c>
-      <c r="O45" t="inlineStr">
+      <c r="O46" t="inlineStr">
         <is>
           <t>1913
 1914</t>
         </is>
       </c>
-      <c r="Q45" t="inlineStr">
+      <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=565</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=592</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1913</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
+          <t>Kovács János Jazon OSBM</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Minneapolis, MN, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N47">
+        <v>1913</v>
+      </c>
+      <c r="O47">
+        <v>1914</v>
+      </c>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=592</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1913</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
           <t>Kovács Lajos</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N47" t="inlineStr">
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (früher: Csanád)</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA - Pfarrer
+Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
         <is>
           <t>1912
 1913</t>
         </is>
       </c>
-      <c r="O47" t="inlineStr">
+      <c r="O48" t="inlineStr">
         <is>
           <t>1913
 1915</t>
         </is>
       </c>
-      <c r="Q47" t="inlineStr">
+      <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=585</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1913</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Liktor András</t>
+          <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, Estados Unidos - párroco</t>
+          <t>Poroskő, Osztrák-Magyar Monarchia - Pfarrer</t>
         </is>
       </c>
       <c r="N49">
-        <v>1913</v>
+        <v>1895</v>
       </c>
       <c r="O49">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=656</t>
+          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1913</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Lipták Matonyák Imre SDB</t>
+          <t>Liktor András</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Seminarista</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Santiago de Chile, Chile - estudios de secundaria, alumno</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N50">
         <v>1913</v>
       </c>
       <c r="O50">
-        <v>1917</v>
+        <v>1914</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=661</t>
+          <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1913</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Lipták Matonyák Imre SDB</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Seminarist</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Innsbruck, Austria - estudios filosóficos</t>
+          <t>Santiago de Chile, Chile - Gymnasium, Schüler</t>
         </is>
       </c>
       <c r="N51">
         <v>1913</v>
       </c>
       <c r="O51">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=661</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1913</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Máriaradna, Osztrák-Magyar Monarchia - vicario</t>
+          <t>Innsbruck, Österreich - philosophische Studien</t>
         </is>
       </c>
       <c r="N52">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="O52">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1913</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
+          <t>Lombos József László OFM</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Máriaradna, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N53">
+        <v>1912</v>
+      </c>
+      <c r="O53">
+        <v>1913</v>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=663</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1913</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
           <t>Lukács János</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G53" t="inlineStr">
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N53" t="inlineStr">
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Szent János templom, Cleveland, OH, USA - Kirchenbau-Pfarrer
+Bridgeport, CT, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
         <is>
           <t>1907
 1913</t>
         </is>
       </c>
-      <c r="O53" t="inlineStr">
+      <c r="O54" t="inlineStr">
         <is>
           <t>1913
 1914</t>
         </is>
       </c>
-      <c r="Q53" t="inlineStr">
+      <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=671</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1913</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
+          <t>Luttor Ferenc</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Veszprém, Osztrák-Magyar Monarchia - Bibliothekar des Bistums, ab 1914 Burgpfarrer, ab 1915 Seminarlehrer (Geschichte und Kirchenrecht), dazwischen von 1914 bis 1916 Feldseelsorger</t>
+        </is>
+      </c>
+      <c r="N55">
+        <v>1913</v>
+      </c>
+      <c r="O55">
+        <v>1918</v>
+      </c>
+      <c r="Q55" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=674</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1913</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
           <t>Marczinkó József</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G55" t="inlineStr">
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N55" t="inlineStr">
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Hazleton, PA, USA - Pfarrer
+Youngstown, OH, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
         <is>
           <t>1911
 1913</t>
         </is>
       </c>
-      <c r="O55" t="inlineStr">
+      <c r="O56" t="inlineStr">
         <is>
           <t>1913
 1915</t>
         </is>
       </c>
-      <c r="Q55" t="inlineStr">
+      <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
-    <row r="56">
-[...14 lines deleted...]
-      <c r="D56" t="inlineStr">
+    <row r="57">
+      <c r="A57">
+        <v>1913</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
         <is>
           <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G56" t="inlineStr">
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N56" t="inlineStr">
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Drongen, Belgium - Terz
+Budapest, Osztrák-Magyar Monarchia - Prediger</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
         <is>
           <t>1912
 1913</t>
         </is>
       </c>
-      <c r="O56" t="inlineStr">
+      <c r="O57" t="inlineStr">
         <is>
           <t>1913
 1915</t>
         </is>
       </c>
-      <c r="Q56" t="inlineStr">
+      <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=706</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1913</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Miller Pál CSC</t>
+          <t>Medveczky Elek</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Notre Dame University, Notre Dame, IN, Estados Unidos - profesor de latín</t>
+          <t>Elkhorn, VW, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N58">
         <v>1913</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=750</t>
+          <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1913</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Mitró Mihály</t>
+          <t>Miller Pál CSC</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Notre Dame University, Notre Dame, IN, USA - Lateinlehrer</t>
         </is>
       </c>
       <c r="N59">
         <v>1913</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=754</t>
+          <t>/persons_v2/view.php?id=750</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1913</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
+          <t>Mitró Mihály</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="N60">
+        <v>1913</v>
+      </c>
+      <c r="Q60" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=754</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>1913</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
           <t>Novák Elek</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G60" t="inlineStr">
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H60" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N60" t="inlineStr">
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>South Sharon, PA, USA - Pfarrer
+Binghamton, NY, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
         <is>
           <t>1908
 1913</t>
         </is>
       </c>
-      <c r="O60" t="inlineStr">
+      <c r="O61" t="inlineStr">
         <is>
           <t>1913
 1913</t>
         </is>
       </c>
-      <c r="Q60" t="inlineStr">
+      <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=822</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1913</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-[...1 lines deleted...]
-Inicio del servicio en el extranjero</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
+          <t>Nyiri István, Dr.</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Gádoros, Osztrák-Magyar Monarchia - Pfarrverwalter, später Pfarrer</t>
+        </is>
+      </c>
+      <c r="N62">
+        <v>1913</v>
+      </c>
+      <c r="O62">
+        <v>1923</v>
+      </c>
+      <c r="Q62" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=828</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1913</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland
+Beginn des Dienstes im Ausland</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
           <t>Németh József</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
-[...23 lines deleted...]
-          <t>15 de junio de 1913
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (früher: Csanád)</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>St. Paul, NE, USA
+Szeged, Magyar Királyság - Feldseelsorger sowie stellvertretender Religionslehrer an einem staatlichen Gymnasium
+Omaha, NE, USA - Pfarrer in einer englischen Kirche</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>15. Juni 1913
 1913
 1913</t>
         </is>
       </c>
-      <c r="O62">
+      <c r="O63">
         <v>1919</v>
       </c>
-      <c r="Q62" t="inlineStr">
+      <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=816</t>
         </is>
       </c>
     </row>
-    <row r="63">
-[...14 lines deleted...]
-      <c r="D63" t="inlineStr">
+    <row r="64">
+      <c r="A64">
+        <v>1913</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
         <is>
           <t>Papp Sándor</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G63" t="inlineStr">
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N63" t="inlineStr">
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA - Pfarrer
+Ungvár, Osztrák-Magyar Monarchia - Hilfspfarrer sowie Religionslehrer an der Realschule in Uzhhorod</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
         <is>
           <t>1913
 1912</t>
         </is>
       </c>
-      <c r="O63" t="inlineStr">
+      <c r="O64" t="inlineStr">
         <is>
           <t>1923
 1913</t>
         </is>
       </c>
-      <c r="Q63" t="inlineStr">
+      <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=853</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1913</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Érdujhelyi Menyhért</t>
+          <t>Paulovics Róbert</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Otthon, SK, Canadá</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N65">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O65">
         <v>1913</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=248</t>
+          <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1913</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Horváth Jenő</t>
+          <t>Polyánszky István</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Győr, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>St. Mary’s görög katolikus templom, Windber, PA, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N66">
+        <v>1913</v>
+      </c>
+      <c r="O66">
+        <v>1926</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=428</t>
+          <t>/persons_v2/view.php?id=889</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1913</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Ungvár, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N67">
+        <v>1913</v>
+      </c>
+      <c r="O67">
+        <v>1914</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1913</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Priesterweihe</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Reiner József SJ</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
-[...10 lines deleted...]
-        </is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="N68">
+        <v>1913</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=923</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1913</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Csurgovics János</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+          <t>Marion Heights, PA, USA - Missionar
+Kulpmont, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>30 de abril de 1913</t>
+          <t>1911
+1913</t>
+        </is>
+      </c>
+      <c r="O69" t="inlineStr">
+        <is>
+          <t>1913
+1918</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=174</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1913</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Akron, OH, Estados Unidos</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Fairport Harbor, OH, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>Pancsova, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N70">
+        <v>1913</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1913</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Gerencsér Pál István Sch.P, dr.</t>
+          <t>Ruttkay Pál</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Kolozsvár, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Szűz Mária mennybevételéről nevezett bizánci katolikus templom, New Salem, PA, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N71">
+        <v>1913</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=320</t>
+          <t>/persons_v2/view.php?id=951</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1913</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Márianosztra, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N72">
+        <v>1913</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1913</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Votos perpetuos</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Bende György Szaniszló OFM, dr</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Ungvár, Osztrák-Magyar Monarchia - Hilfspfarrer
+Sárosrőcse, Osztrák-Magyar Monarchia - Pfarrer</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>22 de junio de 1913</t>
+          <t>1912
+1913</t>
+        </is>
+      </c>
+      <c r="O73" t="inlineStr">
+        <is>
+          <t>1913
+1920</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=65</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1913</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Pajtás György József Bertalan SA</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Owosso, MI, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>Newark, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N74">
+        <v>1913</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=847</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1913</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Merész Ferenc SDB</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Nyergesújfalu, Osztrák-Magyar Monarchia</t>
+          <t>Simpson, SK, Kanada - ungarischer Missionspfarrer
+Vasfarkasfalva, Osztrák-Magyar Monarchia - Verwaltungsleiter, später Pfarrer</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>1 de julio de 1913</t>
+          <t>1913
+1888</t>
+        </is>
+      </c>
+      <c r="O75" t="inlineStr">
+        <is>
+          <t>1916
+1913</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=732</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1913</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Kiss János Ábel OFM</t>
+          <t>Schimkó János, Rev.</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Tápiógyörgye, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - Pfarrer
+Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>4 de julio de 1913</t>
+          <t>1911
+1913</t>
+        </is>
+      </c>
+      <c r="O76" t="inlineStr">
+        <is>
+          <t>1913
+1918</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=542</t>
+          <t>/persons_v2/view.php?id=975</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1913</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Jánosi József (SJ), dr</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N77">
+        <v>1911</v>
+      </c>
+      <c r="O77">
+        <v>1913</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=482</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1913</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Solymos Oszkár</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Sasketchewan, Kanada - Missionspfarrer
+Wakaw, SK, Kanada - Pfarrer, zuständig für die Gemeinden Basin Lake, St. Emericus, Howell, St. Ladislas, Plunkett, Ste-Trinité und St-Etienne
+Szent István R. K. Egyházközség, Toledo, OH, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>24 de agosto de 1913</t>
+          <t>1911
+1913
+1913</t>
+        </is>
+      </c>
+      <c r="O78" t="inlineStr">
+        <is>
+          <t>1913
+1913
+1915</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1913</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Sommer Bernát</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szepes</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Csicsó, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N79">
+        <v>1913</v>
+      </c>
+      <c r="O79">
+        <v>1921</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=1008</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1913</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya és Szent Adalbert Főszékesegyház, Esztergom, Osztrák-Magyar Monarchia
+Magyardiószeg, Osztrák-Magyar Monarchia - Hilfsgeistlicher</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>27 de agosto de 1913</t>
-        </is>
+          <t>22. Juli 1913
+1913</t>
+        </is>
+      </c>
+      <c r="O80">
+        <v>1915</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1913</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Votos perpetuos</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
-[...5 lines deleted...]
-        </is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Otthon, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="N81">
+        <v>1910</v>
+      </c>
+      <c r="O81">
+        <v>1913</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1913</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Votos perpetuos</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Horváth Jenő</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>Győr, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>7 de septiembre de 1913</t>
+          <t>12. Februar 1913</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=428</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1913</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Kosty János</t>
+          <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Aliquippa, PA, Estados Unidos</t>
+          <t>Nagykanizsa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>7 de septiembre de 1913</t>
+          <t>13. Februar 1913</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=574</t>
+          <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1913</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Medvigy Ágoston</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Mércse, Osztrák-Magyar Monarchia</t>
+          <t>Röjtök, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>7 de septiembre de 1913</t>
+          <t>18. März 1913</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=723</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1913</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Baltimore, MD, Estados Unidos</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Devault, PA, Estados Unidos</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>9 de septiembre de 1913</t>
+          <t>1. April 1913</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1913</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Hajdusik József Tarzicius OSM</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Felsőzsolca, Osztrák-Magyar Monarchia</t>
+          <t>Szombathely, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>19 de septiembre de 1913</t>
+          <t>20. April 1913</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=359</t>
+          <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1913</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Dely Péter Brunó OSM, Dr.</t>
+          <t>Csurgovics János</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Beregszász, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>30 de septiembre de 1913</t>
+          <t>30. April 1913</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=186</t>
+          <t>/persons_v2/view.php?id=174</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1913</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Mosonyi László</t>
+          <t>Magyar József</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Akron, OH, USA</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Kisléta, Osztrák-Magyar Monarchia</t>
+          <t>Fairport Harbor, OH, USA</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>12 de octubre de 1913</t>
+          <t>12. Mai 1913</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=776</t>
+          <t>/persons_v2/view.php?id=682</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1913</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Fehér Mátyás Jenő OP</t>
+          <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Vassurány, Osztrák-Magyar Monarchia</t>
+          <t>Kolozsvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>27 de octubre de 1913</t>
+          <t>27. Mai 1913</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=261</t>
+          <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1913</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Bartha Károly SVD</t>
+          <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Késmárk, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>29 de octubre de 1913</t>
+          <t>3. Juni 1913</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=49</t>
+          <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1913</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ewige Gelübde</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Bende György Szaniszló OFM, dr</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
-[...26 lines deleted...]
-        <v>1915</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>22. Juni 1913</t>
+        </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=65</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1913</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Pajtás György József Bertalan SA</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Szűz Mária szlovák templom, Passaic, NJ, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1922</v>
+          <t>Owosso, MI, USA</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>25. Juni 1913</t>
+        </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=847</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1913</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Merész Ferenc SDB</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1917</v>
+          <t>Nyergesújfalu, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>1. Juli 1913</t>
+        </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=732</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1913</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Makarja, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1924</v>
+          <t>Tápiógyörgye, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>4. Juli 1913</t>
+        </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1913</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Jánosi József (SJ), dr</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1927</v>
+          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>8. August 1913</t>
+        </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1913</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1917</v>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>24. August 1913</t>
+        </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1913</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Syracuse, NY, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Csicsó, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>26. August 1913</t>
+        </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1913</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...14 lines deleted...]
-          <t>párroco, jubilado desde 1932</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>1900. március 25</t>
-[...3 lines deleted...]
-        <v>1937</v>
+          <t>27. August 1913</t>
+        </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1913</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ewige Gelübde</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1914</v>
+          <t>ferences (Kapisztrán Kusztódia)</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>7. September 1913</t>
+        </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1913</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ewige Gelübde</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1938</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>7. September 1913</t>
+        </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1913</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Kosty János</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1915</v>
+          <t>Aliquippa, PA, USA</t>
+        </is>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>7. September 1913</t>
+        </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=574</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1913</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Medvigy Ágoston</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Céke, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1914</v>
+          <t>Mércse, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>7. September 1913</t>
+        </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=723</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1913</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1915</v>
+          <t>Devault, PA, USA</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>9. September 1913</t>
+        </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1913</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Hajdusik József Tarzicius OSM</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
-[...21 lines deleted...]
-        <v>1914</v>
+          <t>Felsőzsolca, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>19. September 1913</t>
+        </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=359</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1913</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Illyasevits Kornél</t>
+          <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>New York, NY, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1915</v>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>30. September 1913</t>
+        </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=455</t>
+          <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1913</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Mosonyi László</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1932</v>
+          <t>Kisléta, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>12. Oktober 1913</t>
+        </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=776</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1913</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Fehér Mátyás Jenő OP</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1940</v>
+          <t>Vassurány, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>27. Oktober 1913</t>
+        </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=261</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1913</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1937</v>
+          <t>Késmárk, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>29. Oktober 1913</t>
+        </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1913</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Farkas László</t>
+          <t>Simon Gyula Lambert O.Cist</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Chicago, IL, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1915</v>
+          <t>Székesfehérvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>2. November 1913</t>
+        </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=251</t>
+          <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1913</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1921</v>
+          <t>Toronya, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>16. November 1913</t>
+        </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1913</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>St Louis, MO, Estados Unidos</t>
+          <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>pastor misionero; principales lugares de actuación: St. Louis, Misisipi (1907); East St. Louis, Illinois, EE. UU.; Newark, Nueva Jersey, EE. UU.; Buffalo, Nueva York, EE. UU.; Irvington, Nueva Jersey, EE. UU.; Lorain, Ohio, EE. UU.; Youngstown, Ohio, EE. UU.</t>
+          <t>Pfarrer, tschechischer, slowakischer und ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N111">
-        <v>1907</v>
+        <v>1882</v>
       </c>
       <c r="O111">
-        <v>1923</v>
+        <v>1915</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1913</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Wallingford, CO, Estados Unidos</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Vertretungspfarrer</t>
         </is>
       </c>
       <c r="N112">
-        <v>1907</v>
+        <v>1891</v>
       </c>
       <c r="O112">
-        <v>1915</v>
+        <v>1982</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1913</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>capellán, profesor de canto, director de la Cofradía del Rosario, vicerector entre 1914 y 1915, definidor, ministro de los laicos, rector entre 1917 y 1918</t>
+          <t>Pfarrer und Kirchenbauer, bis 1902 auch ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N113">
-        <v>1907</v>
+        <v>1898</v>
       </c>
       <c r="O113">
-        <v>1918</v>
+        <v>1922</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1913</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>South Norwalk, CT, Estados Unidos</t>
+          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer, ab 1904 Pfarrer, ab 1912 zweiter Dekan des Bezirks Szilágysomlyó</t>
         </is>
       </c>
       <c r="N114">
-        <v>1908</v>
+        <v>1898</v>
       </c>
       <c r="O114">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1913</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>profesor de teología, director espiritual, visitador parroquial, predicador de la catedral, director del coro, miembro del consejo municipal de Banská Bystrica, secretario general de la Asociación de Trabajadores Socialistas Cristianos, administrador y posteriormente guardián del oratorio capitular, director de las asociaciones diocesanas de la Sagrada Eucaristía, abogado de la Santa Sede desde 1917 y secretario de la Santa Sede desde 1918</t>
+          <t>Hilfspfarrer, ab 1899 stellvertretender Pfarrer, später Pfarrer und Schulleiter</t>
         </is>
       </c>
       <c r="N115">
-        <v>1908</v>
+        <v>1898</v>
       </c>
       <c r="O115">
-        <v>1919</v>
+        <v>1924</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1913</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Bácsszentiván, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N116">
-        <v>1908</v>
+        <v>1899</v>
       </c>
       <c r="O116">
-        <v>1914</v>
+        <v>1927</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1913</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Gara, Osztrák-Magyar Monarchia</t>
+          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N117">
-        <v>1908</v>
+        <v>1900</v>
       </c>
       <c r="O117">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1913</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>jefe de familia</t>
-[...3 lines deleted...]
-        <v>1908</v>
+          <t>Pfarrer, seit 1932 im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O118">
-        <v>1920</v>
+        <v>1937</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1913</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>McKeesport, PA, Estados Unidos</t>
+          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>párroco, jubilado desde 1938</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N119">
-        <v>1908</v>
+        <v>1901</v>
       </c>
       <c r="O119">
-        <v>1943</v>
+        <v>1914</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1913</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N120">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="O120">
-        <v>1921</v>
+        <v>1938</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1913</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>canónigo, vicario episcopal, obispo electo (pero no consagrado)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N121">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="O121">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1913</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Hlebik János</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Céke, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>profesor de geografía y dibujo, profesor de eslavo eclesiástico y de caligrafía</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N122">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="O122">
-        <v>1918</v>
+        <v>1914</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1913</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Lansford, PA, Estados Unidos</t>
+          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>párroco y, al mismo tiempo, administrador apostólico entre 1916 y 1924</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N123">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="O123">
-        <v>1934</v>
+        <v>1915</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1913</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Hazelton, PA, Estados Unidos</t>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N124">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="O124">
-        <v>1954</v>
+        <v>1914</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1913</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Zámoly, Osztrák-Magyar Monarchia</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>im Krankenstand</t>
         </is>
       </c>
       <c r="N125">
-        <v>1909</v>
+        <v>1904</v>
       </c>
       <c r="O125">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1913</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>Presta servicio como vicario en: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép y Kurima</t>
+          <t>Gründungspfarrer, Dekan, Kanoniker (in anderen Quellen ab 1913)</t>
         </is>
       </c>
       <c r="N126">
-        <v>1909</v>
+        <v>1904</v>
       </c>
       <c r="O126">
-        <v>1919</v>
+        <v>1932</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1913</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Neurihrer Ödön, Msgr.</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N127">
-        <v>1909</v>
+        <v>1904</v>
       </c>
       <c r="O127">
-        <v>1914</v>
+        <v>1940</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=821</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1913</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>tareas propias de la orden</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N128">
-        <v>1909</v>
+        <v>1905</v>
       </c>
       <c r="O128">
-        <v>1920</v>
+        <v>1937</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1913</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Siklós, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>tareas propias de la orden</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N129">
-        <v>1909</v>
+        <v>1905</v>
       </c>
       <c r="O129">
         <v>1920</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1913</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Artimovics Emil</t>
+          <t>Farkas László</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Conemaugh, PA, Estados Unidos</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N130">
-        <v>1910</v>
+        <v>1906</v>
       </c>
       <c r="O130">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=16</t>
+          <t>/persons_v2/view.php?id=251</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1913</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, Estados Unidos</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>szlovák templom</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Gründungspfarrer</t>
         </is>
       </c>
       <c r="N131">
-        <v>1910</v>
+        <v>1906</v>
       </c>
       <c r="O131">
-        <v>1952</v>
+        <v>1921</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1913</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Soós István OCD</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Baja, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>Hausvorsteher, Provinzvorsteher</t>
         </is>
       </c>
       <c r="N132">
-        <v>1910</v>
+        <v>1906</v>
       </c>
       <c r="O132">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=1011</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1913</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
+          <t>St Louis, MO, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>Missionspfarrer, wichtigste Wirkorte: St. Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N133">
-        <v>1910</v>
+        <v>1907</v>
       </c>
       <c r="O133">
-        <v>1916</v>
+        <v>1923</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1913</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Osztrák-Magyar Monarchia</t>
+          <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N134">
-        <v>1910</v>
+        <v>1907</v>
       </c>
       <c r="O134">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1913</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia</t>
+          <t>Medgyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>Pfarrer, Gesangslehrer, Leiter der Rosenkranz-Gesellschaft, von 1914 bis 1915 stellvertretender Hausoberer, Definitor, Minister für Laienangelegenheiten, von 1917 bis 1918 Hausoberer</t>
         </is>
       </c>
       <c r="N135">
-        <v>1910</v>
+        <v>1907</v>
       </c>
       <c r="O135">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1913</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Berkenye, Osztrák-Magyar Monarchia</t>
+          <t>South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>administrador y, a partir de 1919, párroco</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N136">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O136">
-        <v>1926</v>
+        <v>1914</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1913</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
+          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>Theologieprofessor, Seelsorger, Pfarrprüfer, Domkaplan, Chorleiter, Mitglied des Stadtrats von Banská Bystrica, Generalsekretär des Vereins christlich-sozialistischer Arbeiter, Verwalter und später Verwalter der Kapitelkapelle, Direktor der Diözesanvereine für die Eucharistie, ab 1917 Anwalt am Apostolischen Gerichtshof, ab 1918 Kanzler am Apostolischen Gerichtshof</t>
         </is>
       </c>
       <c r="N137">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O137">
-        <v>1920</v>
+        <v>1919</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1913</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
+          <t>Bácsszentiván, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K138" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N138">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O138">
-        <v>1919</v>
+        <v>1914</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1913</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Pápa, Osztrák-Magyar Monarchia</t>
+          <t>Gara, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>profesor de secundaria</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N139">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O139">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1913</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Kizák Viktor</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, Estados Unidos</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>Hausmeister</t>
         </is>
       </c>
       <c r="N140">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O140">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=552</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1913</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Korotnoky János, Msgr.</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Scranton, PA, Estados Unidos</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer, seit 1938 im Ruhestand</t>
         </is>
       </c>
       <c r="N141">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O141">
-        <v>1915</v>
+        <v>1943</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=570</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1913</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N142">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O142">
-        <v>1914</v>
+        <v>1921</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1913</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Bussa, Osztrák-Magyar Monarchia</t>
+          <t>Felsőodor, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K143" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N143">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O143">
-        <v>1914</v>
+        <v>1918</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1913</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Pély, Osztrák-Magyar Monarchia</t>
+          <t>Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Kanoniker, Bischofsvikar, gewählter (aber noch nicht geweiht) Bischof</t>
         </is>
       </c>
       <c r="N144">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O144">
-        <v>1941</v>
+        <v>1914</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1913</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Szentmihálykörtvélyes, Osztrák-Magyar Monarchia</t>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
+        </is>
+      </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Lehrer für Geografie und Zeichnen, Dozent für kirchenslawische Sprache, Lehrer für Schönschrift</t>
         </is>
       </c>
       <c r="N145">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="O145">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1913</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Dömös, Osztrák-Magyar Monarchia</t>
+          <t>Lansford, PA, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>administrador y, a partir de 1913, párroco</t>
+          <t>Pfarrer, von 1916 bis 1924 zugleich Apostolischer Administrator</t>
         </is>
       </c>
       <c r="N146">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="O146">
-        <v>1916</v>
+        <v>1934</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1913</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, Estados Unidos</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N147">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="O147">
-        <v>1920</v>
+        <v>1954</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1913</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Fojtán József</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Farrell, OH, Estados Unidos</t>
+          <t>Zámoly, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>párroco</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N148">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O148">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=280</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1913</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Frönlich János</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>párroco, el último sacerdote diocesano de Nueva York; después, los franciscanos se hicieron cargo de Nueva York.</t>
+          <t>Er ist als Hilfspfarrer tätig in: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép und Kurima</t>
         </is>
       </c>
       <c r="N149">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O149">
-        <v>1922</v>
+        <v>1919</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=292</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1913</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Neurihrer Ödön, Msgr.</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>capellán y, posteriormente, párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N150">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O150">
-        <v>1921</v>
+        <v>1914</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=821</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1913</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Duquesne, PA, Estados Unidos</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>regelmäßige Aufgaben</t>
         </is>
       </c>
       <c r="N151">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O151">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1913</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Belváros, Esztergom, Osztrák-Magyar Monarchia</t>
+          <t>Siklós, Magyar Királyság</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Belváros</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>regelmäßige Aufgaben</t>
         </is>
       </c>
       <c r="N152">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O152">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1913</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Hudecz Dezső</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Szatmár (anteriormente: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Colombus, OH, USA</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>Colombus, OH, USA</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>al servicio del Ordinariato Militar</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N153">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O153">
-        <v>1922</v>
+        <v>1929</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=445</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1913</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Nagykikinda, Osztrák-Magyar Monarchia</t>
+          <t>Szent Imre templom, Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N154">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O154">
-        <v>1914</v>
+        <v>1921</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1913</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Esztergom, Osztrák-Magyar Monarchia</t>
+          <t>Ladomér, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>profesor de estudios bíblicos</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N155">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O155">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1913</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Orosz Gyula, csicseri</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Kászómező, Osztrák-Magyar Monarchia</t>
+          <t>Töketerebes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Hilfspfarrer, ab 1914 Feldpfarrer</t>
         </is>
       </c>
       <c r="N156">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O156">
-        <v>1920</v>
+        <v>1916</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=840</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1913</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Csizmadia Pál</t>
+          <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, Estados Unidos</t>
+          <t>Conemaugh, PA, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István első vértanú templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N157">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O157">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=162</t>
+          <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1913</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Komárom, Osztrák-Magyar Monarchia</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>profesor de religión</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N158">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O158">
-        <v>1915</v>
+        <v>1952</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1913</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Fairport, NY, Estados Unidos</t>
+          <t>Baja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N159">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O159">
-        <v>1925</v>
+        <v>1916</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1913</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Portage, PA, Estados Unidos</t>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N160">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O160">
-        <v>1925</v>
+        <v>1916</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1913</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, Estados Unidos</t>
+          <t>Székesfehérvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Rózsafüzér Királynője szlovák templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N161">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O161">
-        <v>1921</v>
+        <v>1916</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1913</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Budapest - Józsefváros, Osztrák-Magyar Monarchia</t>
+          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság</t>
+        </is>
+      </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N162">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O162">
-        <v>1919</v>
+        <v>1916</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1913</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Hrabár János</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Berkenye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>de baja por enfermedad</t>
+          <t>Verwalter, ab 1919 dann Pfarrer</t>
         </is>
       </c>
       <c r="N163">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O163">
-        <v>1917</v>
+        <v>1926</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=442</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1913</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Pozsony, Osztrák-Magyar Monarchia</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>jefe de familia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N164">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O164">
-        <v>1915</v>
+        <v>1920</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1913</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Zirc, Osztrák-Magyar Monarchia</t>
+          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>secretario y maestro de ceremonias del abad, maestro de novicios</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N165">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O165">
-        <v>1915</v>
+        <v>1919</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1913</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Antalócz, Osztrák-Magyar Monarchia</t>
+          <t>Pápa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Gymnasiallehrer</t>
         </is>
       </c>
       <c r="N166">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O166">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1913</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Kizák Viktor</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Roebling, NJ, Estados Unidos</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>pastor fundador; según otras fuentes, de Trenton (Nueva Jersey)</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="N167">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O167">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=552</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1913</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Korotnoky János, Msgr.</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Beregkövesd, Osztrák-Magyar Monarchia</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N168">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O168">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=570</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1913</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Donora, PA, Estados Unidos</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N169">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O169">
-        <v>1922</v>
+        <v>1914</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1913</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Gary, IN, Estados Unidos</t>
+          <t>Bussa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>Pfarrer, stellvertretender Dekan und Aufsichtsbeamter für die Grundschulen</t>
         </is>
       </c>
       <c r="N170">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O170">
         <v>1914</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=687</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1913</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Pécs, Osztrák-Magyar Monarchia</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N171">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O171">
-        <v>1917</v>
+        <v>1941</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1913</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Nagy András</t>
+          <t>Rogovszky Horonát OFM</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Zsolna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K172" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N172">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O172">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=783</t>
+          <t>/persons_v2/view.php?id=939</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1913</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Felsővárosi Minorita templom, Szeged, Hungría</t>
+          <t>Szentmihálykörtvélyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Hungría</t>
-[...4 lines deleted...]
-          <t>Felsővárosi Minorita templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N173">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O173">
         <v>1917</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1913</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Charleroi, PA, Estados Unidos</t>
+          <t>Dömös, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Verwalter, ab 1913 dann Pfarrer</t>
         </is>
       </c>
       <c r="N174">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O174">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1913</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Gyertyánliget, Osztrák-Magyar Monarchia</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N175">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O175">
-        <v>1917</v>
+        <v>1920</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1913</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
+          <t>Fojtán József</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>Farrell, OH, USA</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N176">
+        <v>1911</v>
+      </c>
+      <c r="O176">
+        <v>1916</v>
+      </c>
+      <c r="Q176" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=280</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>1913</v>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Frönlich János</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>Pfarrer, der letzte Diözesanpriester in New York; danach übernahmen die Franziskaner die Seelsorge in New York.</t>
+        </is>
+      </c>
+      <c r="N177">
+        <v>1911</v>
+      </c>
+      <c r="O177">
+        <v>1922</v>
+      </c>
+      <c r="Q177" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=292</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>1913</v>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Hodobay Teodor Gyula</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>Seelsorger, später Pfarrer</t>
+        </is>
+      </c>
+      <c r="N178">
+        <v>1911</v>
+      </c>
+      <c r="O178">
+        <v>1921</v>
+      </c>
+      <c r="Q178" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=402</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>1913</v>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Homicskó Ottó</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>Duquesne, PA, USA</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N179">
+        <v>1911</v>
+      </c>
+      <c r="O179">
+        <v>1914</v>
+      </c>
+      <c r="Q179" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=412</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>1913</v>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Horváth Rezső Dr.</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>Belváros, Esztergom, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>Belváros</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N180">
+        <v>1911</v>
+      </c>
+      <c r="O180">
+        <v>1916</v>
+      </c>
+      <c r="Q180" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=438</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>1913</v>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>Hudecz Dezső</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>im Dienst des Feldordinariats</t>
+        </is>
+      </c>
+      <c r="N181">
+        <v>1911</v>
+      </c>
+      <c r="O181">
+        <v>1922</v>
+      </c>
+      <c r="Q181" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=445</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>1913</v>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Köller Endre, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (früher: Csanád)</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>Nagykikinda, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N182">
+        <v>1911</v>
+      </c>
+      <c r="O182">
+        <v>1914</v>
+      </c>
+      <c r="Q182" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=599</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>1913</v>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Mosony Lipót, Dr.</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>Esztergom, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>Lehrer für Bibelkunde</t>
+        </is>
+      </c>
+      <c r="N183">
+        <v>1911</v>
+      </c>
+      <c r="O183">
+        <v>1915</v>
+      </c>
+      <c r="Q183" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=775</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>1913</v>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Orosz Gyula, csicseri</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>Kászómező, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N184">
+        <v>1911</v>
+      </c>
+      <c r="O184">
+        <v>1920</v>
+      </c>
+      <c r="Q184" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=840</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>1913</v>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Roskovics Konstantin</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>St. Nicholas Byzantine Catholic Church, Brownsville, PA, USA</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>St. Nicholas Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>Gründungspfarrer</t>
+        </is>
+      </c>
+      <c r="N185">
+        <v>1911</v>
+      </c>
+      <c r="O185">
+        <v>1922</v>
+      </c>
+      <c r="Q185" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=945</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>1913</v>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Csizmadia Pál</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N186">
+        <v>1912</v>
+      </c>
+      <c r="O186">
+        <v>1915</v>
+      </c>
+      <c r="Q186" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=162</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>1913</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Ecker Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>Komárom, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N187">
+        <v>1912</v>
+      </c>
+      <c r="O187">
+        <v>1915</v>
+      </c>
+      <c r="Q187" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=226</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>1913</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Egner Emil</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>Fairport, NY, USA</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N188">
+        <v>1912</v>
+      </c>
+      <c r="O188">
+        <v>1925</v>
+      </c>
+      <c r="Q188" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=230</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>1913</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Egner Emil</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Portage, PA, USA</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N189">
+        <v>1912</v>
+      </c>
+      <c r="O189">
+        <v>1925</v>
+      </c>
+      <c r="Q189" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=230</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>1913</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Gottschall Imre, Msgr</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>Rózsafüzér Királynője szlovák templom</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N190">
+        <v>1912</v>
+      </c>
+      <c r="O190">
+        <v>1921</v>
+      </c>
+      <c r="Q190" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=333</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>1913</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Hock János</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>Budapest - Józsefváros, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N191">
+        <v>1912</v>
+      </c>
+      <c r="O191">
+        <v>1919</v>
+      </c>
+      <c r="Q191" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=398</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>1913</v>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Hrabár János</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>im Krankenstand</t>
+        </is>
+      </c>
+      <c r="N192">
+        <v>1912</v>
+      </c>
+      <c r="O192">
+        <v>1917</v>
+      </c>
+      <c r="Q192" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=442</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>1913</v>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Hédly Ferenc Jeromos OFM</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Pozsony, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>Hausmeister</t>
+        </is>
+      </c>
+      <c r="N193">
+        <v>1912</v>
+      </c>
+      <c r="O193">
+        <v>1915</v>
+      </c>
+      <c r="Q193" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=390</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>1913</v>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>Zirc, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>Sekretär und Zeremonienmeister des Abtes, Novizenmeister</t>
+        </is>
+      </c>
+      <c r="N194">
+        <v>1912</v>
+      </c>
+      <c r="O194">
+        <v>1915</v>
+      </c>
+      <c r="Q194" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=447</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>1913</v>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Iváncsó Bazil</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>Antalócz, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N195">
+        <v>1912</v>
+      </c>
+      <c r="O195">
+        <v>1914</v>
+      </c>
+      <c r="Q195" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=464</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>1913</v>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Kovalchik József</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>Roebling, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>Gründungspfarrer, anderen Quellen zufolge aus Trenton, New Jersey</t>
+        </is>
+      </c>
+      <c r="N196">
+        <v>1912</v>
+      </c>
+      <c r="O196">
+        <v>1914</v>
+      </c>
+      <c r="Q196" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=576</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>1913</v>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Laurisin Kornél</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>Beregkövesd, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N197">
+        <v>1912</v>
+      </c>
+      <c r="O197">
+        <v>1916</v>
+      </c>
+      <c r="Q197" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=635</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>1913</v>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Lipeczky Bazil</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>Donora, PA, USA</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N198">
+        <v>1912</v>
+      </c>
+      <c r="O198">
+        <v>1922</v>
+      </c>
+      <c r="Q198" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=657</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>1913</v>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>Major Dezső</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>Gary, IN, USA</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N199">
+        <v>1912</v>
+      </c>
+      <c r="O199">
+        <v>1914</v>
+      </c>
+      <c r="Q199" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=687</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>1913</v>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Medveczky Gyula Medárd OFM</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>Pécs, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N200">
+        <v>1912</v>
+      </c>
+      <c r="O200">
+        <v>1917</v>
+      </c>
+      <c r="Q200" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=722</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>1913</v>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Nagy András</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N201">
+        <v>1912</v>
+      </c>
+      <c r="O201">
+        <v>1915</v>
+      </c>
+      <c r="Q201" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=783</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>1913</v>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Nagy László (OFMConv)</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>Felsővárosi Minorita templom, Szeged, Ungarn</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>Felsővárosi Minorita templom</t>
+        </is>
+      </c>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N202">
+        <v>1912</v>
+      </c>
+      <c r="O202">
+        <v>1917</v>
+      </c>
+      <c r="Q202" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=795</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>1913</v>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Petrássovich Jenő</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>Charleroi, PA, USA</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N203">
+        <v>1912</v>
+      </c>
+      <c r="O203">
+        <v>1914</v>
+      </c>
+      <c r="Q203" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=868</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>1913</v>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>Fábiánháza, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N204">
+        <v>1912</v>
+      </c>
+      <c r="O204">
+        <v>1928</v>
+      </c>
+      <c r="Q204" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=894</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>1913</v>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N205">
+        <v>1912</v>
+      </c>
+      <c r="O205">
+        <v>1928</v>
+      </c>
+      <c r="Q205" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=894</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>1913</v>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>Újfehértó, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N206">
+        <v>1912</v>
+      </c>
+      <c r="O206">
+        <v>1928</v>
+      </c>
+      <c r="Q206" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=894</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>1913</v>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>Nagykanizsa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N207">
+        <v>1912</v>
+      </c>
+      <c r="O207">
+        <v>1915</v>
+      </c>
+      <c r="Q207" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=902</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>1913</v>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>Kassa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>Pfarrer, Lehrer</t>
+        </is>
+      </c>
+      <c r="N208">
+        <v>1912</v>
+      </c>
+      <c r="O208">
+        <v>1919</v>
+      </c>
+      <c r="Q208" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=904</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>1913</v>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>Gyertyánliget, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N209">
+        <v>1912</v>
+      </c>
+      <c r="O209">
+        <v>1917</v>
+      </c>
+      <c r="Q209" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=854</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>1913</v>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
           <t>Péter József</t>
         </is>
       </c>
-      <c r="E176" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G176" t="inlineStr">
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
-      <c r="H176" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J176" t="inlineStr">
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr">
         <is>
           <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
-      <c r="K176" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N176">
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N210">
         <v>1912</v>
       </c>
-      <c r="O176">
+      <c r="O210">
         <v>1915</v>
       </c>
-      <c r="Q176" t="inlineStr">
+      <c r="Q210" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=873</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>1913</v>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>Rickert Ernő</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>St. Paul, MI, USA</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N211">
+        <v>1912</v>
+      </c>
+      <c r="O211">
+        <v>1920</v>
+      </c>
+      <c r="Q211" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=935</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>1913</v>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>Rácz József</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>Sepsiszentgyörgy, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N212">
+        <v>1912</v>
+      </c>
+      <c r="O212">
+        <v>1914</v>
+      </c>
+      <c r="Q212" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=920</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>