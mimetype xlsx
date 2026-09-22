--- v0 (2026-07-07)
+++ v1 (2026-09-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronología" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,120 +125,120 @@
       </c>
       <c r="B4">
         <v>1919</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Todos los países</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>53</v>
+        <v>62</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>116</v>
+        <v>146</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
         <v>20</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
@@ -301,10011 +301,12334 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1919</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal</t>
+          <t>Priesterweihe</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Madrid, España</t>
+          <t>Madrid, Spanien</t>
         </is>
       </c>
       <c r="N18">
         <v>1919</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1919</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-[...1 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Budapest - Szent István Bazilika, Budapest, Osztrák-Magyar Monarchia - vicario, y posteriormente, en 1919, administrador
-[...1 lines deleted...]
-fuera de servicio, «vitam privatam agens»</t>
+          <t>Budapest - Szent István Bazilika, Budapest, Osztrák-Magyar Monarchia - Hilfspfarrer, dann ab 1919 Verwalter
+Zugligeti Szent Család Plébánia, Budapest, Magyar Királyság - Administrator
+außer Dienst „vitam privatam agens“</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1914
 1919
 1919</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1919
 1921</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1919</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bartkó Péter OFM</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Sacred Heart Province)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János templom, Joliet, IL, Estados Unidos</t>
+          <t>Nepumuki Szent János templom, Joliet, IL, USA</t>
         </is>
       </c>
       <c r="N20">
         <v>1919</v>
       </c>
       <c r="O20">
         <v>1921</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=51</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1919</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (nuevo lugar de servicio)</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Jézus Szíve R.K egyházközség, Akron, OH, Estados Unidos - párroco
-Szentháromság R. K. Egyházközség, Barberton, OH, Estados Unidos - que celebra la misa con un comulgatorio</t>
+          <t>Jézus Szíve R.K egyházközség, Akron, OH, USA - Pfarrer
+Szentháromság R. K. Egyházközség, Barberton, OH, USA - der die Messe mit Seitenaltären zelebriert</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1919
 1919</t>
         </is>
       </c>
       <c r="O21">
         <v>1920</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1919</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Farrell, OH, Estados Unidos
-Milwaukee, WI, Estados Unidos</t>
+          <t>Farrell, OH, USA
+Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>1919
 1920</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1919</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Kolozsvár, Osztrák-Magyar Monarchia - predicador, subdirector desde 1917
-Csíksomlyó, Rumanía - profesor, desde 1924 director de residencia</t>
+          <t>Kolozsvár, Osztrák-Magyar Monarchia - Prediger, ab 1917 stellvertretender Hausmeister
+Csíksomlyó, Rumänien - Lehrer, ab 1924 Hausmeister</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1915
 1919</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1919
 1928</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1919</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Bónis Lajos Arkangyal OFM</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Hadügyminisztérium, Budapest, Hungría - responsable de asuntos de Székely</t>
+          <t>Hadügyminisztérium, Budapest, Ungarn - Referent für Szekler-Angelegenheiten</t>
         </is>
       </c>
       <c r="N24">
         <v>1919</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=102</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1919</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (lugar de servicio anterior)</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos - capellán auxiliar
-Besztercebánya, Osztrák-Magyar Monarchia - profesor de teología, director espiritual, visitador parroquial, predicador de la catedral, director del coro, miembro del consejo municipal de Banská Bystrica, secretario general de la Asociación de Trabajadores Socialistas Cristianos, administrador y posteriormente guardián del oratorio capitular, director de las asociaciones diocesanas de la Sagrada Eucaristía, abogado de la Santa Sede desde 1917 y secretario de la Santa Sede desde 1918</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA - Hilfspfarrer
+Besztercebánya, Osztrák-Magyar Monarchia - Theologieprofessor, Seelsorger, Pfarrprüfer, Domkaplan, Chorleiter, Mitglied des Stadtrats von Banská Bystrica, Generalsekretär des Vereins christlich-sozialistischer Arbeiter, Verwalter und später Verwalter der Kapitelkapelle, Direktor der Diözesanvereine für die Eucharistie, ab 1917 Anwalt am Apostolischen Gerichtshof, ab 1918 Kanzler am Apostolischen Gerichtshof</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1919
 1908</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>1920
 1919</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1919</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Csesztreg, Osztrák-Magyar Monarchia - profesor de religión
-Szombathely, Magyar Királyság - profesor de religión</t>
+          <t>Csesztreg, Osztrák-Magyar Monarchia - Religionslehrer
+Szombathely, Magyar Királyság - Religionslehrer</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>1919
 1925</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1919</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria
-Incardinación</t>
+          <t>Beginn des Dienstes im Heimatland
+Inkardination</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Letenye, Magyar Királyság - vicario</t>
+          <t>Letenye, Magyar Királyság - Hilfspfarrer</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Erdély → Szombathely</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1919
 1919</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1919</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>capellán de campo
-Óbuda, Budapest, Magyar Királyság - vicario</t>
+          <t>Feldgeistlicher
+Óbuda, Budapest, Magyar Királyság - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>1916
 1919</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>1919
 1921</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1919</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Filkorn Antal</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Johnstown, NY, Estados Unidos</t>
+          <t>Johnstown, NY, USA</t>
         </is>
       </c>
       <c r="N29">
         <v>1915</v>
       </c>
       <c r="O29">
         <v>1919</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=274</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1919</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-[...1 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Delawanna, NJ, Estados Unidos - pastor
-[...1 lines deleted...]
-Estados Unidos - director de coro</t>
+          <t>Delawanna, NJ, USA - Pfarrer
+Rochelle Park, NJ, USA
+USA - Chorleiter</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>1915
 1915
 1919</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>1919
 1919
 1931</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1919</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-[...1 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Ausland
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Estados Unidos
-[...1 lines deleted...]
-Allentown, PA, Estados Unidos</t>
+          <t>USA
+Braddock, PA, USA
+Allentown, PA, USA</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>7 de septiembre de 1919
+          <t>7. September 1919
 1919
 1919</t>
         </is>
       </c>
       <c r="O31">
         <v>1920</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1919</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en la patria</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Budapest</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>5 de enero de 1919
+          <t>5. Januar 1919
 1919</t>
         </is>
       </c>
       <c r="O32">
         <v>1921</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1919</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en la patria</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Esztergom, Magyar Királyság
-Budapest, Magyar Királyság - profesor de religión</t>
+Budapest, Magyar Királyság - Religionslehrer</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>21 de noviembre de 1919
+          <t>21. November 1919
 1919</t>
         </is>
       </c>
       <c r="O33">
         <v>1927</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1919</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Innsbruck, Austria - cursar estudios</t>
+          <t>Innsbruck, Österreich - ein Studium absolvieren</t>
         </is>
       </c>
       <c r="N34">
         <v>1919</v>
       </c>
       <c r="O34">
         <v>1920</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1919</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Hock János</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Budapest - Józsefváros, Osztrák-Magyar Monarchia - párroco</t>
+          <t>Budapest - Józsefváros, Osztrák-Magyar Monarchia - Pfarrer</t>
         </is>
       </c>
       <c r="N35">
         <v>1912</v>
       </c>
       <c r="O35">
         <v>1919</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1919</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Örökimádás templom, Budapest, Osztrák-Magyar Monarchia - vicario
-VIII. kerület, Budapest, Magyar Királyság - profesor de religión</t>
+          <t>Örökimádás templom, Budapest, Osztrák-Magyar Monarchia - Hilfspfarrer
+VIII. kerület, Budapest, Magyar Királyság - Religionslehrer</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>1916
 1919</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>1919
 1923</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1919</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
+          <t>Hoszpodár Balázs</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Békéscsaba, Osztrák-Magyar Monarchia
+Gyula, Magyar Királyság - Sanatoriumspfarrer</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>1916
+1919</t>
+        </is>
+      </c>
+      <c r="O37" t="inlineStr">
+        <is>
+          <t>1919
+1920</t>
+        </is>
+      </c>
+      <c r="Q37" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=959</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>1919</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
           <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G37" t="inlineStr">
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
-      <c r="H37" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N37" t="inlineStr">
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Collegium Seraphicum, Székelyudvarhely, Osztrák-Magyar Monarchia - Pfarrer
+Rumänien - „im Dienste der Gemeinschaft“</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
-      <c r="O37" t="inlineStr">
+      <c r="O38" t="inlineStr">
         <is>
           <t>1919
 1922</t>
         </is>
       </c>
-      <c r="Q37" t="inlineStr">
+      <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
-    <row r="38">
-[...14 lines deleted...]
-      <c r="D38" t="inlineStr">
+    <row r="39">
+      <c r="A39">
+        <v>1919</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
         <is>
           <t>Kasztovszky Imre</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G38" t="inlineStr">
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
-      <c r="H38" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N38" t="inlineStr">
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Kiskunhalas, Magyar Királyság - Hilfspfarrer
+Csongrád, Magyar Királyság - Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
         <is>
           <t>1919
 1919</t>
         </is>
       </c>
-      <c r="O38" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q38" t="inlineStr">
+      <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
-    <row r="39">
-[...14 lines deleted...]
-      <c r="D39" t="inlineStr">
+    <row r="40">
+      <c r="A40">
+        <v>1919</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
         <is>
           <t>Kossey Gábor</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G39" t="inlineStr">
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N39" t="inlineStr">
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Bedőháza, Osztrák-Magyar Monarchia - Pfarrer
+Gernyés, Csehszlovákia - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
-      <c r="O39" t="inlineStr">
+      <c r="O40" t="inlineStr">
         <is>
           <t>1919
 1922</t>
         </is>
       </c>
-      <c r="Q39" t="inlineStr">
+      <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=572</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1919</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Dolna, Osztrák-Magyar Monarchia - párroco</t>
+          <t>Csíksomlyó, Rumänien - Hausmeister, Gesangslehrer, zwischen 1922 und 1923 Hausverwalter: Brassó und Esztelnek</t>
         </is>
       </c>
       <c r="N41">
-        <v>1916</v>
+        <v>1919</v>
       </c>
       <c r="O41">
-        <v>1919</v>
+        <v>1923</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1919</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
+          <t>Laurisin Kornél</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Dolna, Osztrák-Magyar Monarchia - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N42">
+        <v>1916</v>
+      </c>
+      <c r="O42">
+        <v>1919</v>
+      </c>
+      <c r="Q42" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=635</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1919</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
           <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G42" t="inlineStr">
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N42" t="inlineStr">
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Eperjes, Osztrák-Magyar Monarchia - Hilfspfarrer, Religionslehrer
+Mikóháza, Magyar Királyság - Stellvertretender Pfarrer, später Pfarrer</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
-      <c r="O42" t="inlineStr">
+      <c r="O43" t="inlineStr">
         <is>
           <t>1919
 1950</t>
         </is>
       </c>
-      <c r="Q42" t="inlineStr">
+      <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
-    <row r="43">
-[...14 lines deleted...]
-      <c r="D43" t="inlineStr">
+    <row r="44">
+      <c r="A44">
+        <v>1919</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
         <is>
           <t>Madár János</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G43" t="inlineStr">
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N43" t="inlineStr">
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia - Er ist als Hilfspfarrer tätig in: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép und Kurima
+Sóskút, Magyar Királyság - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
         <is>
           <t>1909
 1919</t>
         </is>
       </c>
-      <c r="O43" t="inlineStr">
+      <c r="O44" t="inlineStr">
         <is>
           <t>1919
 1944</t>
         </is>
       </c>
-      <c r="Q43" t="inlineStr">
+      <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
-    <row r="44">
-[...14 lines deleted...]
-      <c r="D44" t="inlineStr">
+    <row r="45">
+      <c r="A45">
+        <v>1919</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
         <is>
           <t>Major Dezső</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G44" t="inlineStr">
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N44" t="inlineStr">
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>McAdoo, PA, USA - Pfarrer
+Farrell, OH, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
         <is>
           <t>1918
 1919</t>
         </is>
       </c>
-      <c r="O44" t="inlineStr">
+      <c r="O45" t="inlineStr">
         <is>
           <t>1919
 1935</t>
         </is>
       </c>
-      <c r="Q44" t="inlineStr">
+      <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=687</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1919</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Regreso a la patria</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
+          <t>Mihalovics Zsigmond, Msgr.</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Herminamező, Budapest, Magyar Királyság - Verwalter, ab 1924 dann Gründer und kirchenbauender Pfarrer</t>
+        </is>
+      </c>
+      <c r="N46">
+        <v>1919</v>
+      </c>
+      <c r="O46">
+        <v>1931</v>
+      </c>
+      <c r="Q46" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=744</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>1919</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
           <t>Mosony Lipót, Dr.</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
-[...16 lines deleted...]
-          <t>Konstantinápoly, Oszmán Birodalom - Estudios de investigación y doctorado en Teología por encargo del Sankt Georg Institut de Austria
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Konstantinápoly, Oszmán Birodalom - Forschungs- und theologische Promotionsstudien im Auftrag des österreichischen Sankt-Georg-Instituts
 Budapest, Magyar Királyság</t>
         </is>
       </c>
-      <c r="N46" t="inlineStr">
+      <c r="N47" t="inlineStr">
         <is>
           <t>1915
 1919</t>
         </is>
       </c>
-      <c r="O46" t="inlineStr">
+      <c r="O47" t="inlineStr">
         <is>
           <t>1919
 1922</t>
         </is>
       </c>
-      <c r="Q46" t="inlineStr">
+      <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=775</t>
         </is>
       </c>
     </row>
-    <row r="47">
-[...14 lines deleted...]
-      <c r="D47" t="inlineStr">
+    <row r="48">
+      <c r="A48">
+        <v>1919</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
         <is>
           <t>Nagy András</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N47" t="inlineStr">
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Lipótváros, Budapest, Osztrák-Magyar Monarchia - Hilfspfarrer
+Krisztinaváros, Budapest, Magyar Királyság - Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
         <is>
           <t>1916
 1919</t>
         </is>
       </c>
-      <c r="O47">
-[...2 lines deleted...]
-      <c r="Q47" t="inlineStr">
+      <c r="O48">
+        <v>1919</v>
+      </c>
+      <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=783</t>
         </is>
       </c>
     </row>
-    <row r="48">
-[...14 lines deleted...]
-      <c r="D48" t="inlineStr">
+    <row r="49">
+      <c r="A49">
+        <v>1919</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
         <is>
           <t>Nagy László (OFMConv)</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G48" t="inlineStr">
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N48" t="inlineStr">
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Nyírbátor, Ungarn - Hilfspfarrer, zeitgleich Feldpfarrer in Sopronnyék
+Nagyenyed, Rumänien - Verwaltungsmitarbeiter, Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
-      <c r="O48" t="inlineStr">
+      <c r="O49" t="inlineStr">
         <is>
           <t>1919
 1923</t>
         </is>
       </c>
-      <c r="Q48" t="inlineStr">
+      <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
-    <row r="49">
-[...14 lines deleted...]
-      <c r="D49" t="inlineStr">
+    <row r="50">
+      <c r="A50">
+        <v>1919</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
         <is>
           <t>Nyisztor Zoltán, Msgr., Dr.</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G49" t="inlineStr">
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N49" t="inlineStr">
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Szatmárnémeti, Osztrák-Magyar Monarchia - Bischofssekretär</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
         <is>
           <t>1919
 1919</t>
         </is>
       </c>
-      <c r="Q49" t="inlineStr">
+      <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=829</t>
         </is>
       </c>
     </row>
-    <row r="50">
-[...14 lines deleted...]
-      <c r="D50" t="inlineStr">
+    <row r="51">
+      <c r="A51">
+        <v>1919</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
         <is>
           <t>Németh József</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N50" t="inlineStr">
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (früher: Csanád)</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Szeged, Magyar Királyság - Feldseelsorger sowie stellvertretender Religionslehrer an einem staatlichen Gymnasium
+Omaha, NE, USA - Pfarrer in einer englischen Kirche</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
         <is>
           <t>1913
 1919</t>
         </is>
       </c>
-      <c r="O50">
-[...2 lines deleted...]
-      <c r="Q50" t="inlineStr">
+      <c r="O51">
+        <v>1919</v>
+      </c>
+      <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=816</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1919</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Kecskemét, Magyar Királyság - profesor</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N52">
         <v>1919</v>
       </c>
       <c r="O52">
-        <v>1920</v>
+        <v>1963</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1919</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Érdujhelyi Menyhért</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, Estados Unidos - párroco
-[...3 lines deleted...]
-      <c r="N53" t="inlineStr">
+          <t>Kecskemét, Magyar Királyság - Lehrer</t>
+        </is>
+      </c>
+      <c r="N53">
+        <v>1919</v>
+      </c>
+      <c r="O53">
+        <v>1920</v>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=879</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1919</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Kassa, Osztrák-Magyar Monarchia - Pfarrer, Lehrer
+Jászóvár, Csehszlovákia - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>1912
+1919</t>
+        </is>
+      </c>
+      <c r="O54" t="inlineStr">
+        <is>
+          <t>1919
+1922</t>
+        </is>
+      </c>
+      <c r="Q54" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=904</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>1919</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Repcsik Pál</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Bártfa, Csehszlovákia - Hilfspfarrer
+Zemplén-Pelejt, Csehszlovákia - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
         <is>
           <t>1918
 1919</t>
         </is>
       </c>
-      <c r="O53" t="inlineStr">
+      <c r="O55" t="inlineStr">
         <is>
           <t>1919
 1921</t>
         </is>
       </c>
-      <c r="Q53" t="inlineStr">
-[...98 lines deleted...]
-      </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=290</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1919</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Pesti József SJ</t>
+          <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Dég, Magyar Népköztársaság</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - Pfarrer
+Szent Imre R. K. Egyházközség, Connellsville, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>3 de marzo de 1919</t>
+          <t>1918
+1919</t>
+        </is>
+      </c>
+      <c r="O56" t="inlineStr">
+        <is>
+          <t>1919
+1921</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=866</t>
+          <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1919</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Pintér Sándor, Dr.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Hadikfalva, Rumanía</t>
+          <t>Zalapetend, Magyar Királyság</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>8 de marzo de 1919</t>
+          <t>4. Januar 1919</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=881</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1919</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Gerendás Lajos</t>
+          <t>Frey Ferenc Dezső OFM, Dr.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Sheppton, PA, Estados Unidos</t>
+          <t>Szigetvár, Magyar Népköztársaság</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>4 de mayo de 1919</t>
+          <t>17. Januar 1919</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=321</t>
+          <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1919</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Pesti József SJ</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Alsódomonya, Csehszlovákia</t>
+          <t>Dég, Magyar Népköztársaság</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>8 de junio de 1919</t>
+          <t>3. März 1919</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=866</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1919</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Kővágóörs, Magyarországi Tanácsköztársaság</t>
+          <t>Hadikfalva, Rumänien</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>4 de julio de 1919</t>
+          <t>8. März 1919</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1919</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Mészáros Tibor, Msgr.</t>
+          <t>Gerendás Lajos</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Felsőpaty, Magyar Királyság</t>
+          <t>Sheppton, PA, USA</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>12 de agosto de 1919</t>
+          <t>4. Mai 1919</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=741</t>
+          <t>/persons_v2/view.php?id=321</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1919</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Dér-Wolff János SJ</t>
+          <t>Pontyos Vendel</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Bácsalmás, Magyar Királyság</t>
+          <t>Cák, Magyarországi Tanácsköztársaság</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>18 de agosto de 1919</t>
+          <t>19. Mai 1919</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=198</t>
+          <t>/persons_v2/view.php?id=890</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1919</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Kató István</t>
+          <t>Rába Márk Lukács OSPPE</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Duquesne, PA, Estados Unidos</t>
+          <t>Bakonykúti, Magyarországi Tanácsköztársaság</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>20 de agosto de 1919</t>
+          <t>4. Juni 1919</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=506</t>
+          <t>/persons_v2/view.php?id=918</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1919</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Vác, Hungría</t>
+          <t>Alsódomonya, Csehszlovákia</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>27 de agosto de 1919</t>
+          <t>8. Juni 1919</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1919</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Votos perpetuos</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Kővágóörs, Magyarországi Tanácsköztársaság</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>4 de octubre de 1919</t>
+          <t>4. Juli 1919</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1919</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Koncság Nándor SJ</t>
+          <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Felsőpaty, Magyar Királyság</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>22 de octubre de 1919</t>
+          <t>12. August 1919</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=566</t>
+          <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1919</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Dér-Wolff János SJ</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Moson, Magyar Köztársaság</t>
+          <t>Bácsalmás, Magyar Királyság</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>4 de noviembre de 1919</t>
+          <t>18. August 1919</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=198</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1919</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Király István SJ</t>
+          <t>Kató István</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Duquesne, PA, USA</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>4 de diciembre de 1919</t>
+          <t>20. August 1919</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=533</t>
+          <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1919</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Munkács, Csehszlovákia</t>
+          <t>Vác, Ungarn</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>21 de diciembre de 1919</t>
+          <t>27. August 1919</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1919</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Dlusztus János SDB</t>
+          <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Németbóly, Magyar Királyság</t>
+          <t>Hosszúpereszteg, Magyar Köztársaság</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>29 de diciembre de 1919</t>
+          <t>26. September 1919</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=204</t>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1919</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ewige Gelübde</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Kassa</t>
-[...26 lines deleted...]
-        <v>1922</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>4. Oktober 1919</t>
+        </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1919</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Koncság Nándor SJ</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1924</v>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>22. Oktober 1919</t>
+        </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=566</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1919</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Pfemeter János Arnold OCSO</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1927</v>
+          <t>Moson, Magyar Köztársaság</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>4. November 1919</t>
+        </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=875</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1919</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Simor György SJ</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Syracuse, NY, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Bácsalmás, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>23. November 1919</t>
+        </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=996</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1919</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Rábai István Kristóf O.Cist</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Homestead, PA, Estados Unidos</t>
-[...9 lines deleted...]
-          <t>párroco, jubilado desde 1932</t>
+          <t>Kisigmánd-Szentmihálypuszta, Magyar Királyság</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>1900. március 25</t>
-[...3 lines deleted...]
-        <v>1937</v>
+          <t>1. Dezember 1919</t>
+        </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=919</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1919</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Király István SJ</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1938</v>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>4. Dezember 1919</t>
+        </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=533</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1919</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ewige Gelübde</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Raffinszky Gergely Romuald OFM</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...26 lines deleted...]
-        <v>1932</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>18. Dezember 1919</t>
+        </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=908</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1919</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Priesterweihe</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Német János</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1940</v>
+          <t>Munkács, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>21. Dezember 1919</t>
+        </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1919</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1937</v>
+          <t>Németbóly, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>29. Dezember 1919</t>
+        </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1919</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>párroco fundador</t>
+          <t>Vertretungspfarrer</t>
         </is>
       </c>
       <c r="N80">
-        <v>1906</v>
+        <v>1891</v>
       </c>
       <c r="O80">
-        <v>1921</v>
+        <v>1982</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1919</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>St Louis, MO, Estados Unidos</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>pastor misionero; principales lugares de actuación: St. Louis, Misisipi (1907); East St. Louis, Illinois, EE. UU.; Newark, Nueva Jersey, EE. UU.; Buffalo, Nueva York, EE. UU.; Irvington, Nueva Jersey, EE. UU.; Lorain, Ohio, EE. UU.; Youngstown, Ohio, EE. UU.</t>
+          <t>Pfarrer und Kirchenbauer, bis 1902 auch ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N81">
-        <v>1907</v>
+        <v>1898</v>
       </c>
       <c r="O81">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1919</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>jefe de familia</t>
+          <t>Hilfspfarrer, ab 1899 stellvertretender Pfarrer, später Pfarrer und Schulleiter</t>
         </is>
       </c>
       <c r="N82">
-        <v>1908</v>
+        <v>1898</v>
       </c>
       <c r="O82">
-        <v>1920</v>
+        <v>1924</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1919</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>McKeesport, PA, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>párroco, jubilado desde 1938</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N83">
-        <v>1908</v>
+        <v>1899</v>
       </c>
       <c r="O83">
-        <v>1943</v>
+        <v>1927</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1919</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>párroco</t>
-[...3 lines deleted...]
-        <v>1908</v>
+          <t>Pfarrer, seit 1932 im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O84">
-        <v>1921</v>
+        <v>1937</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1919</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Lansford, PA, Estados Unidos</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>párroco y, al mismo tiempo, administrador apostólico entre 1916 y 1924</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N85">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="O85">
-        <v>1934</v>
+        <v>1938</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1919</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Hazelton, PA, Estados Unidos</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Gründungspfarrer, Dekan, Kanoniker (in anderen Quellen ab 1913)</t>
         </is>
       </c>
       <c r="N86">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="O86">
-        <v>1954</v>
+        <v>1932</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1919</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>tareas propias de la orden</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N87">
-        <v>1909</v>
+        <v>1904</v>
       </c>
       <c r="O87">
-        <v>1920</v>
+        <v>1940</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1919</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Siklós, Magyar Királyság</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>tareas propias de la orden</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N88">
-        <v>1909</v>
+        <v>1905</v>
       </c>
       <c r="O88">
-        <v>1920</v>
+        <v>1937</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1919</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>szlovák templom</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N89">
-        <v>1910</v>
+        <v>1905</v>
       </c>
       <c r="O89">
-        <v>1952</v>
+        <v>1920</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1919</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Berkenye, Osztrák-Magyar Monarchia</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>administrador y, a partir de 1919, párroco</t>
+          <t>Gründungspfarrer</t>
         </is>
       </c>
       <c r="N90">
-        <v>1910</v>
+        <v>1906</v>
       </c>
       <c r="O90">
-        <v>1926</v>
+        <v>1921</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1919</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
+          <t>St Louis, MO, USA</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>Missionspfarrer, wichtigste Wirkorte: St. Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N91">
-        <v>1910</v>
+        <v>1907</v>
       </c>
       <c r="O91">
-        <v>1920</v>
+        <v>1923</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1919</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Pély, Osztrák-Magyar Monarchia</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Hausmeister</t>
         </is>
       </c>
       <c r="N92">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O92">
-        <v>1941</v>
+        <v>1920</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1919</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, Estados Unidos</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer, seit 1938 im Ruhestand</t>
         </is>
       </c>
       <c r="N93">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="O93">
-        <v>1920</v>
+        <v>1943</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1919</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Frönlich János</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, Estados Unidos</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>párroco, el último sacerdote diocesano de Nueva York; después, los franciscanos se hicieron cargo de Nueva York.</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N94">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="O94">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=292</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1919</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
+          <t>Lansford, PA, USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>capellán y, posteriormente, párroco</t>
+          <t>Pfarrer, von 1916 bis 1924 zugleich Apostolischer Administrator</t>
         </is>
       </c>
       <c r="N95">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="O95">
-        <v>1921</v>
+        <v>1934</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1919</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Hudecz Dezső</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Szatmár (anteriormente: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>Hazelton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>al servicio del Ordinariato Militar</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N96">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="O96">
-        <v>1922</v>
+        <v>1954</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=445</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1919</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Orosz Gyula, csicseri</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Kászómező, Osztrák-Magyar Monarchia</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>regelmäßige Aufgaben</t>
         </is>
       </c>
       <c r="N97">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O97">
         <v>1920</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=840</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1919</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Fairport, NY, Estados Unidos</t>
+          <t>Siklós, Magyar Királyság</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>regelmäßige Aufgaben</t>
         </is>
       </c>
       <c r="N98">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="O98">
-        <v>1925</v>
+        <v>1920</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1919</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Portage, PA, Estados Unidos</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N99">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="O99">
-        <v>1925</v>
+        <v>1929</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1919</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, Estados Unidos</t>
+          <t>Szent Imre templom, Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>Rózsafüzér Királynője szlovák templom</t>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N100">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="O100">
         <v>1921</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1919</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Donora, PA, Estados Unidos</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N101">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O101">
-        <v>1922</v>
+        <v>1952</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1919</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Toledo, OH, Estados Unidos</t>
+          <t>Berkenye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Verwalter, ab 1919 dann Pfarrer</t>
         </is>
       </c>
       <c r="N102">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="O102">
-        <v>1955</v>
+        <v>1926</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1919</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Gribóvszky Kornél</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>St. Clair, PA, Estados Unidos</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>pastor</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N103">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="O103">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=335</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1919</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Gádoros, Osztrák-Magyar Monarchia</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>administrador parroquial y, posteriormente, párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N104">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="O104">
-        <v>1923</v>
+        <v>1941</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1919</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N105">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O105">
-        <v>1923</v>
+        <v>1920</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1919</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Frönlich János</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>ismeretlen helyen, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer, der letzte Diözesanpriester in New York; danach übernahmen die Franziskaner die Seelsorge in New York.</t>
         </is>
       </c>
       <c r="N106">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="O106">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=292</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1919</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Balogh Mihály Bálint</t>
+          <t>Hodobay Teodor Gyula</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Seelsorger, später Pfarrer</t>
         </is>
       </c>
       <c r="N107">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="O107">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=41</t>
+          <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1919</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Hudecz Dezső</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Kassa</t>
-[...14 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>im Dienst des Feldordinariats</t>
         </is>
       </c>
       <c r="N108">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="O108">
-        <v>1948</v>
+        <v>1922</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1919</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Ópályi, Osztrák-Magyar Monarchia</t>
+          <t>Kászómező, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N109">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="O109">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1919</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Szabadka, Osztrák-Magyar Monarchia</t>
+          <t>St. Nicholas Byzantine Catholic Church, Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>St. Nicholas Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>profesor de religión; al mismo tiempo, cursó estudios en la Academia de Música de Budapest y, durante la guerra mundial, fue capellán de campaña</t>
+          <t>Gründungspfarrer</t>
         </is>
       </c>
       <c r="N110">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="O110">
-        <v>1929</v>
+        <v>1922</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1919</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Dobra Viktor</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Uniontown, PA, Estados Unidos</t>
+          <t>Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>Párroco encargado de la construcción de la iglesia y, al mismo tiempo, capellán auxiliar en Leiseuring, Pensilvania, EE. UU.</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N111">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O111">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=207</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1919</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>profesor de teología, catequista, coadjutor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N112">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O112">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1919</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Trenton, NJ, Estados Unidos</t>
+          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>Rózsafüzér Királynője szlovák templom</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N113">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O113">
-        <v>1928</v>
+        <v>1921</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1919</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Petrik, Osztrák-Magyar Monarchia</t>
+          <t>Donora, PA, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>pastor adjunto</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N114">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O114">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1919</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Toledo, OH, Estados Unidos</t>
+          <t>Fábiánháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>párroco, canónigo</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N115">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O115">
-        <v>1924</v>
+        <v>1928</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1919</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, Estados Unidos</t>
+          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>párroco (construye una nueva parroquia, una escuela y un convento)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N116">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O116">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1919</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Liktor András</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Holy Trinity Slovak,Church, Simpson, PA, Estados Unidos</t>
+          <t>Újfehértó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Holy Trinity Slovak,Church</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N117">
-        <v>1914</v>
-[...4 lines deleted...]
-        </is>
+        <v>1912</v>
+      </c>
+      <c r="O117">
+        <v>1928</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=656</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1919</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Kisberezna, Osztrák-Magyar Monarchia</t>
+          <t>St. Paul, MI, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>jefe de familia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N118">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O118">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1919</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Ipolyvarbó, Osztrák-Magyar Monarchia</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>párroco, decano desde 1918</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N119">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O119">
-        <v>1922</v>
+        <v>1944</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1919</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Matyaczkó Iréneusz</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Clairton, PA, Estados Unidos</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>párroco; según otras fuentes: Allegheny, Pensilvania, EE. UU.</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N120">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O120">
-        <v>1922</v>
+        <v>1955</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=710</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1919</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>St. Clair, PA, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>pastor (lugar de destino desconocido)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N121">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O121">
         <v>1921</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1919</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Bende György Szaniszló OFM, dr</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Ferences templom, Siklós, Osztrák-Magyar Monarchia</t>
+          <t>Gádoros, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>vicario, desde 1918 vicario adjunto</t>
+          <t>Pfarrverwalter, später Pfarrer</t>
         </is>
       </c>
       <c r="N122">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O122">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=65</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1919</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Baja</t>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N123">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O123">
-        <v>1950</v>
+        <v>1923</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1919</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Polyánszky István</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>St. Mary’s görög katolikus templom, Windber, PA, USA</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>St. Mary’s görög katolikus templom</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N124">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O124">
-        <v>1950</v>
+        <v>1926</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=889</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1919</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
+          <t>Sárosrőcse, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N125">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O125">
-        <v>1950</v>
+        <v>1920</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1919</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Sommer Bernát</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Szepes</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Szeged</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N126">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O126">
-        <v>1950</v>
+        <v>1921</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=1008</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1919</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
+          <t>ismeretlen helyen, USA</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N127">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O127">
-        <v>1950</v>
+        <v>1921</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1919</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Balogh Mihály Bálint</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Szolnok</t>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N128">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O128">
-        <v>1950</v>
+        <v>1920</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=41</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1919</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N129">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O129">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1919</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Csáktornyai István, Dr.</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Avilai Nagy Szent Teréz Plébániatemplom (Terézváros), Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Ópályi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N130">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O130">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=142</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1919</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság</t>
+          <t>Szabadka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Istenszülő bevezetése a templomba főszékesegyház</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>gran preboste</t>
+          <t>Religionslehrer, daneben Studium an der Musikakademie in Budapest sowie Feldgeistlicher während des Weltkriegs</t>
         </is>
       </c>
       <c r="N131">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O131">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1919</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Norwalk, CT, Estados Unidos</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>Kirchenbaupfarrer und nebenbei Hilfspfarrer in Leiseuring, PA, USA</t>
         </is>
       </c>
       <c r="N132">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O132">
-        <v>1933</v>
+        <v>1924</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1919</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>capellán de campamento</t>
+          <t>Theologielehrer, Religionslehrer, Hilfs-Prediger</t>
         </is>
       </c>
       <c r="N133">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O133">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1919</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Falucska, Csehszlovákia</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N134">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O134">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1919</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Terézváros, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Petrik, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Stellvertretender Pfarrer</t>
         </is>
       </c>
       <c r="N135">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O135">
-        <v>1924</v>
+        <v>1921</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1919</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Marczinkó József</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer, Kanoniker</t>
         </is>
       </c>
       <c r="N136">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O136">
-        <v>1932</v>
+        <v>1924</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=695</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1919</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Alsópél, Osztrák-Magyar Monarchia</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer (er baut eine neue Pfarrei, eine Schule und ein Kloster)</t>
         </is>
       </c>
       <c r="N137">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O137">
-        <v>1922</v>
+        <v>1927</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1919</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Csertő Jakab Gábor</t>
+          <t>Liktor András</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Érd, Magyar Királyság</t>
+          <t>Holy Trinity Slovak,Church, Simpson, PA, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Holy Trinity Slovak,Church</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>Otros lugares de destino: Zsámbék, Sóskút, Adony, Káloz, Polgárdi, Pomáz; se desconocen las fechas exactas; vicario; en 1924 se le concedió la jubilación por motivos de salud</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N138">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O138">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=157</t>
+          <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1919</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Csányi Kornél László</t>
+          <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Szent Margit intézet, Budapest, Magyar Királyság</t>
+          <t>Kisberezna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Szent Margit intézet</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>profesor de religión y vicario</t>
+          <t>Hausmeister</t>
         </is>
       </c>
       <c r="N139">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O139">
         <v>1922</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=148</t>
+          <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1919</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Karánsebes, Osztrák-Magyar Monarchia</t>
+          <t>Ipolyvarbó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>vicario y profesor de religión</t>
+          <t>Pfarrer, ab 1918 Dekan</t>
         </is>
       </c>
       <c r="N140">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O140">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1919</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Matyaczkó Iréneusz</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Nagybecskerek, Osztrák-Magyar Monarchia</t>
+          <t>Clairton, PA, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>vicario y profesor de religión</t>
+          <t>Pfarrer, nach anderen Quellen: Allegheny, PA, USA</t>
         </is>
       </c>
       <c r="N141">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O141">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1919</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Petrássovich Jenő</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Szeged, Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>vicario y profesor de religión</t>
+          <t>Pfarrer (Dienstort unbekannt)</t>
         </is>
       </c>
       <c r="N142">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O142">
-        <v>1923</v>
+        <v>1921</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1919</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, Estados Unidos</t>
+          <t>Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. John’s Abbey</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>, mientras es profesor en la Universidad de St. John’s</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N143">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O143">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1919</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Köblér, Osztrák-Magyar Monarchia</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>párroco</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N144">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O144">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1919</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Fojtán József</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Windber, PA, Estados Unidos</t>
+          <t>Kingston, PA, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>párroco</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N145">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O145">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=280</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1919</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, South Bend, IN, Estados Unidos</t>
+          <t>Pottstown, PA, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...9 lines deleted...]
-          <t>pastor; según otras fuentes, durante este periodo en Windber, Pensilvania, EE. UU.</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N146">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O146">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1919</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Soós István OCD</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Gyöngyös, Osztrák-Magyar Monarchia</t>
+          <t>Melville, SK, Kanada</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>profesor de religión</t>
+          <t>Pfarrer, der von 1916 bis 1921 in Kaposvár, SK, Kanada, und Stockholm, SK, Kanada, sowie in Otthon, SK, Kanada, tätig war</t>
         </is>
       </c>
       <c r="N147">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O147">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=1011</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1919</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Bende György Szaniszló OFM, dr</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Nyalka, Magyar Királyság</t>
+          <t>Ferences templom, Siklós, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>Ferences templom</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Hilfspfarrer, ab 1918 stellvertretender Hausverwalter</t>
         </is>
       </c>
       <c r="N148">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O148">
-        <v>1926</v>
+        <v>1921</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=65</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1919</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Pécs, Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>capellán y, a partir de 1918, párroco, profesor de religión y capellán de hospital</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N149">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O149">
-        <v>1925</v>
+        <v>1950</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1919</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>prefecto del internado</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N150">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O150">
-        <v>1920</v>
+        <v>1950</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1919</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Péter József</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Johnstown, OH, Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Estados Unidos</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N151">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O151">
-        <v>1925</v>
+        <v>1950</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=873</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1919</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Helló József, Msgr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Murányhuta, Osztrák-Magyar Monarchia</t>
-[...15 lines deleted...]
-        </is>
+          <t>Szeged</t>
+        </is>
+      </c>
+      <c r="N152">
+        <v>1915</v>
       </c>
       <c r="O152">
-        <v>1922</v>
+        <v>1950</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=379</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1919</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Taracújfalu, Csehszlovákia</t>
-[...9 lines deleted...]
-          <t>párroco</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N153">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O153">
-        <v>1928</v>
+        <v>1950</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1919</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Fogaras, Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>jefe de casa, defensor y conserje</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N154">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O154">
-        <v>1924</v>
+        <v>1950</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1919</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>profesor de religión, como seminarista que ha completado sus estudios</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N155">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O155">
-        <v>1921</v>
+        <v>1950</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1919</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Csáktornyai István, Dr.</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Kassa, Csehszlovákia</t>
+          <t>Avilai Nagy Szent Teréz Plébániatemplom (Terézváros), Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>Avilai Nagy Szent Teréz Plébániatemplom (Terézváros)</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N156">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O156">
-        <v>1927</v>
+        <v>1920</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=142</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1919</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Istenszülő bevezetése a templomba főszékesegyház</t>
+        </is>
+      </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>profesor de religión</t>
+          <t>Probst</t>
         </is>
       </c>
       <c r="N157">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O157">
-        <v>1923</v>
+        <v>1928</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1919</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Iván András, dr</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Jessup, PA, Estados Unidos</t>
+          <t>Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>pastor</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N158">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O158">
-        <v>1922</v>
+        <v>1933</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=462</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1919</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Szőlősegres, Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Feldgeistlicher</t>
         </is>
       </c>
       <c r="N159">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O159">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1919</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Zugliget, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Falucska, Csehszlovákia</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Zugliget</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>vicario local</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N160">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O160">
-        <v>1920</v>
+        <v>1932</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1919</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Terézváros, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem</t>
+          <t>Terézváros</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>Estudios de latín e historia, estudios de doctorado</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N161">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O161">
-        <v>1920</v>
+        <v>1924</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1919</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Marczinkó József</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>Redactor de la revista «Szent Kereszt Támogatója», secretario provincial y custodio de Tierra Santa</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N162">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O162">
-        <v>1922</v>
+        <v>1932</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1919</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Rácz József</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Zsámbék, Osztrák-Magyar Monarchia</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>capellán de un convento</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N163">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O163">
         <v>1920</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=920</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1919</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Aknarahó, Osztrák-Magyar Monarchia</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N164">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O164">
-        <v>1925</v>
+        <v>1947</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1919</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Artim Lajos</t>
+          <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Keresztelő János fejvétele, Abaújszolnok, Hungría</t>
+          <t>Putnok, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Hungría</t>
-[...4 lines deleted...]
-          <t>Keresztelő János fejvétele</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Hilfspfarrer, gleichzeitig Erzieher bei der Familie des Grafen Serényi</t>
         </is>
       </c>
       <c r="N165">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O165">
-        <v>1926</v>
+        <v>1925</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=15</t>
+          <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1919</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Bojcsik János Sebestyén OSBM</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyar Királyság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N166">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O166">
-        <v>1927</v>
+        <v>1929</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=92</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1919</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Sárosd, Magyar Királyság</t>
+          <t>Alsópél, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N167">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O167">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1919</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Csertő Jakab Gábor</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Mikszáth téri leánygimnázium, Budapest, Magyar Királyság</t>
+          <t>Érd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J168" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>profesor de religión</t>
+          <t>Weitere Dienstorte: Zsámbék, Sóskút, Adony, Káloz, Polgárdi, Pomáz; die genauen Zeitpunkte sind unbekannt; Hilfspfarrer; 1924 aus gesundheitlichen Gründen in den Ruhestand versetzt</t>
         </is>
       </c>
       <c r="N168">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O168">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=157</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1919</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Csáktornyai László</t>
+          <t>Csányi Kornél László</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>II. kerület, Budapest, Magyar Királyság</t>
+          <t>Szent Margit intézet, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>II. kerület</t>
+          <t>Szent Margit intézet</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>profesor de religión</t>
+          <t>Religionslehrer und Hilfspfarrer</t>
         </is>
       </c>
       <c r="N169">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O169">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=143</t>
+          <t>/persons_v2/view.php?id=148</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1919</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Dolinay Gyula</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Kénézpatak, Osztrák-Magyar Monarchia</t>
+          <t>Karánsebes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Hilfspfarrer und Religionslehrer</t>
         </is>
       </c>
       <c r="N170">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O170">
-        <v>1920</v>
+        <v>1923</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=209</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1919</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Innsburck, Austria</t>
+          <t>Nagybecskerek, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>cursar estudios</t>
+          <t>Hilfspfarrer und Religionslehrer</t>
         </is>
       </c>
       <c r="N171">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O171">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1919</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Fedorkó János</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Ceholnya, Ungvár, Csehszlovákia</t>
+          <t>Szeged, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
-[...4 lines deleted...]
-          <t>Ceholnya</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Hilfspfarrer und Religionslehrer</t>
         </is>
       </c>
       <c r="N172">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O172">
-        <v>1920</v>
+        <v>1923</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=257</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1919</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>St. John’s Abbey, Collegeville, MN, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>bzw. Dozent an der St. John’s University</t>
         </is>
       </c>
       <c r="N173">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O173">
-        <v>1957</v>
+        <v>1921</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1919</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Magyar Királyság</t>
+          <t>Köblér, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>jefe de familia</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N174">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O174">
-        <v>1926</v>
+        <v>1922</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1919</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Fojtán József</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Windber, PA, USA</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N175">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O175">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=280</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1919</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Helló József, Msgr.</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Murányhuta, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>Profesor de Filosofía y Dogmática en el seminario mayor; a partir de 1919, director espiritual, examinador sinodal y miembro de la comisión encargada de evaluar a los profesores de religión de los institutos arquidiocesanos. A partir de 1920, defensor del vínculo matrimonial, y a partir de 1922, juez sinodal.</t>
+          <t>Pfarrer (möglicherweise in Surányhuta)</t>
         </is>
       </c>
       <c r="N176">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O176">
-        <v>1928</v>
+        <v>1922</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=379</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1919</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Kiszely Imre</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>Profesor de religión y director en el colegio de las Damas Inglesas de Eger desde 1924</t>
+          <t>Pfarrer; anderen Quellen zufolge lebte er zu dieser Zeit in Windber, PA, USA</t>
         </is>
       </c>
       <c r="N177">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O177">
-        <v>1936</v>
+        <v>1922</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=728</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1919</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Kovács Lajos</t>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, Estados Unidos</t>
+          <t>Gyöngyös, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Religionslehrer</t>
         </is>
       </c>
       <c r="N178">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O178">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=585</t>
+          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1919</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Baja, Magyar Királyság</t>
+          <t>Nyalka, Magyar Királyság</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>capellán de campamento</t>
+          <t>Seelsorger</t>
         </is>
       </c>
       <c r="N179">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O179">
-        <v>1923</v>
+        <v>1926</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1919</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, Estados Unidos</t>
+          <t>Pécs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer, ab 1918 dann Pfarrer, Religionslehrer und Krankenhausseelsorger</t>
         </is>
       </c>
       <c r="N180">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O180">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1919</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Balatonfüred, Magyar Királyság</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>párroco constructor de iglesias</t>
+          <t>Internatsleiter</t>
         </is>
       </c>
       <c r="N181">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O181">
-        <v>1928</v>
+        <v>1920</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1919</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Miller Pál CSC</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Nagyrákóc, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Pfarrer, als Priester von Notre-Dame</t>
         </is>
       </c>
       <c r="N182">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O182">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=750</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1919</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Péliföldszentkereszt, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>profesor de religión y de francés</t>
+          <t>Präfekt</t>
         </is>
       </c>
       <c r="N183">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O183">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1919</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Mattasovszky János</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Nagykanizsa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>capellán de campaña en el ejército checoslovaco</t>
+          <t>Hausmeister</t>
         </is>
       </c>
       <c r="N184">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O184">
         <v>1920</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=709</t>
+          <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1919</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Nagy Dezső, Msgr., Dr.</t>
+          <t>Péter József</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Bajaszentiván, Magyar Királyság</t>
+          <t>Johnstown, OH, USA</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>vicario</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N185">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O185">
-        <v>1921</v>
+        <v>1925</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=786</t>
+          <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1919</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
+          <t>Rakovszky Nesztor</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Jósza, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N186">
+        <v>1916</v>
+      </c>
+      <c r="O186">
+        <v>1926</v>
+      </c>
+      <c r="Q186" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=915</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>1919</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Bendász Mihály</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>Taracújfalu, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N187">
+        <v>1917</v>
+      </c>
+      <c r="O187">
+        <v>1928</v>
+      </c>
+      <c r="Q187" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=64</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>1919</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Bíró Gergely Lőrinc OFM</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>Fogaras, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>Hausmeister, Defindor und Kustos</t>
+        </is>
+      </c>
+      <c r="N188">
+        <v>1917</v>
+      </c>
+      <c r="O188">
+        <v>1924</v>
+      </c>
+      <c r="Q188" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=82</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>1919</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Gulyássy Emil Dániel</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>Religionslehrer, der sein Studium als Priesteramtskandidat abgeschlossen hat</t>
+        </is>
+      </c>
+      <c r="N189">
+        <v>1917</v>
+      </c>
+      <c r="O189">
+        <v>1921</v>
+      </c>
+      <c r="Q189" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=347</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>1919</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Holba Róbert Kasszián O.Praem</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Kassa, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>Lehrer</t>
+        </is>
+      </c>
+      <c r="N190">
+        <v>1917</v>
+      </c>
+      <c r="O190">
+        <v>1927</v>
+      </c>
+      <c r="Q190" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=408</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>1919</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N191">
+        <v>1917</v>
+      </c>
+      <c r="O191">
+        <v>1923</v>
+      </c>
+      <c r="Q191" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=447</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>1919</v>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Iván András, dr</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>Jessup, PA, USA</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N192">
+        <v>1917</v>
+      </c>
+      <c r="O192">
+        <v>1922</v>
+      </c>
+      <c r="Q192" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=462</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>1919</v>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Kaminszky András</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Szőlősegres, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N193">
+        <v>1917</v>
+      </c>
+      <c r="O193">
+        <v>1922</v>
+      </c>
+      <c r="Q193" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=501</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>1919</v>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Körössy Endre, Dr.</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>Zugliget, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>Zugliget</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer vor Ort</t>
+        </is>
+      </c>
+      <c r="N194">
+        <v>1917</v>
+      </c>
+      <c r="O194">
+        <v>1920</v>
+      </c>
+      <c r="Q194" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=600</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>1919</v>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Lischerong Gáspár SJ, dr</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Tudományegyetem, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Tudományegyetem</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>Latein- und Geschichtsstudium, Promotionsstudium</t>
+        </is>
+      </c>
+      <c r="N195">
+        <v>1917</v>
+      </c>
+      <c r="O195">
+        <v>1920</v>
+      </c>
+      <c r="Q195" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=662</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>1919</v>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Medveczky Gyula Medárd OFM</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>Herausgeber der Zeitschrift „Szent Kereszt Támogatója“, Sekretär des Provinzials, Kustos im Heiligen Land</t>
+        </is>
+      </c>
+      <c r="N196">
+        <v>1917</v>
+      </c>
+      <c r="O196">
+        <v>1922</v>
+      </c>
+      <c r="Q196" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=722</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>1919</v>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>Zsámbék, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>Klosterpfarrer</t>
+        </is>
+      </c>
+      <c r="N197">
+        <v>1917</v>
+      </c>
+      <c r="O197">
+        <v>1920</v>
+      </c>
+      <c r="Q197" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=735</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>1919</v>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>Aknarahó, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N198">
+        <v>1917</v>
+      </c>
+      <c r="O198">
+        <v>1925</v>
+      </c>
+      <c r="Q198" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=854</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>1919</v>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>Rogovszky Horonát OFM</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>South River, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N199">
+        <v>1917</v>
+      </c>
+      <c r="O199">
+        <v>1921</v>
+      </c>
+      <c r="Q199" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=939</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>1919</v>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Schaffer Sándor</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>Pfarrer, der eine Kirche erbaut hat</t>
+        </is>
+      </c>
+      <c r="N200">
+        <v>1917</v>
+      </c>
+      <c r="O200">
+        <v>1927</v>
+      </c>
+      <c r="Q200" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=967</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>1919</v>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Sántha Pál, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>Szent Imre Kollégium, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>Szent Imre Kollégium</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>Präfekt</t>
+        </is>
+      </c>
+      <c r="N201">
+        <v>1917</v>
+      </c>
+      <c r="O201">
+        <v>1923</v>
+      </c>
+      <c r="Q201" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=963</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>1919</v>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Artim Lajos</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>Keresztelő János fejvétele, Abaújszolnok, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>Keresztelő János fejvétele</t>
+        </is>
+      </c>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N202">
+        <v>1918</v>
+      </c>
+      <c r="O202">
+        <v>1926</v>
+      </c>
+      <c r="Q202" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=15</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>1919</v>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Bojcsik János Sebestyén OSBM</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>Máriapócs, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N203">
+        <v>1918</v>
+      </c>
+      <c r="O203">
+        <v>1927</v>
+      </c>
+      <c r="Q203" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=92</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>1919</v>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Bíró Mihály (CSC)</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>Sárosd, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N204">
+        <v>1918</v>
+      </c>
+      <c r="O204">
+        <v>1927</v>
+      </c>
+      <c r="Q204" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=83</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>1919</v>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>Csiez Csízz János</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>Mikszáth téri leánygimnázium, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>Mikszáth téri leánygimnázium</t>
+        </is>
+      </c>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N205">
+        <v>1918</v>
+      </c>
+      <c r="O205">
+        <v>1922</v>
+      </c>
+      <c r="Q205" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=159</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>1919</v>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>Csáktornyai László</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>II. kerület, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>II. kerület</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N206">
+        <v>1918</v>
+      </c>
+      <c r="O206">
+        <v>1921</v>
+      </c>
+      <c r="Q206" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=143</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>1919</v>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>Dolinay Gyula</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>Kénézpatak, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N207">
+        <v>1918</v>
+      </c>
+      <c r="O207">
+        <v>1920</v>
+      </c>
+      <c r="Q207" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=209</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>1919</v>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>Innsburck, Österreich</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>Österreich</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>ein Studium absolvieren</t>
+        </is>
+      </c>
+      <c r="N208">
+        <v>1918</v>
+      </c>
+      <c r="O208">
+        <v>1924</v>
+      </c>
+      <c r="Q208" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=245</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>1919</v>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>Fedorkó János</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>Ceholnya, Ungvár, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>Ceholnya</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N209">
+        <v>1918</v>
+      </c>
+      <c r="O209">
+        <v>1920</v>
+      </c>
+      <c r="Q209" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=257</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>1919</v>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>Hanulya József</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N210">
+        <v>1918</v>
+      </c>
+      <c r="O210">
+        <v>1957</v>
+      </c>
+      <c r="Q210" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=367</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>1919</v>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>Hédly Ferenc Jeromos OFM</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>Nagykanizsa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>Hausmeister</t>
+        </is>
+      </c>
+      <c r="N211">
+        <v>1918</v>
+      </c>
+      <c r="O211">
+        <v>1926</v>
+      </c>
+      <c r="Q211" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=390</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>1919</v>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>Janocskó Jukund OFM</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N212">
+        <v>1918</v>
+      </c>
+      <c r="O212">
+        <v>1927</v>
+      </c>
+      <c r="Q212" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=475</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>1919</v>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>Kerner István, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>Kalocsa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>Lehrer für Philosophie und Dogmatik am Priesterseminar, ab 1919 Seelsorger, Synodalprüfer, Mitglied der Prüfungskommission für Religionslehrer an den erzbischöflichen Gymnasien. Ab 1920 Eheschutzbeauftragter, ab 1922 Synodalrichter</t>
+        </is>
+      </c>
+      <c r="N213">
+        <v>1918</v>
+      </c>
+      <c r="O213">
+        <v>1928</v>
+      </c>
+      <c r="Q213" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=527</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>1919</v>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>Kiszely Imre</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>Religionslehrer, Direktor bei den englischen Nonnen in Eger ab 1924</t>
+        </is>
+      </c>
+      <c r="N214">
+        <v>1918</v>
+      </c>
+      <c r="O214">
+        <v>1936</v>
+      </c>
+      <c r="Q214" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=728</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>1919</v>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>Kovács Lajos</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (früher: Csanád)</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="I215" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N215">
+        <v>1918</v>
+      </c>
+      <c r="O215">
+        <v>1921</v>
+      </c>
+      <c r="Q215" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=585</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>1919</v>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>Lombos József László OFM</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>Baja, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I216" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>Feldseelsorger</t>
+        </is>
+      </c>
+      <c r="N216">
+        <v>1918</v>
+      </c>
+      <c r="O216">
+        <v>1923</v>
+      </c>
+      <c r="Q216" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=663</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>1919</v>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>Lukács János</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I217" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K217" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N217">
+        <v>1918</v>
+      </c>
+      <c r="O217">
+        <v>1923</v>
+      </c>
+      <c r="Q217" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=671</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>1919</v>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>Luttor Ferenc</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>Balatonfüred, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I218" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K218" t="inlineStr">
+        <is>
+          <t>Pfarrer, der eine Kirche erbaut hat</t>
+        </is>
+      </c>
+      <c r="N218">
+        <v>1918</v>
+      </c>
+      <c r="O218">
+        <v>1928</v>
+      </c>
+      <c r="Q218" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=674</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>1919</v>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>Lárj Bazil</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>Nagyrákóc, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I219" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K219" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N219">
+        <v>1918</v>
+      </c>
+      <c r="O219">
+        <v>1920</v>
+      </c>
+      <c r="Q219" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=640</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>1919</v>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>Martinovich Sándor (SJ), Dr.</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>Pécs, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>Religions- und Französischlehrer</t>
+        </is>
+      </c>
+      <c r="N220">
+        <v>1918</v>
+      </c>
+      <c r="O220">
+        <v>1920</v>
+      </c>
+      <c r="Q220" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=706</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>1919</v>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>Mattasovszky János</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I221" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K221" t="inlineStr">
+        <is>
+          <t>Feldgeistlicher in der tschechoslowakischen Armee</t>
+        </is>
+      </c>
+      <c r="N221">
+        <v>1918</v>
+      </c>
+      <c r="O221">
+        <v>1920</v>
+      </c>
+      <c r="Q221" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=709</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222">
+        <v>1919</v>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>Nagy Dezső, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>Bajaszentiván, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I222" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N222">
+        <v>1918</v>
+      </c>
+      <c r="O222">
+        <v>1921</v>
+      </c>
+      <c r="Q222" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=786</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223">
+        <v>1919</v>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
           <t>Paulovics Róbert</t>
         </is>
       </c>
-      <c r="E186" t="inlineStr">
-[...24 lines deleted...]
-      <c r="J186" t="inlineStr">
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
-      <c r="K186" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N186">
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N223">
         <v>1918</v>
       </c>
-      <c r="O186">
+      <c r="O223">
         <v>1922</v>
       </c>
-      <c r="Q186" t="inlineStr">
+      <c r="Q223" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=858</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224">
+        <v>1919</v>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>Reseterics József Ferenc</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>Harrisburg, PA, USA</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N224">
+        <v>1918</v>
+      </c>
+      <c r="O224">
+        <v>1969</v>
+      </c>
+      <c r="Q224" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=927</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225">
+        <v>1919</v>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>Róth Richárd</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
+        </is>
+      </c>
+      <c r="I225" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K225" t="inlineStr">
+        <is>
+          <t>Administrator</t>
+        </is>
+      </c>
+      <c r="N225">
+        <v>1918</v>
+      </c>
+      <c r="O225">
+        <v>1921</v>
+      </c>
+      <c r="Q225" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=949</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>