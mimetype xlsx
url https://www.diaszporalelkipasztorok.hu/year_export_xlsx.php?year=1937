--- v0 (2026-07-07)
+++ v1 (2026-09-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronologia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,18684 +98,21632 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Année</t>
         </is>
       </c>
       <c r="B4">
         <v>1937</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Filtre du type d’événement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Tous les événements</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Filtre par pays</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Todos os países</t>
+          <t>Tous les pays</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Résumé</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Changements actuels de l’année</t>
         </is>
       </c>
       <c r="B9">
-        <v>103</v>
+        <v>117</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="B10">
-        <v>209</v>
+        <v>244</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Naissances</t>
         </is>
       </c>
       <c r="B11">
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="B12">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Services nationaux</t>
         </is>
       </c>
       <c r="B14">
-        <v>64</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Services à l’étranger</t>
         </is>
       </c>
       <c r="B15">
-        <v>58</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Année</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Type d’événement</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Nom</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Dénomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
           <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Diocèse / ordre</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Lieu</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Pays</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
           <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Fonction</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Libellé</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Date de début</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Date de fin</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Actuel</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Lien de la personne</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1937</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bacsinszky Sándor</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Csehszlovákia - capelão
-Munkács, Magyar Királyság - auditor administrativo (1937-1942), tesoureiro (1942-1945), capelão militar</t>
+          <t>Nagyszőlős, Csehszlovákia - vicaire
+Munkács, Magyar Királyság - contrôleur administratif (1937-1942), caissier (1942-1945), aumônier de campagne</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1935
 1937</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>1937
 1946</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=26</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1937</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Brazília - pastor húngaro</t>
+          <t>Brazília - pasteur hongrois</t>
         </is>
       </c>
       <c r="N19">
         <v>1932</v>
       </c>
       <c r="O19">
         <v>1937</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1937</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Gyula, Magyar Királyság - diretor do instituto
-Újpest, Budapest, Magyar Királyság - diretor do instituto</t>
+          <t>Gyula, Magyar Királyság - directeur de l’institut
+Újpest, Budapest, Magyar Királyság - directeur de l’institut</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1933
 1937</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1937
 1941</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1937</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Falecimento</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Baros István</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="N21">
         <v>1937</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=46</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1937</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Transferência (novo lugar de ministério)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bartkó Péter OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ferences (Sacred Heart Province)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="N22">
         <v>1937</v>
       </c>
       <c r="O22">
         <v>1940</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=51</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1937</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Transferência (novo lugar de ministério)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Ferences kolostor, Baja, Hungria - pastor</t>
+          <t>Ferences kolostor, Baja, Hongrie - pasteur</t>
         </is>
       </c>
       <c r="N23">
         <v>1937</v>
       </c>
       <c r="O23">
         <v>1938</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1937</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-[...2 lines deleted...]
-Entry into religious life</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)
+Incardination
+Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Deszk, Magyar Királyság - capelão
-Manréza, Budapest, Magyar Királyság - noviciado</t>
+          <t>Deszk, Magyar Királyság - vicaire
+Manréza, Budapest, Magyar Királyság - noviciat</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád) → jezsuita (Societas Jesu)</t>
+          <t>Szeged-Csanád (autrefois : Csanád) → jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>1936
 1937
 1937
-6 de setembro de 1937</t>
+6 septembre 1937</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>1937
 1938</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1937</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Início do ministério no exterior</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Bónis Lajos Arkangyal OFM</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Portage, PA, Estados Unidos</t>
+          <t>Portage, PA, États-Unis</t>
         </is>
       </c>
       <c r="N25">
         <v>1937</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=102</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1937</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Csertő Jakab Gábor</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Portage, PA, Estados Unidos</t>
+          <t>Portage, PA, États-Unis</t>
         </is>
       </c>
       <c r="N26">
         <v>1931</v>
       </c>
       <c r="O26">
         <v>1937</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=157</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1937</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Início do ministério no exterior
-[...1 lines deleted...]
-Retorno à pátria</t>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)
+Retour dans la patrie</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Csányi Kornél László</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, Estados Unidos - pároco
-[...1 lines deleted...]
-Nagyvárad, Romênia - professor de religião</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, États-Unis - curé
+Trenton, NJ, États-Unis
+Nagyvárad, Roumanie - professeur de religion</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1937
 1934
 1937</t>
         </is>
       </c>
       <c r="O27">
         <v>1937</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=148</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1937</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Kám, Magyar Királyság - pároco
-Répceszentgyörgy, Hungria - pároco</t>
+          <t>Kám, Magyar Királyság - curé
+Répceszentgyörgy, Hongrie - curé</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>1928
 1937</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>1937
 1958</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1937</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Votos perpétuos</t>
+          <t>Vœux perpétuels</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="N29">
         <v>1937</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1937</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Início do ministério na pátria</t>
+          <t>Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság - terça</t>
+          <t>Szeged, Magyar Királyság - terce</t>
         </is>
       </c>
       <c r="N30">
         <v>1937</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1937</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Doveson Dezső OFM</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="N31">
         <v>1936</v>
       </c>
       <c r="O31">
         <v>1937</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=216</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1937</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Início do ministério no exterior</t>
+          <t>Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Estados Unidos - organização de missões populares</t>
+          <t>États-Unis - organisation de missions populaires</t>
         </is>
       </c>
       <c r="N32">
         <v>1937</v>
       </c>
       <c r="O32">
         <v>1938</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1937</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Edelényi Achilles, Dr</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Rétság, Magyar Királyság - vigário
-Szent Erzsébet templom, Kecskemét, Magyar Királyság - capelão auxiliar e capelão de mosteiro, professor de religião</t>
+          <t>Rétság, Magyar Királyság - vicaire
+Szent Erzsébet templom, Kecskemét, Magyar Királyság - vicaire et aumônier de monastère, professeur de religion</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>1936
 1937</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>1937
 1941</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=227</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1937</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Ordenação presbiteral</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Endrődy László (SJ), Msgr</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N34">
         <v>1937</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=239</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1937</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Bernardium, Budapest, Magyar Királyság - professor de teologia e administrador
-Zirci Ciszterci Apátság, Zirc, Magyar Királyság - formador de recém-contratados e cuidador de doentes</t>
+          <t>Bernardium, Budapest, Magyar Királyság - professeur de théologie et intendant
+Zirci Ciszterci Apátság, Zirc, Magyar Királyság - maître d’apprentissage et aide-soignant</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>1934
 1937</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
           <t>1937
 1938</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1937</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)</t>
+          <t>Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Ferencz György</t>
+          <t>Fedas Teodor</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, Estados Unidos - capelão</t>
+          <t>Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="N36">
-        <v>1936</v>
-[...1 lines deleted...]
-      <c r="O36">
         <v>1937</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=270</t>
+          <t>/persons_v2/view.php?id=255</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1937</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Frey Ferenc Dezső OFM, Dr.</t>
+          <t>Ferencz György</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Búcsúszentlászló, Magyar Királyság</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, États-Unis - vicaire</t>
         </is>
       </c>
       <c r="N37">
+        <v>1936</v>
+      </c>
+      <c r="O37">
         <v>1937</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=290</t>
+          <t>/persons_v2/view.php?id=270</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1937</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Transferência (novo lugar de ministério)</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Gallorini Angyal</t>
+          <t>Frey Ferenc Dezső OFM, Dr.</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Logan, OH, Estados Unidos - Logan, OH</t>
+          <t>Búcsúszentlászló, Magyar Királyság</t>
         </is>
       </c>
       <c r="N38">
         <v>1937</v>
       </c>
-      <c r="O38">
-[...1 lines deleted...]
-      </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=306</t>
+          <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1937</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Gerencsér István Tarzicius OFM</t>
+          <t>Gallorini Angyal</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, Estados Unidos - pároco</t>
+          <t>Logan, OH, États-Unis - Logan, Ohio</t>
         </is>
       </c>
       <c r="N39">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="O39">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=319</t>
+          <t>/persons_v2/view.php?id=306</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1937</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
+          <t>Gerencsér István Tarzicius OFM</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis - curé</t>
+        </is>
+      </c>
+      <c r="N40">
+        <v>1936</v>
+      </c>
+      <c r="O40">
+        <v>1937</v>
+      </c>
+      <c r="Q40" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=319</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>1937</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
           <t>Gergely Gyula Gaudens OFM</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G40" t="inlineStr">
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N40" t="inlineStr">
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis
+Szent István R. K. Egyházközség, New York, NY, États-Unis - pasteur hongrois</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
         <is>
           <t>1935
 1937</t>
         </is>
       </c>
-      <c r="O40" t="inlineStr">
+      <c r="O41" t="inlineStr">
         <is>
           <t>1937
 1939</t>
         </is>
       </c>
-      <c r="Q40" t="inlineStr">
+      <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=322</t>
         </is>
       </c>
     </row>
-    <row r="41">
-[...15 lines deleted...]
-      <c r="D41" t="inlineStr">
+    <row r="42">
+      <c r="A42">
+        <v>1937</v>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
         <is>
           <t>Getlik István</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G41" t="inlineStr">
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N41" t="inlineStr">
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Felsődomolya, Csehszlovákia - vicaire
+Munkács, Csehszlovákia - vicaire</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
         <is>
           <t>1937
 1937
 1937</t>
         </is>
       </c>
-      <c r="Q41" t="inlineStr">
+      <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=325</t>
         </is>
       </c>
     </row>
-    <row r="42">
-[...14 lines deleted...]
-      <c r="D42" t="inlineStr">
+    <row r="43">
+      <c r="A43">
+        <v>1937</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Mutation (nouveau lieu de ministère)
+Décès</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
         <is>
           <t>Gireczki Dénes</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G42" t="inlineStr">
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N42" t="inlineStr">
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Tallmadge, OH, États-Unis - pasteur
+États-Unis</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
         <is>
           <t>1937
 1937</t>
         </is>
       </c>
-      <c r="Q42" t="inlineStr">
+      <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=327</t>
-        </is>
-[...53 lines deleted...]
-          <t>/persons_v2/view.php?id=337</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1937</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Ordination sacerdotale
+Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
+          <t>Grigássy J. Gyula</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>St. John Cathedral, Munhall, PA, États-Unis - vicaire</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>19 avril 1937
+1937</t>
+        </is>
+      </c>
+      <c r="O44">
+        <v>1940</v>
+      </c>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=337</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>1937</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
           <t>Grosz Ferenc</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G44" t="inlineStr">
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N44" t="inlineStr">
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Toledo, OH, États-Unis - vicaire
+Darby, MO, États-Unis</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
         <is>
           <t>1936
 1937</t>
         </is>
       </c>
-      <c r="O44">
-[...2 lines deleted...]
-      <c r="Q44" t="inlineStr">
+      <c r="O45">
+        <v>1937</v>
+      </c>
+      <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=338</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1937</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Início do ministério no exterior</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Gómbosi Antal SDB</t>
+          <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Diácono</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Mexikó - missionário</t>
+          <t>Nyíradony, Magyar Királyság - professeur de religion</t>
         </is>
       </c>
       <c r="N46">
         <v>1937</v>
       </c>
+      <c r="O46">
+        <v>1939</v>
+      </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=332</t>
+          <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1937</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)</t>
+          <t>Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+          <t>Gómbosi Antal SDB</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Diacre</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság - prefeito e professor de inglês</t>
+          <t>Mexikó - missionnaire</t>
         </is>
       </c>
       <c r="N47">
-        <v>1936</v>
-[...1 lines deleted...]
-      <c r="O47">
         <v>1937</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=360</t>
+          <t>/persons_v2/view.php?id=332</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1937</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-[...1 lines deleted...]
-Transferência (novo lugar de ministério)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
+          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság - préfet et professeur d’anglais</t>
+        </is>
+      </c>
+      <c r="N48">
+        <v>1936</v>
+      </c>
+      <c r="O48">
+        <v>1937</v>
+      </c>
+      <c r="Q48" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=360</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1937</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
           <t>Hajós Antal Márk (OFM)</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G48" t="inlineStr">
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N48" t="inlineStr">
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis - administrateur
+Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, États-Unis - vicaire
+Carteret, NJ, États-Unis - curé</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
         <is>
           <t>1932
 1937
 1937</t>
         </is>
       </c>
-      <c r="O48" t="inlineStr">
+      <c r="O49" t="inlineStr">
         <is>
           <t>1937
 1946</t>
         </is>
       </c>
-      <c r="Q48" t="inlineStr">
+      <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=361</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1937</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Transferência (novo lugar de ministério)</t>
+          <t>Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Henkey-Hőnig Károly, dr.</t>
+          <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Miskolc, Magyar Királyság - capelão, secretário eclesiástico da Associação Feminina, professor de religião. Entretanto, em 1940, foi capelão adjunto em Újhuta</t>
+          <t>Nanking, Kína - études dans une école de langues</t>
         </is>
       </c>
       <c r="N50">
         <v>1937</v>
       </c>
       <c r="O50">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=380</t>
+          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1937</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Início do ministério no exterior
-Transferência (lugar anterior de ministério)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
+          <t>Henkey-Hőnig Károly, dr.</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Miskolc, Magyar Királyság - vicaire, secrétaire ecclésiastique de l’Association des jeunes filles, professeur de catéchisme. Entre-temps, en 1940, vicaire à Újhuta</t>
+        </is>
+      </c>
+      <c r="N51">
+        <v>1937</v>
+      </c>
+      <c r="O51">
+        <v>1940</v>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=380</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1937</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
           <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G51" t="inlineStr">
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N51" t="inlineStr">
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Valparaiso, IN, États-Unis - missionnaire, en passant par : Chicago (IN), Joliet (IN), Milwaukee, Gary (IN)
+Leányfalu, Magyar Királyság - professeur de religion</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
         <is>
           <t>1937
 1933</t>
         </is>
       </c>
-      <c r="O51" t="inlineStr">
+      <c r="O52" t="inlineStr">
         <is>
           <t>1944
 1937</t>
         </is>
       </c>
-      <c r="Q51" t="inlineStr">
+      <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
-    <row r="52">
-[...14 lines deleted...]
-      <c r="D52" t="inlineStr">
+    <row r="53">
+      <c r="A53">
+        <v>1937</v>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Mutation (nouveau lieu de ministère)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
         <is>
           <t>Horváth Jenő</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G52" t="inlineStr">
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N52" t="inlineStr">
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Veszkény, Magyar Királyság - vicaire
+Kapuvár, Magyar Királyság - vicaire</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
         <is>
           <t>1937
 1937</t>
         </is>
       </c>
-      <c r="Q52" t="inlineStr">
+      <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=428</t>
         </is>
       </c>
     </row>
-    <row r="53">
-[...14 lines deleted...]
-      <c r="D53" t="inlineStr">
+    <row r="54">
+      <c r="A54">
+        <v>1937</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
         <is>
           <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G53" t="inlineStr">
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Frère religieux (non ordonné prêtre)</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N53" t="inlineStr">
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Vajdahunyad, Roumanie - cordonnier
+Csíksomlyó, Roumanie - cordonnier, jardinier, collecteur de denrées alimentaires</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
         <is>
           <t>1936
 1937</t>
         </is>
       </c>
-      <c r="O53" t="inlineStr">
+      <c r="O54" t="inlineStr">
         <is>
           <t>1937
 1943</t>
         </is>
       </c>
-      <c r="Q53" t="inlineStr">
+      <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
-    <row r="54">
-[...14 lines deleted...]
-      <c r="D54" t="inlineStr">
+    <row r="55">
+      <c r="A55">
+        <v>1937</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
         <is>
           <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G54" t="inlineStr">
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N54" t="inlineStr">
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Montréal, QC, Canada
+Ada, Jugoszlávia - pasteur</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
         <is>
           <t>1937
 1935</t>
         </is>
       </c>
-      <c r="O54" t="inlineStr">
+      <c r="O55" t="inlineStr">
         <is>
           <t>1960
 1937</t>
         </is>
       </c>
-      <c r="Q54" t="inlineStr">
+      <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=435</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1937</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Transferência (novo lugar de ministério)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Horváth Olivér Jenő (OFM)</t>
+          <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, Estados Unidos</t>
+          <t>Esztergom, Magyar Királyság - professeur de religion dans un lycée de filles</t>
         </is>
       </c>
       <c r="N56">
         <v>1937</v>
       </c>
-      <c r="O56">
-[...1 lines deleted...]
-      </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=436</t>
+          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1937</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Ordenação presbiteral
-Início do ministério no exterior</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
+          <t>Horváth Olivér Jenő (OFM)</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Milwaukee, WI, États-Unis</t>
+        </is>
+      </c>
+      <c r="N57">
+        <v>1937</v>
+      </c>
+      <c r="O57">
+        <v>1940</v>
+      </c>
+      <c r="Q57" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=436</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1937</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Ordination sacerdotale
+Début du ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
           <t>Horváth P. József</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
-[...19 lines deleted...]
-      <c r="N57" t="inlineStr">
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>Fort Wayne-South Bend, IN, États-Unis</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Gary, IN, États-Unis</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
         <is>
           <t>1937
 1937</t>
         </is>
       </c>
-      <c r="O57">
+      <c r="O58">
         <v>1938</v>
       </c>
-      <c r="Q57" t="inlineStr">
+      <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=437</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1937</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
+          <t>Hudecz Dezső</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>Szatmár (autrefois : Nagyvárad-Szatmári egyesített egyházmegye)</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Erie, PA, États-Unis - pasteur</t>
+        </is>
+      </c>
+      <c r="N59">
+        <v>1936</v>
+      </c>
+      <c r="O59">
+        <v>1937</v>
+      </c>
+      <c r="Q59" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=445</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1937</v>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
           <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
-      <c r="E59" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G59" t="inlineStr">
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
-      <c r="H59" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N59" t="inlineStr">
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Zirc, Magyar Királyság - concierge
+Tósokberénd, Magyar Királyság - curé</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
         <is>
           <t>1936
 1937</t>
         </is>
       </c>
-      <c r="O59" t="inlineStr">
+      <c r="O60" t="inlineStr">
         <is>
           <t>1937
 1952</t>
         </is>
       </c>
-      <c r="Q59" t="inlineStr">
+      <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=447</t>
-        </is>
-[...53 lines deleted...]
-          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1937</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Juhász Jenő</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Assumption Abbey, Richardton, ND, Estados Unidos</t>
-[...3 lines deleted...]
-        <v>1936</v>
+          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság - vicaire</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>13 juin 1937
+1937</t>
+        </is>
       </c>
       <c r="O61">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=493</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1937</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Transferência (novo lugar de ministério)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Juhász Jenő</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Portage, PA, Estados Unidos</t>
+          <t>Assumption Abbey, Richardton, ND, États-Unis</t>
         </is>
       </c>
       <c r="N62">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="O62">
-        <v>1953</v>
+        <v>1937</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=493</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1937</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság - professor de religião</t>
+          <t>Portage, PA, États-Unis</t>
         </is>
       </c>
       <c r="N63">
-        <v>1934</v>
+        <v>1937</v>
       </c>
       <c r="O63">
-        <v>1937</v>
+        <v>1953</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1937</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Retorno à pátria</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Gyöngyös, Magyar Királyság - professeur de religion</t>
+        </is>
+      </c>
+      <c r="N64">
+        <v>1934</v>
+      </c>
+      <c r="O64">
+        <v>1937</v>
+      </c>
+      <c r="Q64" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=591</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1937</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Retour dans la patrie</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
           <t>Kaminszky András</t>
         </is>
       </c>
-      <c r="E64" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G64" t="inlineStr">
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H64" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N64" t="inlineStr">
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Csomafalva, Csehszlovákia - pasteur
+Nagyszőlős, Csehszlovákia - à la retraite</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
         <is>
           <t>1930
 1937</t>
         </is>
       </c>
-      <c r="O64" t="inlineStr">
+      <c r="O65" t="inlineStr">
         <is>
           <t>1937
 1938</t>
         </is>
       </c>
-      <c r="Q64" t="inlineStr">
+      <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
-    <row r="65">
-[...15 lines deleted...]
-      <c r="D65" t="inlineStr">
+    <row r="66">
+      <c r="A66">
+        <v>1937</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (lieu de ministère précédent)
+Mutation (lieu de ministère précédent)</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
         <is>
           <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G65" t="inlineStr">
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
-      <c r="H65" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N65" t="inlineStr">
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Budakeszi, Magyar Királyság - vicaire
+Nadap, Magyar Királyság - administrateur
+Gyula, Magyar Királyság - aumônier de sanatorium</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
         <is>
           <t>1932
 1932
 1932</t>
         </is>
       </c>
-      <c r="O65" t="inlineStr">
+      <c r="O66" t="inlineStr">
         <is>
           <t>1937
 1937
 1937</t>
         </is>
       </c>
-      <c r="Q65" t="inlineStr">
+      <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=727</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=539</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1937</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Ordenação presbiteral
-Início do ministério na pátria</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Kerényi Lajos Olaf OSB</t>
+          <t>Kerner István Paszkál OFM</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - professor estagiário</t>
-[...6 lines deleted...]
-        </is>
+          <t>St. Francis Seraph Church, Cincinnati, OH, États-Unis - vicaire</t>
+        </is>
+      </c>
+      <c r="N67">
+        <v>1933</v>
       </c>
       <c r="O67">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=525</t>
+          <t>/persons_v2/view.php?id=539</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1937</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Szolnok, Magyar Királyság - residente no convento, mas destacado para o serviço em Nyíregyháza</t>
-[...3 lines deleted...]
-        <v>1935</v>
+          <t>Budapest, Magyar Királyság - enseignant stagiaire</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>13 juin 1937
+1937</t>
+        </is>
       </c>
       <c r="O68">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1937</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
+          <t>Király Ferenc Kelemen OFM</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Szolnok, Magyar Királyság - il réside au couvent, mais il est affecté à Nyíregyháza</t>
+        </is>
+      </c>
+      <c r="N69">
+        <v>1935</v>
+      </c>
+      <c r="O69">
+        <v>1937</v>
+      </c>
+      <c r="Q69" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=532</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1937</v>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
           <t>Kiss A. Gyula</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G69" t="inlineStr">
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
-      <c r="H69" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N69" t="inlineStr">
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, États-Unis - curé
+Szent István R. K. Egyházközség, Trenton, NJ, États-Unis - curé</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
         <is>
           <t>1934
 1937</t>
         </is>
       </c>
-      <c r="O69" t="inlineStr">
+      <c r="O70" t="inlineStr">
         <is>
           <t>1937
 1964</t>
         </is>
       </c>
-      <c r="Q69" t="inlineStr">
+      <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=538</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1937</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Ordenação presbiteral
-Início do ministério no exterior</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Kiss Zoltán</t>
+          <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Hartford, CT, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság
-[...7 lines deleted...]
-        </is>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, États-Unis - organiste</t>
+        </is>
+      </c>
+      <c r="N71">
+        <v>1936</v>
       </c>
       <c r="O71">
-        <v>1944</v>
+        <v>1937</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=551</t>
+          <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1937</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)</t>
+          <t>Ordination sacerdotale
+Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Kiss Zoltán</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Hartford, CT, États-Unis</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Sacred Heart Church, Detroit, MI, Estados Unidos - pároco</t>
-[...3 lines deleted...]
-        <v>1921</v>
+          <t>Eger, Magyar Királyság
+Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>7 juillet 1937
+1937</t>
+        </is>
       </c>
       <c r="O72">
-        <v>1937</v>
+        <v>1944</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=551</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1937</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>Detroit, MI, États-Unis</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Sacred Heart Church, Detroit, MI, États-Unis - curé</t>
+        </is>
+      </c>
+      <c r="N73">
+        <v>1921</v>
+      </c>
+      <c r="O73">
+        <v>1937</v>
+      </c>
+      <c r="Q73" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=553</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1937</v>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
           <t>Kocsis József, Msgr.</t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G73" t="inlineStr">
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H73" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N73" t="inlineStr">
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Abaújszántó, Magyar Királyság - vicaire
+Sárospatak, Magyar Királyság - vicaire</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
         <is>
           <t>1936
 1937</t>
         </is>
       </c>
-      <c r="O73" t="inlineStr">
+      <c r="O74" t="inlineStr">
         <is>
           <t>1937
 1938</t>
         </is>
       </c>
-      <c r="Q73" t="inlineStr">
+      <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
-    <row r="74">
-[...14 lines deleted...]
-      <c r="D74" t="inlineStr">
+    <row r="75">
+      <c r="A75">
+        <v>1937</v>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
         <is>
           <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
-      <c r="E74" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G74" t="inlineStr">
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
-      <c r="H74" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N74" t="inlineStr">
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Pasadena, CA, États-Unis - chercheur boursier
+University of Edinburgh, Edinburgh, Royaume-Uni - Professeur à l’Institut de génétique animale / Institut de génétique</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
         <is>
           <t>1936
 1937</t>
         </is>
       </c>
-      <c r="O74" t="inlineStr">
+      <c r="O75" t="inlineStr">
         <is>
           <t>1937
 1944</t>
         </is>
       </c>
-      <c r="Q74" t="inlineStr">
+      <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
-    <row r="75">
-[...14 lines deleted...]
-      <c r="D75" t="inlineStr">
+    <row r="76">
+      <c r="A76">
+        <v>1937</v>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
         <is>
           <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
-      <c r="E75" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G75" t="inlineStr">
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H75" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N75" t="inlineStr">
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Pécs, Magyar Királyság - professeur de religion
+Szécsény, Magyar Királyság - professeur de religion, chef scout</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
         <is>
           <t>1934
 1937</t>
         </is>
       </c>
-      <c r="O75">
-[...2 lines deleted...]
-      <c r="Q75" t="inlineStr">
+      <c r="O76">
+        <v>1937</v>
+      </c>
+      <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
-    <row r="76">
-[...14 lines deleted...]
-      <c r="D76" t="inlineStr">
+    <row r="77">
+      <c r="A77">
+        <v>1937</v>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
         <is>
           <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
-      <c r="E76" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G76" t="inlineStr">
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
-      <c r="H76" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N76" t="inlineStr">
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>Szászsebes, Roumanie - Le directeur du IIIe ordre
+Fogaras, Roumanie - pasteur, organiste</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
         <is>
           <t>1936
 1937</t>
         </is>
       </c>
-      <c r="O76" t="inlineStr">
+      <c r="O77" t="inlineStr">
         <is>
           <t>1937
 1939</t>
         </is>
       </c>
-      <c r="Q76" t="inlineStr">
+      <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=620</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=601</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1937</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-[...1 lines deleted...]
-Transferência (novo lugar de ministério)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
+          <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Mohács, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N78">
+        <v>1937</v>
+      </c>
+      <c r="Q78" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=601</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1937</v>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
           <t>Lehmayer Béla</t>
         </is>
       </c>
-      <c r="E78" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G78" t="inlineStr">
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
         <is>
           <t>Bácskai apostoli adminisztratúra</t>
         </is>
       </c>
-      <c r="H78" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N78" t="inlineStr">
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Mohol, Jugoszlávia - vicaire
+Péterréve, Jugoszlávia - vicaire
+Kelebia, Magyar Királyság - vicaire</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
         <is>
           <t>1935
 1937
 1937</t>
         </is>
       </c>
-      <c r="O78">
-[...2 lines deleted...]
-      <c r="Q78" t="inlineStr">
+      <c r="O79">
+        <v>1937</v>
+      </c>
+      <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=643</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=671</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1937</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
+          <t>Lukács János</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Ashtabula, OH, États-Unis - curé</t>
+        </is>
+      </c>
+      <c r="N80">
+        <v>1937</v>
+      </c>
+      <c r="O80">
+        <v>1938</v>
+      </c>
+      <c r="Q80" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=671</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>1937</v>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
           <t>Magyar József, Dr.</t>
         </is>
       </c>
-      <c r="E80" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G80" t="inlineStr">
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
-      <c r="H80" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N80" t="inlineStr">
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet templom, Kecskemét, Magyar Királyság - vicaire et catéchiste
+Szolnok, Magyar Királyság - professeur de religion</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
         <is>
           <t>1935
 1937</t>
         </is>
       </c>
-      <c r="O80" t="inlineStr">
+      <c r="O81" t="inlineStr">
         <is>
           <t>1937
 1938</t>
         </is>
       </c>
-      <c r="Q80" t="inlineStr">
+      <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=683</t>
-        </is>
-[...53 lines deleted...]
-          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1937</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)</t>
+          <t>Ordination sacerdotale
+Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia - pároco</t>
-[...3 lines deleted...]
-        <v>1905</v>
+          <t>São Paulo, Brazília - le pasteur des Hongrois du Brésil</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>13 juin 1937
+1937</t>
+        </is>
       </c>
       <c r="O82">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1937</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
+          <t>Martyák Viktor</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Vendégi, Osztrák-Magyar Monarchia - curé</t>
+        </is>
+      </c>
+      <c r="N83">
+        <v>1905</v>
+      </c>
+      <c r="O83">
+        <v>1937</v>
+      </c>
+      <c r="Q83" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=704</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1937</v>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
           <t>Mattasovszky János</t>
         </is>
       </c>
-      <c r="E83" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G83" t="inlineStr">
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
-      <c r="H83" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N83" t="inlineStr">
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Szent Antal templom, Windsor, ON, Canada - pasteur fondateur et bâtisseur d’églises
+Perth Amboy, NJ, États-Unis</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
         <is>
           <t>1928
 1937</t>
         </is>
       </c>
-      <c r="O83" t="inlineStr">
+      <c r="O84" t="inlineStr">
         <is>
           <t>1937
 1938</t>
         </is>
       </c>
-      <c r="Q83" t="inlineStr">
+      <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=709</t>
         </is>
       </c>
     </row>
-    <row r="84">
-[...15 lines deleted...]
-      <c r="D84" t="inlineStr">
+    <row r="85">
+      <c r="A85">
+        <v>1937</v>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>Ordination sacerdotale
+Début du ministère à l’étranger
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
         <is>
           <t>Mayer György (SDB)</t>
         </is>
       </c>
-      <c r="E84" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G84" t="inlineStr">
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
-      <c r="H84" t="inlineStr">
+      <c r="H85" t="inlineStr">
         <is>
           <t>Esztergom, Magyar Királyság
-Kaposvar, SK, Canadá - administrador
-[...3 lines deleted...]
-      <c r="N84" t="inlineStr">
+Kaposvar, SK, Canada - administrateur
+Saskatoon, SK, Canada - administrateur</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
         <is>
           <t>1937
 1937
 1937</t>
         </is>
       </c>
-      <c r="O84">
-[...49 lines deleted...]
-      </c>
       <c r="O85">
         <v>1938</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=720</t>
+          <t>/persons_v2/view.php?id=711</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1937</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Início do ministério no exterior</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Merész Ferenc SDB</t>
+          <t>Medveczky Elek</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Kuba - missionário</t>
+          <t>Carteret, NJ, États-Unis - curé</t>
         </is>
       </c>
       <c r="N86">
         <v>1937</v>
       </c>
+      <c r="O86">
+        <v>1938</v>
+      </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=732</t>
+          <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1937</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Início do ministério na pátria</t>
+          <t>Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Merész Ferenc SDB</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Kecskemét, Magyar Királyság - professor</t>
+          <t>Kuba - missionnaire</t>
         </is>
       </c>
       <c r="N87">
         <v>1937</v>
       </c>
-      <c r="O87">
-[...1 lines deleted...]
-      </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=732</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1937</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Início do ministério no exterior</t>
+          <t>Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Milibák Károly szerzetestestvér SDB</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Kecskemét, Magyar Királyság - enseignant</t>
         </is>
       </c>
       <c r="N88">
         <v>1937</v>
       </c>
+      <c r="O88">
+        <v>1938</v>
+      </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=748</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1937</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Transferência (novo lugar de ministério)</t>
+          <t>Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Milibák Károly SDB</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, Estados Unidos - pároco</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="N89">
         <v>1937</v>
       </c>
-      <c r="O89">
-[...1 lines deleted...]
-      </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=748</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1937</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Início do ministério no exterior
-Transferência (lugar anterior de ministério)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
+          <t>Mosony Lipót, Dr.</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom, South River, NJ, États-Unis - curé</t>
+        </is>
+      </c>
+      <c r="N90">
+        <v>1937</v>
+      </c>
+      <c r="O90">
+        <v>1940</v>
+      </c>
+      <c r="Q90" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=775</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1937</v>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
           <t>Máhig János, dr</t>
         </is>
       </c>
-      <c r="E90" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G90" t="inlineStr">
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
-      <c r="H90" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N90" t="inlineStr">
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Bécs, Autriche - études doctorales
+Budapest, Magyar Királyság - études doctorales</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
         <is>
           <t>1937
 1935</t>
         </is>
       </c>
-      <c r="O90" t="inlineStr">
+      <c r="O91" t="inlineStr">
         <is>
           <t>1938
 1937</t>
         </is>
       </c>
-      <c r="Q90" t="inlineStr">
+      <c r="Q91" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
-    <row r="91">
-[...14 lines deleted...]
-      <c r="D91" t="inlineStr">
+    <row r="92">
+      <c r="A92">
+        <v>1937</v>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
         <is>
           <t>Nagy János</t>
         </is>
       </c>
-      <c r="E91" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G91" t="inlineStr">
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
-      <c r="H91" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N91" t="inlineStr">
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Borsodivánka, Magyar Királyság - administrateur
+Sajógalgóc, Magyar Királyság - administrateur</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
         <is>
           <t>1934
 1937</t>
         </is>
       </c>
-      <c r="O91" t="inlineStr">
+      <c r="O92" t="inlineStr">
         <is>
           <t>1937
 1940</t>
         </is>
       </c>
-      <c r="Q91" t="inlineStr">
+      <c r="Q92" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=791</t>
         </is>
       </c>
     </row>
-    <row r="92">
-[...14 lines deleted...]
-      <c r="D92" t="inlineStr">
+    <row r="93">
+      <c r="A93">
+        <v>1937</v>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
         <is>
           <t>Nagy József</t>
         </is>
       </c>
-      <c r="E92" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N92" t="inlineStr">
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, États-Unis - vicaire
+Belváros, Szeged, Magyar Királyság - vicaire, catéchiste</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
         <is>
           <t>1937
 1935</t>
         </is>
       </c>
-      <c r="O92" t="inlineStr">
+      <c r="O93" t="inlineStr">
         <is>
           <t>1939
 1937</t>
         </is>
       </c>
-      <c r="Q92" t="inlineStr">
+      <c r="Q93" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=792</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1937</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Ordenação presbiteral
-Início do ministério na pátria</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
+          <t>Nagy Sándor</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Csorna, Magyar Királyság - vicaire (dans le diocèse de Győr)</t>
+        </is>
+      </c>
+      <c r="N94">
+        <v>1936</v>
+      </c>
+      <c r="O94">
+        <v>1937</v>
+      </c>
+      <c r="Q94" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=799</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1937</v>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
           <t>Nagy Töhötöm Sándor SJ</t>
         </is>
       </c>
-      <c r="E94" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G94" t="inlineStr">
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H94" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N94" t="inlineStr">
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - participation à l’organisation de KALOT</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
         <is>
           <t>1937
 1937</t>
         </is>
       </c>
-      <c r="O94">
+      <c r="O95">
         <v>1938</v>
       </c>
-      <c r="Q94" t="inlineStr">
+      <c r="Q95" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=801</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1937</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
+          <t>Németh András SDB</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>Kuba</t>
+        </is>
+      </c>
+      <c r="N96">
+        <v>1937</v>
+      </c>
+      <c r="Q96" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=807</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>1937</v>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
           <t>Németh Ferenc SJ</t>
         </is>
       </c>
-      <c r="E96" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G96" t="inlineStr">
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
-      <c r="H96" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N96" t="inlineStr">
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - études de théologie et responsable de la Congrégation mariale
+Pius Gimnázium, Pécs, Magyar Királyság - enseignant</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
         <is>
           <t>1934
 1937</t>
         </is>
       </c>
-      <c r="O96" t="inlineStr">
+      <c r="O97" t="inlineStr">
         <is>
           <t>1937
 1940</t>
         </is>
       </c>
-      <c r="Q96" t="inlineStr">
+      <c r="Q97" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=812</t>
-        </is>
-[...53 lines deleted...]
-          <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1937</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Némon János</t>
+          <t>Németh György Luciusz OFM, Dr.</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, Estados Unidos</t>
-[...3 lines deleted...]
-        <v>1932</v>
+          <t>Gyöngyös, Magyar Királyság - professeur de droit canonique</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>10 janvier 1937
+1937</t>
+        </is>
       </c>
       <c r="O98">
-        <v>1937</v>
+        <v>1947</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=820</t>
+          <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1937</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Transferência (novo lugar de ministério)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Oláh-Tóth Antal, Dr.</t>
+          <t>Némon János</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Szent János kórház, Budapest, Magyar Királyság - capelão de hospital e, ao mesmo tempo, professor de religião na escola primária situada na Rua Baross, n.º 23, no 8.º distrito</t>
+          <t>Milwaukee, WI, États-Unis</t>
         </is>
       </c>
       <c r="N99">
-        <v>1937</v>
+        <v>1932</v>
       </c>
       <c r="O99">
-        <v>1941</v>
+        <v>1937</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=832</t>
+          <t>/persons_v2/view.php?id=820</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1937</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Votos perpétuos</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Keszthely, Magyar Királyság</t>
+          <t>Szent János kórház, Budapest, Magyar Királyság - aumônier d’hôpital, tout en étant professeur de religion à l’école primaire située au 23, rue Baross, dans le 8e arrondissement</t>
         </is>
       </c>
       <c r="N100">
         <v>1937</v>
       </c>
+      <c r="O100">
+        <v>1941</v>
+      </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1937</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Vœux perpétuels</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
+          <t>Perjés Antal Patrik OCD</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>Keszthely, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N101">
+        <v>1937</v>
+      </c>
+      <c r="Q101" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=865</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1937</v>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
           <t>Petrie Gyula Kapisztrán OFM</t>
         </is>
       </c>
-      <c r="E101" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G101" t="inlineStr">
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
-      <c r="H101" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N101" t="inlineStr">
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>East Rutherford, NJ, États-Unis - curé
+Szent Ferenc templom, New York, NY, États-Unis - curé, chef de famille</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
         <is>
           <t>1935
 1937</t>
         </is>
       </c>
-      <c r="O101" t="inlineStr">
+      <c r="O102" t="inlineStr">
         <is>
           <t>1937
 1943</t>
         </is>
       </c>
-      <c r="Q101" t="inlineStr">
+      <c r="Q102" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=869</t>
         </is>
       </c>
     </row>
-    <row r="102">
-[...14 lines deleted...]
-      <c r="D102" t="inlineStr">
+    <row r="103">
+      <c r="A103">
+        <v>1937</v>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
         <is>
           <t>Petrássovich Jenő</t>
         </is>
       </c>
-      <c r="E102" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G102" t="inlineStr">
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H102" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N102" t="inlineStr">
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>États-Unis - pasteur (lieu d’affectation inconnu)
+Danbury, CT, États-Unis - curé</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
         <is>
           <t>1934
 1937</t>
         </is>
       </c>
-      <c r="O102" t="inlineStr">
+      <c r="O103" t="inlineStr">
         <is>
           <t>1937
 1938</t>
         </is>
       </c>
-      <c r="Q102" t="inlineStr">
+      <c r="Q103" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=868</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=878</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1937</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Início do ministério no exterior</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Fedas Teodor</t>
+          <t>Pintér János</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Chicago, IL, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>Mihályi, Magyar Királyság - vicaire</t>
+        </is>
+      </c>
+      <c r="N104">
+        <v>1937</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=255</t>
+          <t>/persons_v2/view.php?id=878</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1937</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Votos perpétuos</t>
+          <t>Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
-[...5 lines deleted...]
-        </is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>Kámon, Magyar Királyság - vicaire</t>
+        </is>
+      </c>
+      <c r="N105">
+        <v>1937</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1937</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Falecimento</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Czirbusz József</t>
+          <t>Pálinkás Teodor Titus OSBM</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Tampa, FL</t>
+          <t>Mundare, AB, Canada</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>29 de março de 1937</t>
-        </is>
+          <t>1935
+1937</t>
+        </is>
+      </c>
+      <c r="O106">
+        <v>1937</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=134</t>
+          <t>/persons_v2/view.php?id=986</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1937</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Nascimento</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Fekete Jenő</t>
+          <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Fort Wayne, IN, Estados Unidos</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>Erie, PA, États-Unis - pasteur</t>
+        </is>
+      </c>
+      <c r="N107">
+        <v>1937</v>
+      </c>
+      <c r="O107">
+        <v>1938</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=267</t>
+          <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1937</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Primeiros votos (temporários)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Hoffer Lipót József OSB, dr.</t>
+          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>Gödöllő - professeur au pensionnat, puis, à partir de 1934, professeur d’histoire-géographie
+Gödöllő - adjoint au préfet des clercs, secrétaire du prieur gouverneur, puis, à partir de 1938, recteur de l’Institut d’éducation Saint-Norbert, prieur à partir de 1939, professeur de philosophie.</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>28 de junho de 1937</t>
+          <t>1930
+1937</t>
+        </is>
+      </c>
+      <c r="O108" t="inlineStr">
+        <is>
+          <t>1937
+1950</t>
         </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=403</t>
+          <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1937</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Primeiros votos (temporários)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
-[...5 lines deleted...]
-        </is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - professeur de philosophie</t>
+        </is>
+      </c>
+      <c r="N109">
+        <v>1936</v>
+      </c>
+      <c r="O109">
+        <v>1937</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1937</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Fodor Pál SJ</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Vác
+Pesterzsébet-Pacsirtatelep, Budapest, Magyar Királyság - curé, et également collaborateur du KIOE</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>30 de julho de 1937</t>
-        </is>
+          <t>1937
+1937</t>
+        </is>
+      </c>
+      <c r="O110">
+        <v>1947</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=279</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1937</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Votos perpétuos</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Máriaföldi Péter Lukács OFM</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...5 lines deleted...]
-        </is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>Holy Ghost Byzantine Catholic Church, Philadelphia, PA, États-Unis - curé ou autre pasteur en fonction</t>
+        </is>
+      </c>
+      <c r="N111">
+        <v>1933</v>
+      </c>
+      <c r="O111">
+        <v>1937</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=715</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1937</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Votos perpétuos</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Borbély Honor OFM</t>
+          <t>Rácz József</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
-[...5 lines deleted...]
-        </is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>Winnipeg, MB, Canada - fonde une école hongroise</t>
+        </is>
+      </c>
+      <c r="N112">
+        <v>1937</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=106</t>
+          <t>/persons_v2/view.php?id=920</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1937</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Dobolyi Lajos Praesidius OFM, Dr.</t>
+          <t>Soós István OCD</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>Jézus Szíve Egyházközség, Manitoba, MB, Canada - pasteur
+Langruth, MB, Canada - pasteur, qui construit actuellement une église à Riverton, Manitoba, Canada</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>23 de agosto de 1937</t>
+          <t>1927
+1937</t>
+        </is>
+      </c>
+      <c r="O113" t="inlineStr">
+        <is>
+          <t>1937
+1947</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=206</t>
+          <t>/persons_v2/view.php?id=1011</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1937</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Zirc, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>Camagüey egyházmegye különböző plébániái, Kuba - missionnaire</t>
+        </is>
+      </c>
+      <c r="N114">
+        <v>1937</v>
+      </c>
+      <c r="O114">
+        <v>1962</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1937</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Primeiros votos (temporários)</t>
+          <t>Vœux perpétuels</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...4 lines deleted...]
-          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>29 de agosto de 1937</t>
+          <t>2 février 1937</t>
         </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1937</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Ferenczy György Csaba O.Cist, dr</t>
+          <t>Czirbusz József</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+          <t>Tampa, FL</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>29 de agosto de 1937</t>
+          <t>29 mars 1937</t>
         </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=271</t>
+          <t>/persons_v2/view.php?id=134</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1937</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Ordenação presbiteral</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Müllner József</t>
+          <t>Fekete Jenő</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Fort Wayne, IN, États-Unis</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentina</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>18 de setembro de 1937</t>
+          <t>1 avril 1937</t>
         </is>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=781</t>
+          <t>/persons_v2/view.php?id=267</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1937</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Falecimento</t>
+          <t>Ordination sacerdotale
+Vœux perpétuels</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Senye István (Sch.P.)</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...4 lines deleted...]
-          <t>Freeland, PA, Estados Unidos</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>4 de novembro de 1937</t>
+          <t>18 juin 1937
+16 juin 1937</t>
         </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=981</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1937</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Nascimento</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Németh Béla Maurus OSB</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Hahót, Magyar Királyság</t>
+          <t>Kassa, Csehszlovákia</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>9 de dezembro de 1937</t>
+          <t>23 juin 1937</t>
         </is>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=809</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1937</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Nascimento</t>
+          <t>Premiers vœux (temporaires)</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Hoffer Lipót József OSB, dr.</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
-[...4 lines deleted...]
-          <t>Penészlek</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>27 de dezembro de 1937</t>
+          <t>28 juin 1937</t>
         </is>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=403</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1937</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Premiers vœux (temporaires)</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
-[...21 lines deleted...]
-        <v>1992</v>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>28 juin 1937</t>
+        </is>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1937</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Sárváry József</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1938</v>
+          <t>Allentown, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>16 juillet 1937</t>
+        </is>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=965</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1937</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Rába Márk Lukács OSPPE</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...21 lines deleted...]
-        <v>1940</v>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>19 juillet 1937</t>
+        </is>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=918</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1937</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Fodor Pál SJ</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1943</v>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>30 juillet 1937</t>
+        </is>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=279</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1937</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Vœux perpétuels</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Máriaföldi Péter Lukács OFM</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...21 lines deleted...]
-        <v>1954</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>8 août 1937</t>
+        </is>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=715</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1937</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Vœux perpétuels</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
-[...26 lines deleted...]
-        <v>1952</v>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>20 août 1937</t>
+        </is>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1937</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Dobolyi Lajos Praesidius OFM, Dr.</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Eger</t>
-[...21 lines deleted...]
-        <v>1941</v>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>23 août 1937</t>
+        </is>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=206</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1937</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Toledo, OH, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1955</v>
+          <t>Zirc, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>27 août 1937</t>
+        </is>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1937</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Premiers vœux (temporaires)</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1948</v>
+          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>29 août 1937</t>
+        </is>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1937</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Ferenczy György Csaba O.Cist, dr</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Baja</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>29 août 1937</t>
+        </is>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=271</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1937</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Müllner József</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Budapest</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Buenos Aires, Argentína</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>18 septembre 1937</t>
+        </is>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=781</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1937</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Freeland, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>4 novembre 1937</t>
+        </is>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1937</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Németh Béla Maurus OSB</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Szeged</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Hahót, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>9 décembre 1937</t>
+        </is>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=809</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1937</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Penészlek</t>
+        </is>
+      </c>
+      <c r="N134" t="inlineStr">
+        <is>
+          <t>27 décembre 1937</t>
+        </is>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1937</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Szolnok</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>pasteur intérimaire</t>
         </is>
       </c>
       <c r="N135">
-        <v>1915</v>
+        <v>1891</v>
       </c>
       <c r="O135">
-        <v>1950</v>
+        <v>1982</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1937</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
+          <t>Wilkes-Barre, PA, États-Unis</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>curé</t>
         </is>
       </c>
       <c r="N136">
-        <v>1915</v>
+        <v>1903</v>
       </c>
       <c r="O136">
-        <v>1950</v>
+        <v>1938</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1937</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Mahanoy, PA, États-Unis</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N137">
-        <v>1918</v>
+        <v>1904</v>
       </c>
       <c r="O137">
-        <v>1957</v>
+        <v>1940</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1937</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Lengyel Gyula, Msgr</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Mikóháza, Magyar Királyság</t>
+          <t>McKeesport, PA, États-Unis</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>vigário adjunto e, posteriormente, pároco</t>
+          <t>curé, à la retraite depuis 1938</t>
         </is>
       </c>
       <c r="N138">
-        <v>1919</v>
+        <v>1908</v>
       </c>
       <c r="O138">
-        <v>1950</v>
+        <v>1943</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=645</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1937</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Sóskút, Magyar Királyság</t>
+          <t>Hazelton, PA, États-Unis</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N139">
-        <v>1919</v>
+        <v>1908</v>
       </c>
       <c r="O139">
-        <v>1944</v>
+        <v>1954</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1937</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, Estados Unidos</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, Estados Unidos</t>
+          <t>szlovák templom, Guttenberg, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church)</t>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N140">
-        <v>1919</v>
+        <v>1910</v>
       </c>
       <c r="O140">
-        <v>1963</v>
+        <v>1952</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1937</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Gulyássy István</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, Estados Unidos</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N141">
-        <v>1920</v>
+        <v>1910</v>
       </c>
       <c r="O141">
-        <v>1966</v>
+        <v>1941</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=348</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1937</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N142">
-        <v>1920</v>
+        <v>1913</v>
       </c>
       <c r="O142">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1937</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary, Detroit, MI, Estados Unidos</t>
+          <t>Toledo, OH, États-Unis</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Sacred Heart Seminary</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>professor</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N143">
-        <v>1920</v>
+        <v>1913</v>
       </c>
       <c r="O143">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1937</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>Szent Imre templom</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>pastor e professor do ensino secundário, membro da Câmara Municipal de Kaposvár, membro da comissão legislativa, da assembleia municipal, da comissão de seleção de educação física e da comissão de supervisão dos serviços públicos do condado de Somogy.</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N144">
-        <v>1921</v>
+        <v>1914</v>
       </c>
       <c r="O144">
-        <v>1941</v>
+        <v>1948</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1937</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, Estados Unidos</t>
-[...14 lines deleted...]
-          <t>abade</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N145">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="O145">
         <v>1950</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1937</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom, Joilet, IL, Estados Unidos</t>
-[...14 lines deleted...]
-          <t>pároco, posteriormente aposentado</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N146">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="O146">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1937</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Jackovics Mihály</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
-[...9 lines deleted...]
-          <t>pároco</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N147">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="O147">
-        <v>1938</v>
+        <v>1950</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=470</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1937</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Nagylég, Csehszlovákia</t>
-[...9 lines deleted...]
-          <t>pároco</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N148">
-        <v>1922</v>
+        <v>1915</v>
       </c>
       <c r="O148">
-        <v>1942</v>
+        <v>1950</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1937</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>South Bend, IN, Estados Unidos</t>
-[...9 lines deleted...]
-          <t>pastor missionário (EUA, bem como em Baberton, OH, EUA)</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N149">
-        <v>1922</v>
+        <v>1915</v>
       </c>
       <c r="O149">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1937</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Sárospatak, Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>assistente pastoral, professor de religião</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N150">
-        <v>1922</v>
+        <v>1915</v>
       </c>
       <c r="O150">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1937</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...9 lines deleted...]
-          <t>pároco</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N151">
-        <v>1922</v>
+        <v>1915</v>
       </c>
       <c r="O151">
-        <v>1956</v>
+        <v>1950</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1937</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Szent József templom, Elizabeth, NJ, Estados Unidos</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, États-Unis</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>Szent József templom</t>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N152">
-        <v>1922</v>
+        <v>1915</v>
       </c>
       <c r="O152">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1937</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Piarista Gimnázium</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>professor</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N153">
-        <v>1923</v>
+        <v>1918</v>
       </c>
       <c r="O153">
-        <v>1938</v>
+        <v>1957</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1937</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Harrisburg, PA, États-Unis</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Manréza, Budapest, Magyar Királyság</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, États-Unis</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>Manréza</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>mestre dos novatos da ordem e diretor da casa de retiros</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N154">
-        <v>1923</v>
+        <v>1918</v>
       </c>
       <c r="O154">
-        <v>1942</v>
+        <v>1969</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1937</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Chicago, IL, Estados Unidos</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, Estados Unidos</t>
+          <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>pároco, que exerceu o seu ministério na Igreja de Santo Estêvão em 1937</t>
+          <t>vicaire, puis curé</t>
         </is>
       </c>
       <c r="N155">
-        <v>1923</v>
+        <v>1919</v>
       </c>
       <c r="O155">
-        <v>1970</v>
+        <v>1950</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1937</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Sóskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>missionário na colónia do Rio Negro, no vale do Amazonas. A partir de 1939, trabalhou entre os índios tucanos, na fronteira entre a Venezuela e a Colômbia</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N156">
-        <v>1924</v>
+        <v>1919</v>
       </c>
       <c r="O156">
-        <v>1949</v>
+        <v>1944</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1937</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Harrisburg, PA, États-Unis</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church, Pittsburgh, PA, Estados Unidos</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, États-Unis</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church</t>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>secretário episcopal, presidente do tribunal diocesano e pároco da igreja de São Pedro e São Paulo.</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N157">
-        <v>1924</v>
+        <v>1919</v>
       </c>
       <c r="O157">
-        <v>1945</v>
+        <v>1963</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1937</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Kossey Sándor</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Mont Clare, PA, Estados Unidos</t>
+          <t>Szent János templom, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N158">
-        <v>1924</v>
+        <v>1920</v>
       </c>
       <c r="O158">
-        <v>1938</v>
+        <v>1966</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=573</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1937</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János plébánia</t>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>administrador e, posteriormente, pároco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N159">
-        <v>1925</v>
+        <v>1920</v>
       </c>
       <c r="O159">
-        <v>1944</v>
+        <v>1942</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1937</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Fairport, NY, Estados Unidos</t>
+          <t>Sacred Heart Seminary, Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>Szent Antal templom</t>
+          <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>enseignant</t>
         </is>
       </c>
       <c r="N160">
-        <v>1925</v>
+        <v>1920</v>
       </c>
       <c r="O160">
-        <v>1947</v>
+        <v>1954</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1937</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Fedorkó János</t>
+          <t>Solymos Oszkár</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Nagymihály, Csehszlovákia</t>
+          <t>Sasketchewan, Canada</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>vigário, e posteriormente pároco</t>
+          <t>pasteur hongrois, quartier Saint-László (St. Ladislas), près de Prud’homme, SK, Canada, ainsi que dans la région de Plunkett</t>
         </is>
       </c>
       <c r="N161">
-        <v>1925</v>
+        <v>1920</v>
       </c>
       <c r="O161">
-        <v>1950</v>
+        <v>1938</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=257</t>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1937</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Mihalik István, Dr.</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, Estados Unidos</t>
+          <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>Sacred Heart</t>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>pastor e pároco húngaro e alemão</t>
+          <t>pasteur et professeur de lycée, membre du conseil municipal de Kaposvár, membre de la commission législative, de l’assemblée locale, de la commission de sélection pour l’éducation physique et de la commission de surveillance des services publics du comté de Somogy.</t>
         </is>
       </c>
       <c r="N162">
-        <v>1925</v>
+        <v>1921</v>
       </c>
       <c r="O162">
-        <v>1960</v>
+        <v>1941</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=743</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1937</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, Estados Unidos</t>
+          <t>St. John’s Abbey, Collegeville, MN, États-Unis</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>abbé</t>
         </is>
       </c>
       <c r="N163">
-        <v>1925</v>
+        <v>1921</v>
       </c>
       <c r="O163">
-        <v>1956</v>
+        <v>1950</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1937</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Szent Cirill és Metód templom, Joilet, IL, États-Unis</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Szent Cirill és Metód templom</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>professor do ensino secundário, arqueólogo e, entre 1934 e 1938, também bibliotecário</t>
+          <t>curé, puis à la retraite</t>
         </is>
       </c>
       <c r="N164">
-        <v>1925</v>
+        <v>1921</v>
       </c>
       <c r="O164">
-        <v>1938</v>
+        <v>1954</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1937</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Annabring József, Superior, WI 7. püspöke</t>
+          <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Superior, WI, Estados Unidos</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Superior, WI, Estados Unidos</t>
+          <t>Passaic, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>vigário, e posteriormente, a partir de 1936, pároco na mesma paróquia; além disso, lecionou na escola paroquial e foi treinador adjunto</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N165">
-        <v>1927</v>
+        <v>1921</v>
       </c>
       <c r="O165">
-        <v>1954</v>
+        <v>1938</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=10</t>
+          <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1937</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
+          <t>Nagylég, Csehszlovákia</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Ciszterci rendi katolikus gimnázium</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>professor do ensino secundário, vice-diretor entre 1946 e 1948, vice-diretor administrativo entre 1947 e 1950</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N166">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="O166">
-        <v>1950</v>
+        <v>1942</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1937</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Sukoró, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, États-Unis</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>pasteur missionnaire (aux États-Unis, ainsi qu’à Baberton, dans l’Ohio, aux États-Unis)</t>
         </is>
       </c>
       <c r="N167">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="O167">
-        <v>1938</v>
+        <v>1946</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1937</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Flint, MI, Estados Unidos</t>
+          <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>vicaire, catéchiste</t>
         </is>
       </c>
       <c r="N168">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="O168">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1937</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Dávid Ferenc</t>
+          <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Yonkers, NY, Estados Unidos</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, États-Unis</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>Szentháromság G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>construtor da igreja, pároco fundador</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N169">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="O169">
-        <v>1960</v>
+        <v>1956</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=180</t>
+          <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1937</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Szent József templom, Elizabeth, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>Szent József templom</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>missionário, pastor húngaro</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N170">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="O170">
-        <v>1960</v>
+        <v>1950</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1937</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, États-Unis</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>professor, diretor</t>
+          <t>curé bâtisseur d’églises</t>
         </is>
       </c>
       <c r="N171">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="O171">
-        <v>1946</v>
+        <v>1959</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1937</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, Estados Unidos</t>
+          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>enseignant</t>
         </is>
       </c>
       <c r="N172">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O172">
-        <v>1952</v>
+        <v>1938</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1937</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Frenzkowski Pál M.S.C.</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, Estados Unidos</t>
+          <t>Holy Family Parish, Nazareth, PA, États-Unis</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>Szent Margit templom</t>
+          <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>pároco (segundo Miklósházy: 1927-1965, Chagrin Falls, OH)</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N173">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O173">
-        <v>1965</v>
+        <v>1939</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=291</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1937</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Manréza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>Manréza</t>
+        </is>
+      </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>prefeito do seminário e professor de dogmática; em 1930, foi o seu diretor espiritual</t>
+          <t>maître des novices de l’ordre et directeur de la maison de retraite spirituelle</t>
         </is>
       </c>
       <c r="N174">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O174">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1937</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Nagy Dezső, Msgr., Dr.</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>curé, il a exercé son ministère à l’église Saint-Étienne en 1937</t>
         </is>
       </c>
       <c r="N175">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O175">
-        <v>1941</v>
+        <v>1970</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=786</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1937</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Yonkers, NY, Estados Unidos</t>
+          <t>Szada, Magyar Királyság</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Miklós templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>curé (vicaire détaché, selon Diós)</t>
         </is>
       </c>
       <c r="N176">
-        <v>1928</v>
+        <v>1923</v>
       </c>
       <c r="O176">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1937</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, États-Unis</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N177">
-        <v>1928</v>
+        <v>1923</v>
       </c>
       <c r="O177">
-        <v>1957</v>
+        <v>1950</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1937</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Központi Szeminárium, Budapest, Magyar Királyság</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Központi Szeminárium</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>espiritual</t>
+          <t>missionnaire à la colonie de Rio Negro, dans la vallée de l’Amazone. À partir de 1939, il a exercé son ministère auprès des Indiens Tucanos, à la frontière entre le Venezuela et la Colombie</t>
         </is>
       </c>
       <c r="N178">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="O178">
-        <v>1939</v>
+        <v>1949</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1937</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Láni Mátyás</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, Estados Unidos</t>
+          <t>SS. Peter and Paul Church, Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>SS. Peter and Paul Church</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>pároco, pastor húngaro e alemão</t>
+          <t>secrétaire épiscopal, président du tribunal diocésain et curé de l’église Saints-Pierre-et-Paul.</t>
         </is>
       </c>
       <c r="N179">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="O179">
-        <v>1954</v>
+        <v>1945</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=638</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1937</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Kossey Sándor</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Ungvár, Csehszlovákia</t>
+          <t>Mont Clare, PA, États-Unis</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>professora de religião na escola feminina e, a partir de 1934, diretora</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N180">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="O180">
         <v>1938</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=573</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1937</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Kajdanó, Szovjetunió</t>
+          <t>Stockholm, SK, Canada</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Szovjetunió</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>pároco, aposentado desde 1943</t>
+          <t>curé, puis vicaire général à partir de 1932</t>
         </is>
       </c>
       <c r="N181">
-        <v>1929</v>
+        <v>1924</v>
       </c>
       <c r="O181">
-        <v>1949</v>
+        <v>1962</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1937</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>Nepumuki Szent János plébánia</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>missionário</t>
+          <t>administrateur, puis curé</t>
         </is>
       </c>
       <c r="N182">
-        <v>1929</v>
+        <v>1925</v>
       </c>
       <c r="O182">
-        <v>1950</v>
+        <v>1944</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1937</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Scranton, PA, Estados Unidos</t>
+          <t>Szent Antal templom, Fairport, NY, États-Unis</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>Szent Antal templom</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N183">
-        <v>1929</v>
+        <v>1925</v>
       </c>
       <c r="O183">
-        <v>1955</v>
+        <v>1947</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1937</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Throop, PA, Estados Unidos</t>
+          <t>Nagymihály, Csehszlovákia</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>vicaire, puis curé</t>
         </is>
       </c>
       <c r="N184">
-        <v>1929</v>
+        <v>1925</v>
       </c>
       <c r="O184">
-        <v>1955</v>
+        <v>1950</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1937</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Sacred Heart, Philadelphia, PA, États-Unis</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>Sacred Heart</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>missionário</t>
+          <t>pasteur et curé hongrois et allemand</t>
         </is>
       </c>
       <c r="N185">
-        <v>1929</v>
+        <v>1925</v>
       </c>
       <c r="O185">
-        <v>1953</v>
+        <v>1960</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1937</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Papnevelő Intézet, Esztergom, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, États-Unis</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>Papnevelő Intézet</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>prefeito, professor de filosofia</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N186">
-        <v>1929</v>
+        <v>1925</v>
       </c>
       <c r="O186">
-        <v>1939</v>
+        <v>1956</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1937</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>South Bend, IN, Estados Unidos</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>vigário e, a partir de 1930, pároco</t>
+          <t>professeur de lycée, archéologue, et également bibliothécaire entre 1934 et 1938</t>
         </is>
       </c>
       <c r="N187">
-        <v>1929</v>
+        <v>1925</v>
       </c>
       <c r="O187">
         <v>1938</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1937</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Superior, WI, États-Unis</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Róma, Itália</t>
+          <t>Superior, WI, États-Unis</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>conselheiro para assuntos eclesiásticos e direito canónico da Embaixada da Hungria no Vaticano até 1944; entre 1940 e 1947, foi reitor fundador do Instituto Pontifício Húngaro</t>
+          <t>vicaire, puis curé de la même paroisse à partir de 1936 ; il enseignait également à l’école paroissiale et était entraîneur adjoint</t>
         </is>
       </c>
       <c r="N188">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O188">
-        <v>1947</v>
+        <v>1954</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1937</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Ungvár, Csehszlovákia</t>
+          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>Ciszterci rendi katolikus gimnázium</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>vice-reitor do seminário, professor de teologia</t>
+          <t>professeur de lycée, directeur adjoint de 1946 à 1948, directeur adjoint de 1947 à 1950</t>
         </is>
       </c>
       <c r="N189">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O189">
-        <v>1939</v>
+        <v>1950</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1937</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Mészáros Imre SDB</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Colegio Salesiano „D. Betancourt”, Camagüey, Kuba</t>
+          <t>Sukoró, Magyar Királyság</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>Kuba</t>
-[...9 lines deleted...]
-          <t>missionário</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N190">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O190">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=738</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1937</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Bojcsik János Sebestyén OSBM</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyar Királyság</t>
+          <t>Flint, MI, États-Unis</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>pároco, vigário</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N191">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="O191">
-        <v>1939</v>
+        <v>1947</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=92</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1937</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Elisabeth, NJ, Estados Unidos</t>
+          <t>Yonkers, NY, États-Unis</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>pastor auxiliar</t>
+          <t>constructeur de l’église, curé fondateur</t>
         </is>
       </c>
       <c r="N192">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="O192">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1937</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Hegedűs M. István</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Toledo, OH, Estados Unidos</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, Estados Unidos</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>vigário</t>
+          <t>missionnaire, pasteur hongrois</t>
         </is>
       </c>
       <c r="N193">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="O193">
-        <v>1938</v>
+        <v>1960</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=375</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1937</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Hricz György</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Lakewood, OH, Estados Unidos</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>enseignant, directeur</t>
         </is>
       </c>
       <c r="N194">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="O194">
-        <v>1938</v>
+        <v>1946</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=443</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1937</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Guarayo, Bolívia</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, États-Unis</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Bolívia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>o administrador da comunidade</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N195">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="O195">
-        <v>1940</v>
+        <v>1952</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1937</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, Estados Unidos</t>
+          <t>Szent Margit templom, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>vigário (ao lado do pai) e, posteriormente, pároco</t>
+          <t>curé (selon Miklósházy : 1927-1965, Chagrin Falls, Ohio)</t>
         </is>
       </c>
       <c r="N196">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="O196">
-        <v>1960</v>
+        <v>1965</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1937</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Gyöngyösszőllős, Szombathely, Magyar Királyság</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J197" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>pastor fundador, pároco</t>
+          <t>préfet du séminaire et professeur de dogmatique, son directeur spirituel en 1930</t>
         </is>
       </c>
       <c r="N197">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="O197">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1937</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
+          <t>Nagy Dezső, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Munkács, Csehszlovákia</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>secretário episcopal (1930-1934), entretanto, escrivão da Santa Sé (1932-1933), diretor espiritual do seminário (1934-1939) e professor de teologia (1934-1945)</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N198">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="O198">
-        <v>1939</v>
+        <v>1941</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=749</t>
+          <t>/persons_v2/view.php?id=786</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1937</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Bittmann Antal</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Úrkút, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, États-Unis</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>administrador</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N199">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O199">
-        <v>1940</v>
+        <v>1947</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=86</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1937</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Réthy János</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Independence, OH, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, États-Unis</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>curé</t>
         </is>
       </c>
       <c r="N200">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O200">
-        <v>1964</v>
+        <v>1946</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=933</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1937</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Burka János Kelemen OFM</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
+          <t>Szent Miklós templom, Yonkers, NY, États-Unis</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal gimnázium</t>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>professor titular</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N201">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="O201">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=118</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1937</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, Estados Unidos</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>curé</t>
         </is>
       </c>
       <c r="N202">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="O202">
-        <v>1946</v>
+        <v>1957</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1937</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Windber, PA, Estados Unidos</t>
+          <t>Központi Szeminárium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>Központi Szeminárium</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>spirituel</t>
         </is>
       </c>
       <c r="N203">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="O203">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1937</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Frankó Ede</t>
+          <t>Láni Mátyás</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, États-Unis</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>capelão</t>
+          <t>curé, pasteur hongrois et allemand</t>
         </is>
       </c>
       <c r="N204">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="O204">
-        <v>1941</v>
+        <v>1954</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=287</t>
+          <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1937</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Lárj Bazil</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, Estados Unidos</t>
+          <t>Ungvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István templom</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>pastor e chefe de família</t>
+          <t>professeur de religion à l’école normale pour femmes, puis directrice à partir de 1934</t>
         </is>
       </c>
       <c r="N205">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="O205">
-        <v>1968</v>
+        <v>1938</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=640</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1937</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Esztergom</t>
+          <t>Kajdanó, Szovjetunió</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>Szovjetunió</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>professor do ensino secundário, vice-diretor</t>
+          <t>curé, à la retraite depuis 1943</t>
         </is>
       </c>
       <c r="N206">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O206">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1937</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Makra Mihály József SDB</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>La Vega, Venezuela</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>irmão de ordem</t>
+          <t>missionnaire</t>
         </is>
       </c>
       <c r="N207">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O207">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=690</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1937</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Mandl Károly SBD</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Scranton, PA, États-Unis</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>caseiro em vários conventos</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N208">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O208">
-        <v>1944</v>
+        <v>1955</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=691</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1937</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, Estados Unidos</t>
+          <t>Throop, PA, États-Unis</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N209">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O209">
-        <v>1949</v>
+        <v>1955</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1937</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Józseffalva, Romênia</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Romênia</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>pastor (também em: Hadikfalva, Istensegíts)</t>
+          <t>missionnaire</t>
         </is>
       </c>
       <c r="N210">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O210">
-        <v>1945</v>
+        <v>1953</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1937</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Orosz Bálint</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal templom, Toledo, OH, Estados Unidos</t>
+          <t>Papnevelő Intézet, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal templom</t>
+          <t>Papnevelő Intézet</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>préfet, professeur de philosophie</t>
         </is>
       </c>
       <c r="N211">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O211">
-        <v>1944</v>
+        <v>1939</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=838</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1937</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Gary, IN, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, États-Unis</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>vicaire, puis curé à partir de 1930</t>
         </is>
       </c>
       <c r="N212">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O212">
-        <v>1958</v>
+        <v>1938</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1937</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Pápa, Hungria</t>
+          <t>Róma, Italie</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Italie</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>na reforma</t>
+          <t>conseiller pour les affaires ecclésiastiques et le droit canonique à l’ambassade de Hongrie auprès du Vatican jusqu’en 1944 ; entre 1940 et 1947, il fut également le recteur fondateur de l’Institut pontifical hongrois</t>
         </is>
       </c>
       <c r="N213">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O213">
-        <v>1958</v>
+        <v>1947</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1937</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, Estados Unidos</t>
+          <t>Ungvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>pároco, entretanto também em Bridgeport, CT, em 1945</t>
+          <t>vice-recteur du séminaire, professeur de théologie</t>
         </is>
       </c>
       <c r="N214">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O214">
-        <v>1952</v>
+        <v>1939</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1937</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Czezárovits Balázs SDB</t>
+          <t>Mészáros Imre SDB</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Lorena, Brazília</t>
+          <t>Colegio Salesiano „D. Betancourt”, Camagüey, Kuba</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kuba</t>
+        </is>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>Colegio Salesiano „D. Betancourt”</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>catequista, ao mesmo tempo capelão da comunidade húngara em Santa Catarina e São Paulo, e posteriormente capelão militar.</t>
+          <t>missionnaire</t>
         </is>
       </c>
       <c r="N215">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O215">
-        <v>1954</v>
+        <v>1939</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=132</t>
+          <t>/persons_v2/view.php?id=738</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1937</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Newark, NJ, Estados Unidos</t>
+          <t>Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N216">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O216">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1937</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Bojcsik János Sebestyén OSBM</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>Chefe da Casa, chefe da secção húngara da ordem (1933-1939)</t>
+          <t>pasteur, vicaire</t>
         </is>
       </c>
       <c r="N217">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="O217">
         <v>1939</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=92</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1937</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Fekete János Dávid OFM</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>St. Anthony, Cincinnati, OH, Estados Unidos</t>
+          <t>Elisabeth, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. Anthony</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>sapateiro, carpinteiro, técnico de manutenção</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N218">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="O218">
-        <v>1952</v>
+        <v>1959</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=449</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1937</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Ferenczy Géza Ipoly OFM</t>
+          <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Toledo, OH, États-Unis</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, États-Unis</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>missionário, 1950 – 1952, responsável</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N219">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="O219">
-        <v>1952</v>
+        <v>1938</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=272</t>
+          <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1937</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Fölföldy Béla Barnabás</t>
+          <t>Hricz György</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Endrőd, Magyar Királyság</t>
+          <t>Lakewood, OH, États-Unis</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>capelão</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N220">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="O220">
         <v>1938</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=286</t>
+          <t>/persons_v2/view.php?id=443</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1937</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Gerlinger János SDB</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Havanna, Kuba</t>
+          <t>Guarayo, Bolívia</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Bolívia</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>missionário</t>
+          <t>le secrétaire de la communauté</t>
         </is>
       </c>
       <c r="N221">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="O221">
-        <v>1957</v>
+        <v>1940</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=323</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1937</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Mahanoy, PA, États-Unis</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>vicaire (aux côtés de son père), puis curé</t>
         </is>
       </c>
       <c r="N222">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="O222">
-        <v>1954</v>
+        <v>1960</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1937</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Jászai Ferenc Benvenut OFM</t>
+          <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, Estados Unidos</t>
+          <t>Gyöngyösszőllős, Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Gyöngyösszőllős</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>administrador</t>
+          <t>pasteur fondateur, curé</t>
         </is>
       </c>
       <c r="N223">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="O223">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=484</t>
+          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1937</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Cambridge, Reino Unido</t>
+          <t>Munkács, Csehszlovákia</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>Reino Unido</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>professor universitário, investigador em genética</t>
+          <t>secrétaire épiscopal (1930-1934), parallèlement greffier du Saint-Siège (1932-1933), directeur spirituel du séminaire (1934-1939), professeur de théologie (1934-1945)</t>
         </is>
       </c>
       <c r="N224">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="O224">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1937</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Clarksburg, MD, Estados Unidos</t>
+          <t>Kismarton, Autriche</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Autriche</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N225">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="O225">
-        <v>1963</v>
+        <v>1939</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1937</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Krivonyák Mihály</t>
+          <t>Bittmann Antal</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>New Britain, CO, Estados Unidos</t>
+          <t>Úrkút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>administrateur</t>
         </is>
       </c>
       <c r="N226">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O226">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=610</t>
+          <t>/persons_v2/view.php?id=86</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1937</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Kroneisz Flórián SVD</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Independence, OH, États-Unis</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Argentina</t>
-[...4 lines deleted...]
-          <t>missionário, capelão de campo durante um curto período</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N227">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O227">
-        <v>1945</v>
+        <v>1964</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=611</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1937</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Kisberezna, Csehszlovákia</t>
+          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>Páduai Szent Antal gimnázium</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>vice-abade</t>
+          <t>professeur titulaire</t>
         </is>
       </c>
       <c r="N228">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O228">
-        <v>1938</v>
+        <v>1948</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1937</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, États-Unis</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>realizou viagens missionárias aos EUA. Entre 1933 e 1938, realizou três viagens missionárias por lá; a primeira com o seu confrade Teofán Szkiba, a segunda — que durou vários anos — com o basílita Hám-Sztankaninec Marián, que ali mesmo faleceu, e a terceira com o futuro bispo diocesano Dudás Miklós, em 1937/38. Realizou missões em quase todas as paróquias húngaras e rusinas.</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="N229">
-        <v>1932</v>
-[...4 lines deleted...]
-        </is>
+        <v>1931</v>
+      </c>
+      <c r="O229">
+        <v>1946</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1937</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Saint Michael the Archangel Byzantine Catholic Church, Pittston, PA, Estados Unidos</t>
+          <t>Windber, PA, États-Unis</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Saint Michael the Archangel Byzantine Catholic Church</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N230">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O230">
-        <v>1942</v>
+        <v>1938</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1937</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Frankó Ede</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Túrjaremete, Hungria</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N231">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O231">
-        <v>1946</v>
+        <v>1941</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=287</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1937</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
+          <t>Szent István templom, New York, NY, États-Unis</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium</t>
+          <t>Szent István templom</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>professor</t>
+          <t>pasteur et chef de famille</t>
         </is>
       </c>
       <c r="N232">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O232">
-        <v>1943</v>
+        <v>1968</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1937</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Kína</t>
-[...4 lines deleted...]
-          <t>Kína</t>
+          <t>Esztergom</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>missionário em vários locais, jardineiro, ajudante de cozinha. Locais onde prestou serviço (em datas incertas: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
-[...10 lines deleted...]
-        </is>
+          <t>professeur de lycée, directeur adjoint</t>
+        </is>
+      </c>
+      <c r="N233">
+        <v>1931</v>
+      </c>
+      <c r="O233">
+        <v>1945</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1937</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Antal János SDB</t>
+          <t>Makra Mihály József SDB</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Segítő Szűz Mária Lelkészség, Budapest, Hungria</t>
+          <t>La Vega, Venezuela</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>Hungria</t>
-[...4 lines deleted...]
-          <t>Segítő Szűz Mária Lelkészség</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>superintendente</t>
+          <t>frère monastique</t>
         </is>
       </c>
       <c r="N234">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O234">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=13</t>
+          <t>/persons_v2/view.php?id=690</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1937</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Bodnár Vince</t>
+          <t>Mandl Károly SBD</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Hartford, CT, Estados Unidos</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Wallingford, CO, Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K235" t="inlineStr">
+        <is>
+          <t>concierge dans plusieurs couvents</t>
         </is>
       </c>
       <c r="N235">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O235">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=95</t>
+          <t>/persons_v2/view.php?id=691</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1937</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Bor Sándor</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Gyárvárosi Plébánia, Pécs, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, États-Unis</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>Gyárvárosi Plébánia</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>professor de religião</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N236">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O236">
-        <v>1938</v>
+        <v>1949</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=103</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1937</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság</t>
+          <t>Józseffalva, Roumanie</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Roumanie</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>superior dos membros da ordem que estudavam no colégio, bem como professor de filosofia e teologia no seminário diocesano. Mais tarde, tornou-se professor de dogmática, pregador da Academia e superior da Congregação de Maria</t>
+          <t>pasteur (également à Hadikfalva et Istensegíts)</t>
         </is>
       </c>
       <c r="N237">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O237">
-        <v>1938</v>
+        <v>1945</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1937</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent Mihály Főangyal templom, Toledo, OH, États-Unis</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>Szent Mihály Főangyal templom</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>professor do ensino secundário</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N238">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O238">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1937</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Deésy István Ipoly OFM</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Székelyudvarhely, Romênia</t>
+          <t>Gary, IN, États-Unis</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>Romênia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>Prefeito do Collegium Seraphicum, professor de letras, mestre dos leigos, capelão, definidor</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N239">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O239">
-        <v>1942</v>
+        <v>1958</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=184</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1937</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
+          <t>Patagónia, Argentína</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Szent Imre templomigazgatóság</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>professor de religião</t>
+          <t>pasteur (Œuvres salésiennes)</t>
         </is>
       </c>
       <c r="N240">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O240">
-        <v>1947</v>
+        <v>1962</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1937</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, St. Louis, MO, Estados Unidos</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>missionnaire dans plusieurs endroits, jardinier, aide de cuisine. Lieux d’affectation (dates incertaines : Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
         </is>
       </c>
       <c r="N241">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O241">
-        <v>1957</v>
+        <v>1945</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1937</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Gáspár János</t>
+          <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos</t>
+          <t>Pápa, Hongrie</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N242">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O242">
-        <v>1963</v>
+        <v>1958</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=312</t>
+          <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1937</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Homestead, PA, Estados Unidos</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, États-Unis</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>curé, également à Bridgeport, dans le Connecticut, en 1945</t>
         </is>
       </c>
       <c r="N243">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O243">
-        <v>1944</v>
+        <v>1952</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1937</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Czezárovits Balázs SDB</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
+          <t>Lorena, Brazília</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Pannonhalmi Főapátság</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>abade (no estrangeiro desde 1947)</t>
+          <t>catéchiste, puis aumônier de la communauté hongroise à Santa Catarina et à São Paulo, avant de devenir aumônier militaire.</t>
         </is>
       </c>
       <c r="N244">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O244">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=132</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1937</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, Estados Unidos</t>
+          <t>Newark, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N245">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O245">
-        <v>1940</v>
+        <v>1944</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1937</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Hartford, CT, Estados Unidos</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, Estados Unidos</t>
+          <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent László templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>chef de maison, chef de la branche hongroise de l’ordre (1933-1939)</t>
         </is>
       </c>
       <c r="N246">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O246">
-        <v>1977</v>
+        <v>1939</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1937</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Fekete János Dávid OFM</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Pujang, Kína</t>
+          <t>St. Anthony, Cincinnati, OH, États-Unis</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>St. Anthony</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>decano, diretor de um orfanato para raparigas, administrador apostólico a partir de 1947</t>
+          <t>cordonnier, charpentier, agent d’entretien</t>
         </is>
       </c>
       <c r="N247">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O247">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=449</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1937</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>diretor nacional da Actio Catholica</t>
+          <t>missionnaire, responsable de 1950 à 1952</t>
         </is>
       </c>
       <c r="N248">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O248">
-        <v>1948</v>
+        <v>1952</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1937</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Bereczky Jenő, dr.</t>
+          <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, Estados Unidos</t>
+          <t>Endrőd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál G. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N249">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O249">
-        <v>1960</v>
+        <v>1938</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=70</t>
+          <t>/persons_v2/view.php?id=286</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1937</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Borsy György Engelbert OFM</t>
+          <t>Gerlinger János SDB</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Szolnok, Magyar Királyság</t>
+          <t>Havanna, Kuba</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>cantor de sucesso</t>
+          <t>missionnaire</t>
         </is>
       </c>
       <c r="N250">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O250">
-        <v>1942</v>
+        <v>1957</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=108</t>
+          <t>/persons_v2/view.php?id=323</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1937</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Csáki Benjámin, Dr.</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Abbotsford, BC, Canadá</t>
+          <t>Youngstown, OH, États-Unis</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>administrador</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N251">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O251">
-        <v>1939</v>
+        <v>1954</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=140</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1937</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Denka J. Ferenc</t>
+          <t>Jászai Ferenc Benvenut OFM</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Szent Margit kórház, Cleveland, OH, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, États-Unis</t>
+        </is>
+      </c>
+      <c r="I252" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>Szent Margit kórház</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K252" t="inlineStr">
+        <is>
+          <t>administrateur</t>
         </is>
       </c>
       <c r="N252">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O252">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=192</t>
+          <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1937</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, Estados Unidos</t>
+          <t>Cambridge, Royaume-Uni</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Royaume-Uni</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>capelão</t>
+          <t>professeur d’université, chercheur en génétique</t>
         </is>
       </c>
       <c r="N253">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O253">
-        <v>1938</v>
+        <v>1940</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1937</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Dám Antal Ince OFM, Dr.</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Jászberény, Magyar Királyság</t>
+          <t>Clarksburg, MD, États-Unis</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>pregador, professor de religião, editor da revista «Szív»</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N254">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O254">
-        <v>1939</v>
+        <v>1963</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=179</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1937</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Fehér Albert Péter OFM</t>
+          <t>Krivonyák Mihály</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, Estados Unidos</t>
+          <t>New Britain, CO, États-Unis</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...9 lines deleted...]
-          <t>pastor húngaro, pároco desde 1936</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N255">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O255">
-        <v>1943</v>
+        <v>1939</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=259</t>
+          <t>/persons_v2/view.php?id=610</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1937</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Kroneisz Flórián SVD</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Milwaukee, WI, Estados Unidos</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Imre templom</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>missionnaire, aumônier de campagne pendant une courte période</t>
         </is>
       </c>
       <c r="N256">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O256">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=611</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1937</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Hegyi József Péter OFM</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Szatmárnémeti, Romênia</t>
+          <t>Kisberezna, Csehszlovákia</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Romênia</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>pastor e, simultaneamente, missionário popular entre 1936 e 1943; diretor do Exército da Santa Cruz entre 1936 e 1939</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N257">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O257">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=377</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1937</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Horváth István Anzelm OSB</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>o pastor da colónia húngara</t>
+          <t>effectue des voyages missionnaires aux États-Unis. Il y effectua trois tournées missionnaires entre 1933 et 1938 ; la première avec son confrère Teofán Skiba, la deuxième — qui dura plusieurs années — avec le basilien Marián Hám-Sztankaninec, qui y mourut, et la troisième avec Miklós Dudás, futur évêque diocésain, en 1937/38. Il a mené des missions dans presque toutes les paroisses hongroises et ruthènes.</t>
         </is>
       </c>
       <c r="N258">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O258">
-        <v>1942</v>
+        <v>1938</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=427</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1937</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Ivancsó Dániel, püspök</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>St, Mary templom, Cleveland, OH, Estados Unidos</t>
+          <t>Saint Michael the Archangel Byzantine Catholic Church, Pittston, PA, États-Unis</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>St, Mary templom</t>
+          <t>Saint Michael the Archangel Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N259">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O259">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=460</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1937</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Karsay Ferenc Vilmos (OFM)</t>
+          <t>Német János</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Érsekújvár, Csehszlovákia</t>
+          <t>Túrjaremete, Hongrie</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>pregador e mestre dos seminaristas</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N260">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O260">
-        <v>1940</v>
+        <v>1946</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=503</t>
+          <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1937</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Kasztovszky Imre</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, Estados Unidos</t>
+          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>enseignant</t>
         </is>
       </c>
       <c r="N261">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O261">
-        <v>1938</v>
+        <v>1943</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=505</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1937</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Kiss László Szaléz OFM, Isten szolgája</t>
+          <t>Romzsa János</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos</t>
+          <t>St. Stephen Greek Catholic Church, Leisenring, PA, États-Unis</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>St. Stephen Greek Catholic Church</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N262">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O262">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=548</t>
+          <t>/persons_v2/view.php?id=943</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1937</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Koch Róbert</t>
+          <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Tát, Magyar Királyság</t>
+          <t>Segítő Szűz Mária Lelkészség, Budapest, Hongrie</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>Segítő Szűz Mária Lelkészség</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>vigário, pároco desde 1946</t>
+          <t>préfet</t>
         </is>
       </c>
       <c r="N263">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O263">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=556</t>
+          <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1937</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Kossey Gábor</t>
+          <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Hartford, CT, États-Unis</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, Estados Unidos</t>
+          <t>Wallingford, CO, États-Unis</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>pároco</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N264">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O264">
-        <v>1938</v>
+        <v>1948</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=572</t>
+          <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1937</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Bor Sándor</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Szolnok, Magyar Királyság</t>
+          <t>Gyárvárosi Plébánia, Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J265" t="inlineStr">
+        <is>
+          <t>Gyárvárosi Plébánia</t>
+        </is>
+      </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>na reforma</t>
+          <t>professeur de religion</t>
         </is>
       </c>
       <c r="N265">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O265">
-        <v>1941</v>
+        <v>1938</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=103</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1937</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Woodbridge, NJ, Estados Unidos</t>
+          <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>supérieur des membres de l’ordre étudiant au collège, et enseignait la philosophie et la théologie au séminaire diocésain. Plus tard, il devint professeur de dogmatique, prédicateur académique et supérieur de la Congrégation mariale</t>
         </is>
       </c>
       <c r="N266">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O266">
-        <v>1964</v>
+        <v>1938</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1937</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Molnár Antal, Msgr.</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>McAdoo, PA, Estados Unidos</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>professeur de lycée</t>
         </is>
       </c>
       <c r="N267">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O267">
-        <v>1957</v>
+        <v>1948</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=758</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1937</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Brownsville, PA, Estados Unidos</t>
+          <t>Hope Haven, Marrero, LA, États-Unis</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>Hope Haven</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>préfet, directeur</t>
         </is>
       </c>
       <c r="N268">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O268">
-        <v>1962</v>
+        <v>1966</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1937</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Deésy István Ipoly OFM</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, Estados Unidos</t>
+          <t>Székelyudvarhely, Roumanie</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Roumanie</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Préfet du Collegium Seraphicum, professeur de lettres, maître des laïcs, aumônier, définiteur</t>
         </is>
       </c>
       <c r="N269">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O269">
-        <v>1962</v>
+        <v>1942</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=184</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1937</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Elizabeth, NJ, Estados Unidos</t>
+          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>Szent Imre templomigazgatóság</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>professeur de religion</t>
         </is>
       </c>
       <c r="N270">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O270">
-        <v>1962</v>
+        <v>1947</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1937</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Elrama, PA, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, États-Unis</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N271">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O271">
-        <v>1962</v>
+        <v>1957</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1937</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Gáspár János</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>McKeesport, PA, Estados Unidos</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J272" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N272">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O272">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1937</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Uniontown, PA, Estados Unidos</t>
+          <t>Homestead, PA, États-Unis</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N273">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O273">
-        <v>1962</v>
+        <v>1944</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1937</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Mundwell János</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J274" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>abbé (à l’étranger depuis 1947)</t>
         </is>
       </c>
       <c r="N274">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O274">
-        <v>1943</v>
+        <v>1950</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=777</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1937</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Olejnyik György</t>
+          <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Painesville, OH, Estados Unidos</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J275" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N275">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O275">
-        <v>1952</v>
+        <v>1940</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=833</t>
+          <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1937</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Papp György, Msgr., dr</t>
+          <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Hartford, CT, États-Unis</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Magyar Királyság</t>
+          <t>Szent László templom, South Norwalk, CT, États-Unis</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J276" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>secretário episcopal</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N276">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O276">
-        <v>1939</v>
+        <v>1977</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=851</t>
+          <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1937</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>András Antal Jeromos OFM</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, Estados Unidos</t>
+          <t>Pujang, Kína</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>archidiacre, directeur d’un orphelinat pour filles, administrateur apostolique à partir de 1947</t>
         </is>
       </c>
       <c r="N277">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O277">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=6</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1937</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>capelão</t>
+          <t>directeur national d’Actio Catholica</t>
         </is>
       </c>
       <c r="N278">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O278">
-        <v>1969</v>
+        <v>1948</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1937</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>pastor organizador</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N279">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O279">
-        <v>1940</v>
+        <v>1954</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1937</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Balogh János Benignusz OFM</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>Fundador e diretor do Clube Juvenil Szent Imre</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N280">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O280">
-        <v>1955</v>
+        <v>1954</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=39</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1937</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Bartha Károly SVD</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Budatétény, Magyar Királyság</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>diretor financeiro</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N281">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O281">
-        <v>1942</v>
+        <v>1954</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=49</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1937</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Brunner József Columbinus SVD</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>irmão monge, cozinheiro</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N282">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O282">
-        <v>1975</v>
+        <v>1954</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=115</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1937</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Cak Stanley A.</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>St. Luke, Gary, IN, Estados Unidos</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, États-Unis</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>St. Luke</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>capelão</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N283">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O283">
-        <v>1938</v>
+        <v>1949</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=120</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1937</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Hercegfalva, Magyar Királyság</t>
+          <t>Szent Miklós görögkatolikus templom, Trenton, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J284" t="inlineStr">
+        <is>
+          <t>Szent Miklós görögkatolikus templom</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>capelão</t>
+          <t>pasteur, aide-pasteur à l’église grecque-catholique roumaine Sainte-Marie</t>
         </is>
       </c>
       <c r="N284">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O284">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1937</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Gary, IN, Estados Unidos</t>
+          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J285" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N285">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O285">
-        <v>1955</v>
+        <v>1960</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1937</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Hajnády Miklós, dr</t>
+          <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Szolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>prédicateur</t>
         </is>
       </c>
       <c r="N286">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O286">
-        <v>1940</v>
+        <v>1942</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=362</t>
+          <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1937</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Héder László Mária Sándor OSM, dr.</t>
+          <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Abbotsford, BC, Canada</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>mestre de noviços e superior dos seminaristas</t>
+          <t>administrateur</t>
         </is>
       </c>
       <c r="N287">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O287">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=389</t>
+          <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1937</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Iványi Kazimír OFMConv</t>
+          <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Lugos, Romênia</t>
-[...9 lines deleted...]
-          <t>professor de religião, vice-superior, e, a partir de 1937, superior, pároco e membro do conselho governamental da província da ordem</t>
+          <t>Szent Margit kórház, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="J288" t="inlineStr">
+        <is>
+          <t>Szent Margit kórház</t>
         </is>
       </c>
       <c r="N288">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O288">
-        <v>1939</v>
+        <v>1941</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=466</t>
+          <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1937</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Jakab András, Dr.</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>vigário, e posteriormente pároco</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N289">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O289">
-        <v>1974</v>
+        <v>1938</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=472</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1937</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Dám Antal Ince OFM, Dr.</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Törökőr, Budapest, Magyar Királyság</t>
+          <t>Jászberény, Magyar Királyság</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J290" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>vigário</t>
+          <t>prédicateur, catéchiste, rédacteur en chef de *Szív*</t>
         </is>
       </c>
       <c r="N290">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O290">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1937</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Juhász Imre Vince OFM</t>
+          <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>missionário, historiador, arqueólogo</t>
+          <t>pasteur hongrois, curé depuis 1936</t>
         </is>
       </c>
       <c r="N291">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O291">
-        <v>1952</v>
+        <v>1943</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=491</t>
+          <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1937</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Kelemen Kálmán Konrád OFM</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Romênia</t>
+          <t>Szent Imre templom, Milwaukee, WI, États-Unis</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>Romênia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J292" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>professor de ciências humanas</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N292">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O292">
-        <v>1938</v>
+        <v>1944</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=515</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1937</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Koloszár István</t>
+          <t>Hegyi József Péter OFM</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Tab, Magyar Királyság</t>
+          <t>Szatmárnémeti, Roumanie</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Roumanie</t>
+        </is>
+      </c>
+      <c r="K293" t="inlineStr">
+        <is>
+          <t>pasteur, puis missionnaire auprès du peuple de 1936 à 1943, directeur de l’Armée de la Sainte-Croix de 1936 à 1939</t>
         </is>
       </c>
       <c r="N293">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O293">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=561</t>
+          <t>/persons_v2/view.php?id=377</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1937</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>secretário nacional da Actio Catholica</t>
+          <t>le pasteur de la communauté hongroise</t>
         </is>
       </c>
       <c r="N294">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O294">
-        <v>1939</v>
+        <v>1942</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=427</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1937</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Ivancsó Dániel, püspök</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Csillaghegy, Budapest, Magyar Királyság</t>
+          <t>St, Mary templom, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>Csillaghegy</t>
+          <t>St, Mary templom</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>professor de religião</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N295">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O295">
-        <v>1939</v>
+        <v>1946</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=460</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1937</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Karsay Ferenc Vilmos (OFM)</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Xinghua (兴化), Kína</t>
+          <t>Érsekújvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>missionário</t>
+          <t>prédicateur et maître des séminaristes</t>
         </is>
       </c>
       <c r="N296">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O296">
-        <v>1938</v>
+        <v>1940</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1937</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Bussa, Csehszlovákia</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J297" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>na reforma</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N297">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O297">
-        <v>1947</v>
+        <v>1938</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1937</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Medgyess A. József</t>
+          <t>Kiss László Szaléz OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Kreckelmoos, Áustria</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>Áustria</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N298">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O298">
-        <v>1938</v>
+        <v>1942</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=718</t>
+          <t>/persons_v2/view.php?id=548</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1937</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Koch Róbert</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos</t>
+          <t>Tát, Magyar Királyság</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>chefe de família</t>
+          <t>vicaire, puis curé à partir de 1946</t>
         </is>
       </c>
       <c r="N299">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O299">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1937</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Moullion Kálmán, Msgr.</t>
+          <t>Kossey Gábor</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Bácsszentiván, Jugoszlávia</t>
+          <t>New Brunswick, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>Jugoszlávia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>pastor auxiliar</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N300">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O300">
         <v>1938</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=778</t>
+          <t>/persons_v2/view.php?id=572</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1937</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>Leechburg, PA, Estados Unidos</t>
+          <t>Szolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N301">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O301">
-        <v>1944</v>
+        <v>1941</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1937</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Bakos István</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság</t>
+          <t>Woodbridge, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Alexandriai Szent Katalin Plébánia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>capelão</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N302">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O302">
-        <v>1944</v>
+        <v>1964</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=30</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1937</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Czibere Mihály</t>
+          <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Márk, Csehszlovákia</t>
+          <t>McAdoo, PA, États-Unis</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>capelão</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N303">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O303">
-        <v>1938</v>
+        <v>1957</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=133</t>
+          <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1937</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Dallos Ferenc</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Gyárváros, Győr, Magyar Királyság</t>
+          <t>Brownsville, PA, États-Unis</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Gyárváros</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>pastor auxiliar</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N304">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O304">
-        <v>1941</v>
+        <v>1962</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=176</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1937</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Hódmezővásárhely, Magyar Királyság</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, États-Unis</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N305">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O305">
-        <v>1941</v>
+        <v>1962</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1937</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Orosztelek, Magyar Királyság</t>
+          <t>Elizabeth, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N306">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O306">
-        <v>1945</v>
+        <v>1962</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1937</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Fekete Ferenc</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Recife, Brazília</t>
+          <t>Elrama, PA, États-Unis</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>aprendeu a língua no seminário de Pernambuco e tornou-se capelão dos húngaros</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N307">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O307">
-        <v>1938</v>
+        <v>1962</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=266</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1937</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Gilly Ferenc</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>Allentown, PA, Estados Unidos</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Allentown, PA, Estados Unidos</t>
+          <t>McKeesport, PA, États-Unis</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>capelão</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N308">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O308">
-        <v>1938</v>
+        <v>1962</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=326</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1937</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Gilly Ferenc</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>Allentown, PA, Estados Unidos</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Northampton, PA, Estados Unidos</t>
+          <t>Uniontown, PA, États-Unis</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>capelão</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N309">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O309">
-        <v>1938</v>
+        <v>1962</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=326</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1937</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Gyimesi Gyula</t>
+          <t>Mundwell János</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Nagyoroszi, Magyar Királyság</t>
+          <t>Youngstown, OH, États-Unis</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>capelão</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N310">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O310">
-        <v>1939</v>
+        <v>1943</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=352</t>
+          <t>/persons_v2/view.php?id=777</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1937</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Olejnyik György</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Painesville, OH, États-Unis</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>professor de francês no ensino secundário, tendo sido diretor entre 1938 e 1947 e professor particular na Universidade Pázmány Péter entre 1941 e 1947</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N311">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O311">
-        <v>1947</v>
+        <v>1952</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=833</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1937</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Szentgyörgymező, Esztergom, Magyar Királyság</t>
+          <t>Nyíregyháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J312" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>secrétaire épiscopal</t>
         </is>
       </c>
       <c r="N312">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O312">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1937</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Huber Antal, Dr.</t>
+          <t>Punykó Sándor</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>secretário episcopal</t>
+          <t>greffier du Saint-Siège, secrétaire épiscopal de 1944 à 1947</t>
         </is>
       </c>
       <c r="N313">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O313">
-        <v>1941</v>
+        <v>1947</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=444</t>
+          <t>/persons_v2/view.php?id=903</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1937</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Péliföldszentkereszt, Magyar Királyság</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="J314" t="inlineStr">
+        <is>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>estudos teológicos</t>
+          <t>frère de l’ordre</t>
         </is>
       </c>
       <c r="N314">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O314">
-        <v>1940</v>
+        <v>2005</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1937</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Jánosi József (SJ), dr</t>
+          <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Magyar Királyi Pázmány Péter Tudományegyetem, Budapest, Magyar Királyság</t>
+          <t>Árpádházi Szent Erzsébet templom, Homestead, PA, États-Unis</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>Magyar Királyi Pázmány Péter Tudományegyetem</t>
+          <t>Árpádházi Szent Erzsébet templom</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>palestrante</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N315">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O315">
-        <v>1940</v>
+        <v>1942</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=482</t>
+          <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1937</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Keller András Tarzicius OCD, Dr.</t>
+          <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Róma, Itália</t>
+          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, États-Unis</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>Itália</t>
-[...4 lines deleted...]
-          <t>vice-reitor do seminário missionário</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J316" t="inlineStr">
+        <is>
+          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
         </is>
       </c>
       <c r="N316">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O316">
-        <v>1946</v>
+        <v>1953</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=517</t>
+          <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1937</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J317" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>professor de teologia</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N317">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O317">
-        <v>1941</v>
+        <v>1969</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1937</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pasteur organisateur</t>
         </is>
       </c>
       <c r="N318">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O318">
         <v>1940</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1937</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Balogh János Benignusz OFM</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>professor de teologia</t>
+          <t>Fondateur et directeur du club de jeunesse Saint-Imre</t>
         </is>
       </c>
       <c r="N319">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O319">
-        <v>1939</v>
+        <v>1955</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=39</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1937</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Fairport, NY, Estados Unidos</t>
+          <t>Budatétény, Magyar Királyság</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>directeur financier</t>
         </is>
       </c>
       <c r="N320">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O320">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1937</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>May József, Msgr.</t>
+          <t>Brunner József Columbinus SVD</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, Estados Unidos</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Sacred Heart in Millers Heights, Betlehem, PA, Estados Unidos</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Sacred Heart in Millers Heights</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>frère moine, cuisinier</t>
         </is>
       </c>
       <c r="N321">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O321">
-        <v>1950</v>
+        <v>1975</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=712</t>
+          <t>/persons_v2/view.php?id=115</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1937</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Medvigy Ágoston</t>
+          <t>Cak Stanley A.</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
-[...4 lines deleted...]
-          <t>Munkács</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Munkács, Csehszlovákia</t>
+          <t>St. Luke, Gary, IN, États-Unis</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J322" t="inlineStr">
+        <is>
+          <t>St. Luke</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>pastor auxiliar</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N322">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O322">
         <v>1938</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=723</t>
+          <t>/persons_v2/view.php?id=120</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1937</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Gyárváros, Győr, Magyar Királyság</t>
+          <t>Hercegfalva, Magyar Királyság</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J323" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>pastor auxiliar</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N323">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O323">
-        <v>1941</v>
+        <v>1938</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1937</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Gary, IN, États-Unis</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>professor de religião e pregador, tendo sido, entretanto, entre 1937 e 1941, zelador</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N324">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O324">
-        <v>1944</v>
+        <v>1955</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=765</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1937</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Somlószőlős, Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>pastor auxiliar</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N325">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O325">
-        <v>1938</v>
+        <v>1940</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1937</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Attala, Magyar Királyság</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>segédlelkész, 1938-ban ideiglenes adminisztrátor</t>
+          <t>maître des novices et supérieur des séminaristes</t>
         </is>
       </c>
       <c r="N326">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O326">
         <v>1938</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=793</t>
+          <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1937</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Iványi Kazimír OFMConv</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Végardó, Magyar Királyság</t>
+          <t>Lugos, Roumanie</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Roumanie</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>pastor adjunto</t>
+          <t>professeur de religion, vicaire, puis, à partir de 1937, curé, membre du conseil de gouvernement de la province religieuse</t>
         </is>
       </c>
       <c r="N327">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O327">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=466</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1937</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Taohvaping, Kína</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J328" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>chefe de missão</t>
+          <t>vicaire, puis curé</t>
         </is>
       </c>
       <c r="N328">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O328">
-        <v>1949</v>
+        <v>1974</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1937</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Pontificia Università San Tommaso D’Aquino, Róma, Itália</t>
+          <t>Törökőr, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J329" t="inlineStr">
         <is>
-          <t>Pontificia Università San Tommaso D’Aquino</t>
+          <t>Törökőr</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>estudos de ética (como bolseiro do Instituto Húngaro do Vaticano)</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N329">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O329">
         <v>1938</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
+          <t>/persons_v2/view.php?id=479</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330">
+        <v>1937</v>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>Juhász Imre Vince OFM</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H330" t="inlineStr">
+        <is>
+          <t>Palesztinai Brit Mandátum</t>
+        </is>
+      </c>
+      <c r="I330" t="inlineStr">
+        <is>
+          <t>Palesztinai Brit Mandátum</t>
+        </is>
+      </c>
+      <c r="K330" t="inlineStr">
+        <is>
+          <t>missionnaire, historien, archéologue</t>
+        </is>
+      </c>
+      <c r="N330">
+        <v>1935</v>
+      </c>
+      <c r="O330">
+        <v>1952</v>
+      </c>
+      <c r="Q330" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=491</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331">
+        <v>1937</v>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>Kelemen Kálmán Konrád OFM</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H331" t="inlineStr">
+        <is>
+          <t>Csíksomlyó, Roumanie</t>
+        </is>
+      </c>
+      <c r="I331" t="inlineStr">
+        <is>
+          <t>Roumanie</t>
+        </is>
+      </c>
+      <c r="K331" t="inlineStr">
+        <is>
+          <t>professeur de lettres</t>
+        </is>
+      </c>
+      <c r="N331">
+        <v>1935</v>
+      </c>
+      <c r="O331">
+        <v>1938</v>
+      </c>
+      <c r="Q331" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=515</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332">
+        <v>1937</v>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>Koloszár István</t>
+        </is>
+      </c>
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H332" t="inlineStr">
+        <is>
+          <t>Tab, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I332" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N332">
+        <v>1935</v>
+      </c>
+      <c r="O332">
+        <v>1941</v>
+      </c>
+      <c r="Q332" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=561</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333">
+        <v>1937</v>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>Közi-Horváth József, Msgr., dr</t>
+        </is>
+      </c>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H333" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I333" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K333" t="inlineStr">
+        <is>
+          <t>secrétaire national d’Actio Catholica</t>
+        </is>
+      </c>
+      <c r="N333">
+        <v>1935</v>
+      </c>
+      <c r="O333">
+        <v>1939</v>
+      </c>
+      <c r="Q333" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=605</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334">
+        <v>1937</v>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>Laczkovits József Gyula</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H334" t="inlineStr">
+        <is>
+          <t>Csillaghegy, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I334" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t>Csillaghegy</t>
+        </is>
+      </c>
+      <c r="K334" t="inlineStr">
+        <is>
+          <t>professeur de religion</t>
+        </is>
+      </c>
+      <c r="N334">
+        <v>1935</v>
+      </c>
+      <c r="O334">
+        <v>1939</v>
+      </c>
+      <c r="Q334" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=631</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335">
+        <v>1937</v>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>Lombos József László OFM</t>
+        </is>
+      </c>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H335" t="inlineStr">
+        <is>
+          <t>Xinghua (兴化), Kína</t>
+        </is>
+      </c>
+      <c r="I335" t="inlineStr">
+        <is>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K335" t="inlineStr">
+        <is>
+          <t>missionnaire</t>
+        </is>
+      </c>
+      <c r="N335">
+        <v>1935</v>
+      </c>
+      <c r="O335">
+        <v>1938</v>
+      </c>
+      <c r="Q335" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=663</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336">
+        <v>1937</v>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>Lőrik Béla János</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H336" t="inlineStr">
+        <is>
+          <t>Bussa, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I336" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K336" t="inlineStr">
+        <is>
+          <t>à la retraite</t>
+        </is>
+      </c>
+      <c r="N336">
+        <v>1935</v>
+      </c>
+      <c r="O336">
+        <v>1947</v>
+      </c>
+      <c r="Q336" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=669</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337">
+        <v>1937</v>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>Medgyess A. József</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr">
+        <is>
+          <t>Szatmár</t>
+        </is>
+      </c>
+      <c r="H337" t="inlineStr">
+        <is>
+          <t>Kreckelmoos, Autriche</t>
+        </is>
+      </c>
+      <c r="I337" t="inlineStr">
+        <is>
+          <t>Autriche</t>
+        </is>
+      </c>
+      <c r="K337" t="inlineStr">
+        <is>
+          <t>pasteur</t>
+        </is>
+      </c>
+      <c r="N337">
+        <v>1935</v>
+      </c>
+      <c r="O337">
+        <v>1938</v>
+      </c>
+      <c r="Q337" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=718</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338">
+        <v>1937</v>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>Medveczky Gyula Medárd OFM</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H338" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
+        </is>
+      </c>
+      <c r="I338" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J338" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K338" t="inlineStr">
+        <is>
+          <t>chef de famille</t>
+        </is>
+      </c>
+      <c r="N338">
+        <v>1935</v>
+      </c>
+      <c r="O338">
+        <v>1946</v>
+      </c>
+      <c r="Q338" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=722</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339">
+        <v>1937</v>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>Moullion Kálmán, Msgr.</t>
+        </is>
+      </c>
+      <c r="E339" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G339" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H339" t="inlineStr">
+        <is>
+          <t>Bácsszentiván, Jugoszlávia</t>
+        </is>
+      </c>
+      <c r="I339" t="inlineStr">
+        <is>
+          <t>Jugoszlávia</t>
+        </is>
+      </c>
+      <c r="K339" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N339">
+        <v>1935</v>
+      </c>
+      <c r="O339">
+        <v>1938</v>
+      </c>
+      <c r="Q339" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=778</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340">
+        <v>1937</v>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>Nyiri István, Dr.</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G340" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H340" t="inlineStr">
+        <is>
+          <t>Leechburg, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I340" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K340" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N340">
+        <v>1935</v>
+      </c>
+      <c r="O340">
+        <v>1944</v>
+      </c>
+      <c r="Q340" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=828</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341">
+        <v>1937</v>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>Olkó Imre</t>
+        </is>
+      </c>
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="H341" t="inlineStr">
+        <is>
+          <t>St. Adalbert Church, South Side, Pittsburgh, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I341" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J341" t="inlineStr">
+        <is>
+          <t>St. Adalbert Church, South Side</t>
+        </is>
+      </c>
+      <c r="K341" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N341">
+        <v>1935</v>
+      </c>
+      <c r="O341">
+        <v>1939</v>
+      </c>
+      <c r="Q341" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=834</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342">
+        <v>1937</v>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>Pogány György, Dr.</t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H342" t="inlineStr">
+        <is>
+          <t>Hosszúpályi, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I342" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K342" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N342">
+        <v>1935</v>
+      </c>
+      <c r="O342">
+        <v>1938</v>
+      </c>
+      <c r="Q342" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=886</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343">
+        <v>1937</v>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+        </is>
+      </c>
+      <c r="E343" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H343" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség, Cleveland, OH, États-Unis</t>
+        </is>
+      </c>
+      <c r="I343" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J343" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K343" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N343">
+        <v>1935</v>
+      </c>
+      <c r="O343">
+        <v>1940</v>
+      </c>
+      <c r="Q343" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=894</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344">
+        <v>1937</v>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
+          <t>Sabo S. John, Msgr.</t>
+        </is>
+      </c>
+      <c r="E344" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>Fort Wayne – South Bend, IN, États-Unis</t>
+        </is>
+      </c>
+      <c r="H344" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, États-Unis</t>
+        </is>
+      </c>
+      <c r="I344" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J344" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K344" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N344">
+        <v>1935</v>
+      </c>
+      <c r="O344">
+        <v>1980</v>
+      </c>
+      <c r="Q344" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=953</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345">
+        <v>1937</v>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr">
+        <is>
+          <t>Sipos D. József</t>
+        </is>
+      </c>
+      <c r="E345" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F345" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G345" t="inlineStr">
+        <is>
+          <t>Fort Wayne – South Bend, IN, États-Unis</t>
+        </is>
+      </c>
+      <c r="H345" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, États-Unis</t>
+        </is>
+      </c>
+      <c r="I345" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J345" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K345" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N345">
+        <v>1935</v>
+      </c>
+      <c r="O345">
+        <v>1962</v>
+      </c>
+      <c r="Q345" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=991</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346">
+        <v>1937</v>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr">
+        <is>
+          <t>Bakos István</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G346" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
+        </is>
+      </c>
+      <c r="H346" t="inlineStr">
+        <is>
+          <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I346" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J346" t="inlineStr">
+        <is>
+          <t>Alexandriai Szent Katalin Plébánia</t>
+        </is>
+      </c>
+      <c r="K346" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N346">
+        <v>1936</v>
+      </c>
+      <c r="O346">
+        <v>1944</v>
+      </c>
+      <c r="Q346" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=30</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347">
+        <v>1937</v>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>Czibere Mihály</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G347" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H347" t="inlineStr">
+        <is>
+          <t>Márk, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I347" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K347" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N347">
+        <v>1936</v>
+      </c>
+      <c r="O347">
+        <v>1938</v>
+      </c>
+      <c r="Q347" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=133</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348">
+        <v>1937</v>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
+        <is>
+          <t>Dallos Ferenc</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H348" t="inlineStr">
+        <is>
+          <t>Gyárváros, Győr, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I348" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J348" t="inlineStr">
+        <is>
+          <t>Gyárváros</t>
+        </is>
+      </c>
+      <c r="K348" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N348">
+        <v>1936</v>
+      </c>
+      <c r="O348">
+        <v>1941</v>
+      </c>
+      <c r="Q348" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=176</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349">
+        <v>1937</v>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr">
+        <is>
+          <t>Ecker Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H349" t="inlineStr">
+        <is>
+          <t>Hódmezővásárhely, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I349" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K349" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N349">
+        <v>1936</v>
+      </c>
+      <c r="O349">
+        <v>1941</v>
+      </c>
+      <c r="Q349" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=226</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350">
+        <v>1937</v>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>Fedeles Vladimir</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H350" t="inlineStr">
+        <is>
+          <t>Orosztelek, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I350" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K350" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N350">
+        <v>1936</v>
+      </c>
+      <c r="O350">
+        <v>1945</v>
+      </c>
+      <c r="Q350" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=256</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351">
+        <v>1937</v>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr">
+        <is>
+          <t>Fekete Ferenc</t>
+        </is>
+      </c>
+      <c r="E351" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F351" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G351" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H351" t="inlineStr">
+        <is>
+          <t>Recife, Brazília</t>
+        </is>
+      </c>
+      <c r="I351" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K351" t="inlineStr">
+        <is>
+          <t>Il a appris la langue au séminaire de Pernambucó, puis est devenu pasteur auprès des Hongrois</t>
+        </is>
+      </c>
+      <c r="N351">
+        <v>1936</v>
+      </c>
+      <c r="O351">
+        <v>1938</v>
+      </c>
+      <c r="Q351" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=266</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352">
+        <v>1937</v>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>Gilly Ferenc</t>
+        </is>
+      </c>
+      <c r="E352" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G352" t="inlineStr">
+        <is>
+          <t>Allentown, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="H352" t="inlineStr">
+        <is>
+          <t>Allentown, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I352" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K352" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N352">
+        <v>1936</v>
+      </c>
+      <c r="O352">
+        <v>1938</v>
+      </c>
+      <c r="Q352" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=326</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353">
+        <v>1937</v>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr">
+        <is>
+          <t>Gilly Ferenc</t>
+        </is>
+      </c>
+      <c r="E353" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F353" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G353" t="inlineStr">
+        <is>
+          <t>Allentown, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="H353" t="inlineStr">
+        <is>
+          <t>Northampton, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I353" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K353" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N353">
+        <v>1936</v>
+      </c>
+      <c r="O353">
+        <v>1938</v>
+      </c>
+      <c r="Q353" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=326</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354">
+        <v>1937</v>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
+        <is>
+          <t>Gyimesi Gyula</t>
+        </is>
+      </c>
+      <c r="E354" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G354" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H354" t="inlineStr">
+        <is>
+          <t>Nagyoroszi, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I354" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K354" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N354">
+        <v>1936</v>
+      </c>
+      <c r="O354">
+        <v>1939</v>
+      </c>
+      <c r="Q354" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=352</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355">
+        <v>1937</v>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+        </is>
+      </c>
+      <c r="E355" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H355" t="inlineStr">
+        <is>
+          <t>Gödöllő, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I355" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K355" t="inlineStr">
+        <is>
+          <t>professeur de français au lycée, puis directeur de 1938 à 1947, ainsi que chargé de cours à l’université Pázmány Péter de 1941 à 1947</t>
+        </is>
+      </c>
+      <c r="N355">
+        <v>1936</v>
+      </c>
+      <c r="O355">
+        <v>1947</v>
+      </c>
+      <c r="Q355" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=309</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356">
+        <v>1937</v>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
+        <is>
+          <t>Horváth Rezső Dr.</t>
+        </is>
+      </c>
+      <c r="E356" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H356" t="inlineStr">
+        <is>
+          <t>Szentgyörgymező, Esztergom, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I356" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J356" t="inlineStr">
+        <is>
+          <t>Szentgyörgymező</t>
+        </is>
+      </c>
+      <c r="K356" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N356">
+        <v>1936</v>
+      </c>
+      <c r="O356">
+        <v>1941</v>
+      </c>
+      <c r="Q356" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=438</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357">
+        <v>1937</v>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr">
+        <is>
+          <t>Huber Antal, Dr.</t>
+        </is>
+      </c>
+      <c r="E357" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G357" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H357" t="inlineStr">
+        <is>
+          <t>Szombathely, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I357" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K357" t="inlineStr">
+        <is>
+          <t>secrétaire épiscopal</t>
+        </is>
+      </c>
+      <c r="N357">
+        <v>1936</v>
+      </c>
+      <c r="O357">
+        <v>1941</v>
+      </c>
+      <c r="Q357" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=444</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358">
+        <v>1937</v>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr">
+        <is>
+          <t>Hámor József SDB</t>
+        </is>
+      </c>
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H358" t="inlineStr">
+        <is>
+          <t>Péliföldszentkereszt, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I358" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K358" t="inlineStr">
+        <is>
+          <t>études de théologie</t>
+        </is>
+      </c>
+      <c r="N358">
+        <v>1936</v>
+      </c>
+      <c r="O358">
+        <v>1940</v>
+      </c>
+      <c r="Q358" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=372</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359">
+        <v>1937</v>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>Jánosi József (SJ), dr</t>
+        </is>
+      </c>
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H359" t="inlineStr">
+        <is>
+          <t>Magyar Királyi Pázmány Péter Tudományegyetem, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I359" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J359" t="inlineStr">
+        <is>
+          <t>Magyar Királyi Pázmány Péter Tudományegyetem</t>
+        </is>
+      </c>
+      <c r="K359" t="inlineStr">
+        <is>
+          <t>conférencier</t>
+        </is>
+      </c>
+      <c r="N359">
+        <v>1936</v>
+      </c>
+      <c r="O359">
+        <v>1940</v>
+      </c>
+      <c r="Q359" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=482</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360">
+        <v>1937</v>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
+        <is>
+          <t>Keller András Tarzicius OCD, Dr.</t>
+        </is>
+      </c>
+      <c r="E360" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+        </is>
+      </c>
+      <c r="H360" t="inlineStr">
+        <is>
+          <t>Róma, Italie</t>
+        </is>
+      </c>
+      <c r="I360" t="inlineStr">
+        <is>
+          <t>Italie</t>
+        </is>
+      </c>
+      <c r="K360" t="inlineStr">
+        <is>
+          <t>le vice-recteur du séminaire missionnaire</t>
+        </is>
+      </c>
+      <c r="N360">
+        <v>1936</v>
+      </c>
+      <c r="O360">
+        <v>1946</v>
+      </c>
+      <c r="Q360" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=517</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361">
+        <v>1937</v>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr">
+        <is>
+          <t>Kertész János Tamás OFM, Dr.</t>
+        </is>
+      </c>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H361" t="inlineStr">
+        <is>
+          <t>Szombathely, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I361" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K361" t="inlineStr">
+        <is>
+          <t>professeur de théologie</t>
+        </is>
+      </c>
+      <c r="N361">
+        <v>1936</v>
+      </c>
+      <c r="O361">
+        <v>1941</v>
+      </c>
+      <c r="Q361" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=528</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362">
+        <v>1937</v>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
+        <is>
+          <t>Kovalicky Viktor</t>
+        </is>
+      </c>
+      <c r="E362" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G362" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H362" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, États-Unis</t>
+        </is>
+      </c>
+      <c r="I362" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K362" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N362">
+        <v>1936</v>
+      </c>
+      <c r="O362">
+        <v>1940</v>
+      </c>
+      <c r="Q362" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=593</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363">
+        <v>1937</v>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr">
+        <is>
+          <t>Kovách Tibor Angelus OFMCap</t>
+        </is>
+      </c>
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+        </is>
+      </c>
+      <c r="H363" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I363" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K363" t="inlineStr">
+        <is>
+          <t>professeur de théologie</t>
+        </is>
+      </c>
+      <c r="N363">
+        <v>1936</v>
+      </c>
+      <c r="O363">
+        <v>1939</v>
+      </c>
+      <c r="Q363" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=579</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364">
+        <v>1937</v>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr">
+        <is>
+          <t>Maczkó József</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H364" t="inlineStr">
+        <is>
+          <t>Fairport, NY, États-Unis</t>
+        </is>
+      </c>
+      <c r="I364" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K364" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N364">
+        <v>1936</v>
+      </c>
+      <c r="O364">
+        <v>1945</v>
+      </c>
+      <c r="Q364" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=677</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365">
+        <v>1937</v>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
+        <is>
+          <t>May József, Msgr.</t>
+        </is>
+      </c>
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t>Philadelphia, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="H365" t="inlineStr">
+        <is>
+          <t>Sacred Heart in Millers Heights, Betlehem, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I365" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J365" t="inlineStr">
+        <is>
+          <t>Sacred Heart in Millers Heights</t>
+        </is>
+      </c>
+      <c r="K365" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N365">
+        <v>1936</v>
+      </c>
+      <c r="O365">
+        <v>1950</v>
+      </c>
+      <c r="Q365" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=712</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366">
+        <v>1937</v>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr">
+        <is>
+          <t>Medvigy Ágoston</t>
+        </is>
+      </c>
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H366" t="inlineStr">
+        <is>
+          <t>Munkács, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I366" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K366" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N366">
+        <v>1936</v>
+      </c>
+      <c r="O366">
+        <v>1938</v>
+      </c>
+      <c r="Q366" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=723</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367">
+        <v>1937</v>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>Molnár Antal</t>
+        </is>
+      </c>
+      <c r="E367" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H367" t="inlineStr">
+        <is>
+          <t>Gyárváros, Győr, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I367" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J367" t="inlineStr">
+        <is>
+          <t>Gyárváros</t>
+        </is>
+      </c>
+      <c r="K367" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N367">
+        <v>1936</v>
+      </c>
+      <c r="O367">
+        <v>1941</v>
+      </c>
+      <c r="Q367" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=759</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368">
+        <v>1937</v>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+        </is>
+      </c>
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H368" t="inlineStr">
+        <is>
+          <t>Pécs, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I368" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K368" t="inlineStr">
+        <is>
+          <t>professeur de religion et prédicateur, puis concierge de 1937 à 1941</t>
+        </is>
+      </c>
+      <c r="N368">
+        <v>1936</v>
+      </c>
+      <c r="O368">
+        <v>1944</v>
+      </c>
+      <c r="Q368" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=765</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369">
+        <v>1937</v>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>Nagy György, Dr.</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H369" t="inlineStr">
+        <is>
+          <t>Somlószőlős, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I369" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K369" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N369">
+        <v>1936</v>
+      </c>
+      <c r="O369">
+        <v>1938</v>
+      </c>
+      <c r="Q369" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=789</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370">
+        <v>1937</v>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>Nagy József</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H370" t="inlineStr">
+        <is>
+          <t>Attala, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I370" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K370" t="inlineStr">
+        <is>
+          <t>segédlelkész, 1938-ban ideiglenes adminisztrátor</t>
+        </is>
+      </c>
+      <c r="N370">
+        <v>1936</v>
+      </c>
+      <c r="O370">
+        <v>1938</v>
+      </c>
+      <c r="Q370" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=793</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371">
+        <v>1937</v>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>Nyika Béla, Dr.</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H371" t="inlineStr">
+        <is>
+          <t>Végardó, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I371" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K371" t="inlineStr">
+        <is>
+          <t>vicaire adjoint</t>
+        </is>
+      </c>
+      <c r="N371">
+        <v>1936</v>
+      </c>
+      <c r="O371">
+        <v>1938</v>
+      </c>
+      <c r="Q371" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=827</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372">
+        <v>1937</v>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>Pier György Márk Piusz OFM</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H372" t="inlineStr">
+        <is>
+          <t>Taohvaping, Kína</t>
+        </is>
+      </c>
+      <c r="I372" t="inlineStr">
+        <is>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K372" t="inlineStr">
+        <is>
+          <t>chef de mission</t>
+        </is>
+      </c>
+      <c r="N372">
+        <v>1936</v>
+      </c>
+      <c r="O372">
+        <v>1949</v>
+      </c>
+      <c r="Q372" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=876</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373">
+        <v>1937</v>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>Plankó János</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F373" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G373" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H373" t="inlineStr">
+        <is>
+          <t>Jászapáti, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I373" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K373" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N373">
+        <v>1936</v>
+      </c>
+      <c r="O373">
+        <v>1938</v>
+      </c>
+      <c r="Q373" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=884</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374">
+        <v>1937</v>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>Péterffy Gedeon, Msgr.</t>
+        </is>
+      </c>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F374" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G374" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H374" t="inlineStr">
+        <is>
+          <t>Pontificia Università San Tommaso D’Aquino, Róma, Italie</t>
+        </is>
+      </c>
+      <c r="I374" t="inlineStr">
+        <is>
+          <t>Italie</t>
+        </is>
+      </c>
+      <c r="J374" t="inlineStr">
+        <is>
+          <t>Pontificia Università San Tommaso D’Aquino</t>
+        </is>
+      </c>
+      <c r="K374" t="inlineStr">
+        <is>
+          <t>études de philosophie morale (en tant que boursier de l’Institut hongrois du Vatican)</t>
+        </is>
+      </c>
+      <c r="N374">
+        <v>1936</v>
+      </c>
+      <c r="O374">
+        <v>1938</v>
+      </c>
+      <c r="Q374" t="inlineStr">
+        <is>
           <t>/persons_v2/view.php?id=874</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375">
+        <v>1937</v>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>Raffinszky Gergely Romuald OFM</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H375" t="inlineStr">
+        <is>
+          <t>Mária mennybemenetele templom, Roebling, NJ, États-Unis</t>
+        </is>
+      </c>
+      <c r="I375" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J375" t="inlineStr">
+        <is>
+          <t>Mária mennybemenetele templom</t>
+        </is>
+      </c>
+      <c r="K375" t="inlineStr">
+        <is>
+          <t>curé, missionnaire</t>
+        </is>
+      </c>
+      <c r="N375">
+        <v>1936</v>
+      </c>
+      <c r="O375">
+        <v>1940</v>
+      </c>
+      <c r="Q375" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=908</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376">
+        <v>1937</v>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>Raile Jakab SJ</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H376" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I376" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J376" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség</t>
+        </is>
+      </c>
+      <c r="K376" t="inlineStr">
+        <is>
+          <t>l’adjoint du supérieur provincial, chargé des affaires financières</t>
+        </is>
+      </c>
+      <c r="N376">
+        <v>1936</v>
+      </c>
+      <c r="O376">
+        <v>1941</v>
+      </c>
+      <c r="Q376" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=911</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377">
+        <v>1937</v>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>Raáb Sándor</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>Doroszló, Jugoszlávia</t>
+        </is>
+      </c>
+      <c r="I377" t="inlineStr">
+        <is>
+          <t>Jugoszlávia</t>
+        </is>
+      </c>
+      <c r="K377" t="inlineStr">
+        <is>
+          <t>vicaire (ayant occupé brièvement ce poste à Dunabökény)</t>
+        </is>
+      </c>
+      <c r="N377">
+        <v>1936</v>
+      </c>
+      <c r="O377">
+        <v>1940</v>
+      </c>
+      <c r="Q377" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=906</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378">
+        <v>1937</v>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>Ruzsik Vilmos CM, Dr.</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>lazarista (Congregatio Missionis)</t>
+        </is>
+      </c>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>Piliscsaba, Hongrie</t>
+        </is>
+      </c>
+      <c r="I378" t="inlineStr">
+        <is>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="K378" t="inlineStr">
+        <is>
+          <t>catéchiste, vicaire, puis curé</t>
+        </is>
+      </c>
+      <c r="N378">
+        <v>1936</v>
+      </c>
+      <c r="O378">
+        <v>1946</v>
+      </c>
+      <c r="Q378" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>