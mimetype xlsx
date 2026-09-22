--- v0 (2026-07-07)
+++ v1 (2026-09-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,20765 +98,24661 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Année</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1943</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Filtre du type d’événement</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Tous les événements</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Filtre par pays</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tous les pays</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Résumé</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Changements actuels de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>88</v>
+        <v>105</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>256</v>
+        <v>304</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Naissances</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Services nationaux</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>78</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Services à l’étranger</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Année</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Type d’événement</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Nom</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Dénomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocèse / ordre</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Lieu</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Pays</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Fonction</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Libellé</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date de début</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date de fin</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Actuel</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Lien de la personne</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1943</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Szent Erzsébet templom, Cleveland, OH, États-Unis - administrateur</t>
+          <t>Szent Erzsébet templom, Cleveland, OH, USA - adminisztrátor</t>
         </is>
       </c>
       <c r="N18">
         <v>1942</v>
       </c>
       <c r="O18">
         <v>1943</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1943</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>jezsuita</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság - recteur du collège, professeur de dogmatique, conseiller du supérieur provincial
-Jezsuita Tartományfőnökség, Budapest, Magyar Királyság - préfet</t>
+          <t>Szeged, Magyar Királyság - a kollégium rektora, dogmatikatanár, a tartományfőnök tanácsadója
+Jezsuita Tartományfőnökség, Budapest, Magyar Királyság - tartományfőnök</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1939
 1943</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1943
 1948</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1943</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Eger - vicaire</t>
+          <t>Eger - rendház helynöke</t>
         </is>
       </c>
       <c r="N20">
         <v>1943</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1943</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Róma, Italie - études de théologie</t>
+          <t>Róma, Olaszország - teológiai tanulmányok</t>
         </is>
       </c>
       <c r="N21">
         <v>1941</v>
       </c>
       <c r="O21">
         <v>1943</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1943</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Csellár Jenő István OSPPE</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Sziklakápolna, Budapest, Magyar Királyság - concierge
-Pécs, Magyar Királyság - maître d’apprentissage, puis chef de cuisine adjoint</t>
+          <t>Sziklakápolna, Budapest, Magyar Királyság - házgondnok
+Pécs, Magyar Királyság - újoncmester, majd helyettes házfőnök</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1940
 1943</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>1943
 1946</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=155</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1943</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Előszállás, Magyar Királyság - vicaire
-Budapest, Magyar Királyság - professeur de lycée, directeur spirituel du Bernardium, conférencier pédagogique de l’ordre, bibliothécaire</t>
+          <t>Előszállás, Magyar Királyság - segédlelkész
+Budapest, Magyar Királyság - gimnáziumi tanár, a Bernardium lelki igazgatója, a rend pedagógiai előadója, könyvtáros</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1943
 1948</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1943</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Dalos Patrik COr, dr.</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>oratóriánus (Congregatio Oratorii)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Róma, Italie</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="N24">
         <v>1943</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=175</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1943</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Róma, Italie - études bibliques
-en service dans un lieu inconnu</t>
+          <t>Róma, Olaszország - biblikus tanulmányok
+ismeretlen helyen szolgál</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1943
 1941</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>1946
 1943</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1943</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Tornaalja, Magyar Királyság - curé
-Magyar Királyság - VIIe corps d’armée - aumônier de campagne de réserve</t>
+          <t>Tornaalja, Magyar Királyság - plébános
+Magyar Királyság - VII. hadtest - póttartalékos tábori lelkész</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1940
 1943</t>
         </is>
       </c>
       <c r="O26">
         <v>1943</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1943</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Dénes János Gergely COr, dr.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Róma, Italie - secrétaire à l’ambassade de Hongrie accréditée auprès du Saint-Siège</t>
+          <t>Róma, Olaszország - titkár a Szentszékhez akkreditált magyar követségen</t>
         </is>
       </c>
       <c r="N27">
         <v>1943</v>
       </c>
       <c r="O27">
         <v>1945</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=197</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1943</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Edelényi Achilles, Dr</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság - aumônier militaire, puis aumônier en chef à partir de 1943</t>
+          <t>Szombathely, Magyar Királyság - tábori lelkész, 1943-tól tábori főlelkész</t>
         </is>
       </c>
       <c r="N28">
         <v>1941</v>
       </c>
       <c r="O28">
         <v>1943</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=227</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1943</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Ferencz György</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Euclid, OH, États-Unis - vicaire
-St. Thomas Hospital, Akron, OH, États-Unis - aumônier d’hôpital</t>
+          <t>Euclid, OH, USA - segédlelkész
+St. Thomas Hospital, Akron, OH, USA - kórházlelkész (1943. novemberében)</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>1941
-1943. november</t>
+1943</t>
         </is>
       </c>
       <c r="O29">
         <v>1943</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=270</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1943</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Fitz Mihály</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Tőketerebes, Csehszlovákia - vicaire
-Csábóc, Magyar Királyság - pasteur</t>
+          <t>Tőketerebes, Csehszlovákia - segédlelkész
+Csábóc, Magyar Királyság - lelkész</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>1940
 1943</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>1943
 1945</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=277</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1943</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Frankó Ede</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, États-Unis - curé
-Youngstown, OH, États-Unis - curé</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA - plébános
+Youngstown, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>1943
 1948</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=287</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1943</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Frey Ferenc Dezső OFM, Dr.</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Esztergom, Magyar Királyság - pasteur</t>
+          <t>Esztergom, Magyar Királyság - lelkipásztor</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>1943
 1943</t>
         </is>
       </c>
       <c r="O32">
         <v>1946</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1943</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Róma, Italie - poursuivre ses études
-Magyar Királyság - tâches courantes</t>
+          <t>Róma, Olaszország - tanulmányok végzése
+Magyar Királyság - rendi feladatok</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>1943
 1941</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>1946
 1943</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1943</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Magyar Királyság - enseignant</t>
+          <t>Nagykanizsa, Magyar Királyság - tanár</t>
         </is>
       </c>
       <c r="N34">
         <v>1943</v>
       </c>
       <c r="O34">
         <v>1945</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1943</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Getlik István</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Kisrát, Magyar Királyság - pasteur (à l’époque à Nagyszőlős)</t>
+          <t>Kisrát, Magyar Királyság - lelkész (közben Nagyszőlős)</t>
         </is>
       </c>
       <c r="N35">
         <v>1943</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=325</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1943</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Gyimesi Gyula</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Kertváros, Esztergom, Magyar Királyság - pasteur local</t>
+          <t>Kertváros, Esztergom, Magyar Királyság - helyi lelkész</t>
         </is>
       </c>
       <c r="N36">
         <v>1943</v>
       </c>
       <c r="O36">
         <v>1946</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=352</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1943</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Magyar Királyság - aumônier de camp</t>
+          <t>Magyar Királyság - tábori lelkész</t>
         </is>
       </c>
       <c r="N37">
         <v>1943</v>
       </c>
       <c r="O37">
         <v>1945</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1943</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Halter János</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Militics, Magyar Királyság - vicaire
-Apatin, Magyar Királyság - vicaire, puis interné</t>
+          <t>Militics, Magyar Királyság - segédlelkész
+Apatin, Magyar Királyság - segédlelkész, majd internálva</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>1943
 1944</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=365</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1943</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Taming, Kína</t>
         </is>
       </c>
       <c r="N39">
         <v>1943</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1943</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Hegyi József Péter OFM</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Szamosújvár, Roumanie - chef de famille
-Dés, Roumanie - pasteur, directeur de l’Armée de la Sainte-Croix</t>
+          <t>Szamosújvár, Románia - házfőnök
+Dés, Románia - lelkész, a Szent Kereszt Hadsereg igazgatója</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>1943
 1944</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=377</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1943</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Sopron, Magyar Királyság - professeur de lycée
-Komárom, Magyar Királyság - professeur de lycée</t>
+          <t>Sopron, Magyar Királyság - gimnáziumi tanár
+Komárom, Magyar Királyság - gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
           <t>1943
 1945</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1943</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-[...1 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Kassa, Magyar Királyság - pasteur
+          <t>Kassa, Magyar Királyság - lelkész
 Szatmárnémeti, Magyar Királyság
 Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>1940
 1943
 1943</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>1943
 1947
 1947</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1943</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Hoffer Lipót József OSB, dr.</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Győrszentiván, Osztrák-Magyar Monarchia - professeur de religion
-Zalaapáti, Magyar Királyság - professeur de religion</t>
+          <t>Győrszentiván, Osztrák-Magyar Monarchia - hitoktató
+Zalaapáti, Magyar Királyság - hitoktató</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>1943
 1946</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=403</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1943</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Keszthely, Magyar Királyság - enseignant</t>
+          <t>Keszthely, Magyar Királyság - tanár</t>
         </is>
       </c>
       <c r="N44">
         <v>1943</v>
       </c>
       <c r="O44">
         <v>1948</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1943</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Komárom, Magyar Királyság - professeur de lycée
-Kőszeg, Magyar Királyság - professeur de lycée</t>
+          <t>Komárom, Magyar Királyság - gimnáziumi tanár
+Kőszeg, Magyar Királyság - gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>1943
 1948</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=427</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1943</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Roumanie - cordonnier, jardinier, collecteur de denrées alimentaires
-Kolozsvár, Magyar Királyság - cordonnier, ramasseur de vivres, aide-soignant dans un hôpital militaire, puis prisonnier de guerre</t>
+          <t>Csíksomlyó, Románia - cipész, kertész, élelmiszergyűjtő
+Kolozsvár, Magyar Királyság - cipész, élemiszergyűjtő, katonai kórházban segítő, majd hadifogoly</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>1937
 1943</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>1943
 1945</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1943</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Országos Társadalombiztosító Intézet Kórháza, Budapest, Magyar Királyság - aumônier d’hôpital
-Budapest, Magyar Királyság - professeur de religion, puis professeur de religion à l’Institut pour aveugles</t>
+          <t>Országos Társadalombiztosító Intézet Kórháza, Budapest, Magyar Királyság - kórházlelkész
+Budapest, Magyar Királyság - hitoktató, majd hitoktató a Vakok Intézetében</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>1939
 1943</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>1943
 1946</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1943</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère à l’étranger</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Horváth Márton</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, États-Unis</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>South Bend, IN, États-Unis - vicaire auxiliaire hongrois</t>
+          <t>South Bend, IN, USA - magyar segédlelkész</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>6 juin 1943
+          <t>1943. június 6.
 1943</t>
         </is>
       </c>
       <c r="O48">
         <v>1962</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=433</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1943</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Iványi Kazimír OFMConv</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis - vicaire</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N49">
         <v>1941</v>
       </c>
       <c r="O49">
         <v>1943</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=466</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1943</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Jánosi József (SJ), dr</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Kassa, Magyar Királyság - professeur d’université</t>
+          <t>Kassa, Magyar Királyság - egyetemi tanár</t>
         </is>
       </c>
       <c r="N50">
         <v>1940</v>
       </c>
       <c r="O50">
         <v>1943</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1943</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Újvidék, Magyar Királyság - professeur de religion</t>
+          <t>Újvidék, Magyar Királyság - hitoktató</t>
         </is>
       </c>
       <c r="N51">
         <v>1943</v>
       </c>
       <c r="O51">
         <v>1944</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1943</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Karsay Ferenc Vilmos (OFM)</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság - prédicateur</t>
+          <t>Székesfehérvár, Magyar Királyság - hitszónok</t>
         </is>
       </c>
       <c r="N52">
         <v>1943</v>
       </c>
       <c r="O52">
         <v>1945</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1943</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Kecskés József Attila OFM</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Sümeg, Magyar Királyság - catéchiste et aumônier de camp</t>
+          <t>Sümeg, Magyar Királyság - hitoktató, közben tábori lelkész</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>19 juin 1943
+          <t>1943. június 19.
 1943</t>
         </is>
       </c>
       <c r="O53">
         <v>1945</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=514</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1943</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Kolozsvár, Magyar Királyság - pasteur, catéchiste
-Magyar Királyság - aumônier de campagne</t>
+          <t>Kolozsvár, Magyar Királyság - lelkész, hitoktató
+Magyar Királyság - tábori lelkész</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>1943
 1945</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1943</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Trenton, NJ, États-Unis - curé
-New York, NY, États-Unis - curé</t>
+          <t>Trenton, NJ, USA - parókus
+New York, NY, USA - parókus</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>1940
 1943</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>1943
 1949</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1943</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Kovács János Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Galánta, Magyar Királyság - vicaire
-Nagysurány, Magyar Királyság - vicaire</t>
+          <t>Galánta, Magyar Királyság - segédlelkész
+Nagysurány, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="O56">
         <v>1943</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=584</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1943</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis - pasteur adjoint</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA - kisegítő lelkész</t>
         </is>
       </c>
       <c r="N57">
         <v>1943</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1943</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, États-Unis - vicaire
-Szent László R. K. Egyházközség, Lorain, OH, États-Unis - vicaire</t>
+          <t>Szent Margit templom, Cleveland, OH, USA - segédlelkész
+Szent László R. K. Egyházközség, Lorain, OH, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>1943
 1949</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1943</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Vác, Magyar Királyság - secrétaire épiscopal
-Rákospalota, Magyar Királyság - professeur de religion</t>
+          <t>Vác, Magyar Királyság - püspöki titkár
+Rákospalota, Magyar Királyság - hitoktató</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>1940
 1943</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
           <t>1943
 1945</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1943</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Sopron, Magyar Királyság - professeur de lycée
-Zalaapáti, Magyar Királyság - pasteur</t>
+          <t>Sopron, Magyar Királyság - gimnáziumi tanár
+Zalaapáti, Magyar Királyság - lelkész</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t>1943
 1948</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1943</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Magyar Királyság - aumônier militaire sur le front de l’Est
-Újvidék, Magyar Királyság - supérieur, prédicateur, confesseur, directeur du troisième ordre</t>
+          <t>Magyar Királyság - tábori lelkész a keleti fronton
+Újvidék, Magyar Királyság - elöljáró, hitszónok, gyóntató, a harmadik rend igazgatója</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>1943
 1944</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=601</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1943</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Lehmayer Béla</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Bácskai apostoli adminisztratúra</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>faisant l’objet d’une procédure disciplinaire</t>
+          <t>fegyelmi eljárás alatt</t>
         </is>
       </c>
       <c r="N62">
         <v>1943</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=643</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1943</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság - professeur de lycée et bibliothécaire
-Zirc, Magyar Királyság - professeur d’université, catéchiste et archiviste, et célébrant la messe à Akló</t>
+          <t>Eger, Magyar Királyság - gimnáziumi tanár és könyvtáros
+Zirc, Magyar Királyság - főiskolai tanár, hitoktató és levéltáros, valamint Aklóban miséző</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
           <t>1943
 1944</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1943</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Magyar József SVD</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Magyar Királyság - Le P. János Rácz SVD était secrétaire national de l’Œuvre de la Sainte Enfance de Jésus ; József Magyar visitait les paroisses de Transylvanie.</t>
+          <t>Magyar Királyság - a Jézus Szent Gyermeksége Műve országos titkára volt P. Rácz János SVD-vel; Magyar József az erdélyi plébániákat látogatta.</t>
         </is>
       </c>
       <c r="N64">
         <v>1943</v>
       </c>
       <c r="O64">
         <v>1946</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=684</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1943</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Magyar Királyság - aumônier de campagne sur le front de l’Est</t>
+          <t>Magyar Királyság - tábori lelkész a keleti fronton</t>
         </is>
       </c>
       <c r="N65">
         <v>1943</v>
       </c>
       <c r="O65">
         <v>1944</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1943</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Merész Ferenc Gáspár (O.Cist)</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - enseignant stagiaire
-Székesfehérvár, Magyar Királyság - professeur de lycée et prédicateur auprès des jeunes</t>
+          <t>Budapest, Magyar Királyság - gyakorló tanár
+Székesfehérvár, Magyar Királyság - gimnáziumi tanár és ifjúsági hitszónok</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>1943
 1944</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=733</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1943</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Sátoraljaújhely, Magyar Királyság - enseignant</t>
+          <t>Sátoraljaújhely, Magyar Királyság - tanár</t>
         </is>
       </c>
       <c r="N67">
         <v>1942</v>
       </c>
       <c r="O67">
         <v>1943</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1943</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság - préfet du séminaire et professeur de dogmatique, son directeur spirituel en 1930
-Belváros, Budafok, Magyar Királyság - curé</t>
+          <t>Székesfehérvár, Magyar Királyság - a szeminárium prefektusa és dogmatika tanára, 1930-ban spirituálisa
+Belváros, Budafok, Magyar Királyság - plébános</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>1927
 1943</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
           <t>1943
 1951</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1943</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Mihalik Imre Károly, Dr.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Esztergom, Magyar Királyság
-Nagymaros, Magyar Királyság - vicaire</t>
+Nagymaros, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>13 juin 1943
+          <t>1943. június 13.
 1943</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=742</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1943</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Mundwell János</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis - curé
-Szent Imre Magyar R. K. Egyházközség, Cleveland, OH - curé</t>
+          <t>Youngstown, OH, USA - plébános
+Szent Imre Magyar R. K. Egyházközség, Cleveland, OH - plébános</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>1934
 1943</t>
         </is>
       </c>
       <c r="O70" t="inlineStr">
         <is>
           <t>1943
 1968</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=777</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1943</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-[...1 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Máhig János, dr</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Sümeg, Magyar Királyság - vicaire
-[...1 lines deleted...]
-Veszprém, Magyar Királyság - professeur de religion à l’Institut des Sœurs de la Miséricorde ainsi qu’à l’école laïque et à l’école normale des Dames anglaises</t>
+          <t>Sümeg, Magyar Királyság - segédlelkész
+Csurgó, Magyar Királyság - a református gimnáziumban katolikus hittanár
+Veszprém, Magyar Királyság - az Irgalmas Nővérek Intézetében és az Angolkisasszonyok polgári iskolájában és tanítóképzőjében hittanár</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>1939
 1943
 1943</t>
         </is>
       </c>
       <c r="O71">
         <v>1943</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1943</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Máriaföldi Péter Lukács OFM</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Vác, Magyar Királyság - directeur du troisième ordre</t>
+          <t>Vác, Magyar Királyság - a harmadik rend igazgatója</t>
         </is>
       </c>
       <c r="N72">
         <v>1943</v>
       </c>
       <c r="O72">
         <v>1947</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=715</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1943</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Sion, Svájc
-Fűzfőgyártelep, Magyar Királyság - vicaire</t>
+Fűzfőgyártelep, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>27 juin 1943
+          <t>1943. június 27.
 1943</t>
         </is>
       </c>
       <c r="O73">
         <v>1944</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1943</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Collegium Antonianum, Róma, Italie - poursuivre ses études
-lieu d’affectation inconnu</t>
+          <t>Collegium Antonianum, Róma, Olaszország - tanulmányok végzése
+szolgálati helye nem ismert</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>1943
 1941</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
           <t>1948
 1943</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1943</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Nagy János</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Jászárokszállás, Magyar Királyság - vicaire
-Kunszentmárton, Magyar Királyság - vicaire</t>
+          <t>Jászárokszállás, Magyar Királyság - segédlelkész
+Kunszentmárton, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
           <t>1943
 1945</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=791</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1943</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Nagy József</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>I., Veszprém, Magyar Királyság - karkáplán
 Palóznak, Magyar Királyság - plébános</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>1938
 1943</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
           <t>1943
 1948</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=793</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1943</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Zirc, Magyar Királyság - secrétaire de la paroisse
-Előszállás, Magyar Királyság - compteur secondaire</t>
+          <t>Zirc, Magyar Királyság - apáti jegyző
+Előszállás, Magyar Királyság - másodszámvevő</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
           <t>1943
 1945</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1943</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Olajos Andor Elréd OSB, Dr.</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - enseignant stagiaire
-Pannonhalma, Magyar Királyság - professeur de lycée, puis aumônier de campagne en 1944</t>
+          <t>Budapest, Magyar Királyság - gyakorló tanár
+Pannonhalma, Magyar Királyság - gimnáziumi tanár, közben 1944-ben tábori lelkész</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
           <t>1943
 1945</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=831</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1943</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Petrie Gyula Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Szent Ferenc templom, New York, NY, États-Unis - curé, chef de famille
-Buffalo, NY, États-Unis - curé, chef de famille</t>
+          <t>Szent Ferenc templom, New York, NY, USA - plébános, házfőnök
+Buffalo, NY, USA - plébános, házfőnök</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>1937
 1943</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
           <t>1943
 1946</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=869</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1943</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Petrássovich Jenő</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N80">
         <v>1943</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1943</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Debrecen, Magyar Királyság - enseignant</t>
+          <t>Piarista Gimnázium, Debrecen, Magyar Királyság - tanár</t>
         </is>
       </c>
       <c r="N81">
         <v>1932</v>
       </c>
       <c r="O81">
         <v>1943</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1943</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Pontyos Vendel</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Réformé</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Fót, Magyar Királyság - vicaire</t>
-[...3 lines deleted...]
-        <v>1943</v>
+          <t>Szombathely, Magyar Királyság
+Martonos, Magyar Királyság - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>1943. június 19.
+1943</t>
+        </is>
+      </c>
+      <c r="O82">
+        <v>1944</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=890</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1943</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Ádám József</t>
+          <t>Primus István Pompár OFM</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N83">
         <v>1943</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=22</t>
+          <t>/persons_v2/view.php?id=900</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1943</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Korpics Tamás</t>
+          <t>Rieger Clétus</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, États-Unis</t>
+          <t>Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Allentown, PA, États-Unis</t>
+          <t>St. Joseph Parish, La Rue, OH, USA - plébános
+St. Sebastian Parish, Sebastian, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>4 janvier 1943</t>
+          <t>1942
+1943</t>
+        </is>
+      </c>
+      <c r="O84" t="inlineStr">
+        <is>
+          <t>1943
+1945</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=568</t>
+          <t>/persons_v2/view.php?id=936</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1943</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Eigel Gábor CSC</t>
+          <t>Rozsály Ferenc Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Borszék, Roumanie</t>
-[...5 lines deleted...]
-        </is>
+          <t>Piarista Gimnázium, Debrecen, Magyarország - tanár</t>
+        </is>
+      </c>
+      <c r="N85">
+        <v>1943</v>
+      </c>
+      <c r="O85">
+        <v>1944</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=232</t>
+          <t>/persons_v2/view.php?id=947</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1943</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Vœux perpétuels</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Rába Márk Lukács OSPPE</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Róma, Italie
-[...7 lines deleted...]
-        </is>
+          <t>Sziklakápolna, Budapest, Magyar Királyság - lelkész</t>
+        </is>
+      </c>
+      <c r="N86">
+        <v>1943</v>
+      </c>
+      <c r="O86">
+        <v>1947</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=918</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1943</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Pintér Sándor, Dr.</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Fribourg, Svájc</t>
+          <t>Sopron, Magyar Királyság - gimnáziumi tanár
+Esztergom, Magyar Királyság - gimnáziumi tanár, tábori lelkész</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>10 avril 1943</t>
+          <t>1941
+1943</t>
+        </is>
+      </c>
+      <c r="O87" t="inlineStr">
+        <is>
+          <t>1943
+1945</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=881</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1943</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Fehér Albert Péter OFM</t>
+          <t>Sebes József SJ, Dr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>New York, NY, États-Unis</t>
+          <t>magyar jezsuita misszió, Taming (大名), Kína - felügyelő és tanár
+Zikawei, Kína - teológiai tanulmányok</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>23 avril 1943</t>
+          <t>1952
+1943</t>
+        </is>
+      </c>
+      <c r="O88" t="inlineStr">
+        <is>
+          <t>1943
+1947</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=259</t>
+          <t>/persons_v2/view.php?id=979</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1943</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Senye Ferenc Sch.P.</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Gary, IN, États-Unis</t>
-[...5 lines deleted...]
-        </is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>Mosonmagyaróvár, Magyar Királyság - tanár</t>
+        </is>
+      </c>
+      <c r="N89">
+        <v>1943</v>
+      </c>
+      <c r="O89">
+        <v>1945</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=980</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1943</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Kubacky Mihály</t>
+          <t>Simon Gyula Lambert O.Cist</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>Kijev, Szovjetunió - tábori lelkész
+Budapest, Magyar Királyság - gimnáziumi tanár, közben 1943 – 1944 Szent Imre templom segédlelkész, 1946 – 1948 Budapest – Ibrahim u. templomigazgató, majd katekéta, körzetlelkész és lelkigyakorlat vezető</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>6 juin 1943</t>
+          <t>1942
+1943</t>
+        </is>
+      </c>
+      <c r="O90" t="inlineStr">
+        <is>
+          <t>1943
+1948</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=614</t>
+          <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1943</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Kilián János Csaba OFM, Dr</t>
+          <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...5 lines deleted...]
-        </is>
+          <t>Rozsnyó</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N91">
+        <v>1943</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=531</t>
+          <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1943</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Décès</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
+          <t>Spaits György</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>Philadephia, PA, USA</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>1943
+1943</t>
+        </is>
+      </c>
+      <c r="O92">
+        <v>1944</v>
+      </c>
+      <c r="Q92" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1012</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1943</v>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Sárvári János Sch.P., Dr.</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Kalocsa, Magyar Királyság - tanár</t>
+        </is>
+      </c>
+      <c r="N93">
+        <v>1942</v>
+      </c>
+      <c r="O93">
+        <v>1943</v>
+      </c>
+      <c r="Q93" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=964</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1943</v>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Ábrahám Dezső</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>református</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>püspök</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Fót, Magyar Királyság - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N94">
+        <v>1943</v>
+      </c>
+      <c r="Q94" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=262</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1943</v>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>Papszentelés</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>Ádám József</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="N95">
+        <v>1943</v>
+      </c>
+      <c r="Q95" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=22</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1943</v>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>Születés</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>Korpics Tamás</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>Philadelphia, PA, USA</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>1943. január 4.</t>
+        </is>
+      </c>
+      <c r="Q96" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=568</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>1943</v>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>Születés</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>Eigel Gábor CSC</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>Borszék, Románia</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>1943. február 8.</t>
+        </is>
+      </c>
+      <c r="Q97" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=232</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1943</v>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Örökfogadalom</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>Mihályi Imre Gilbert O.Praem</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>Róma, Olaszország
+Róma, Olaszország</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>1943. július 11.
+1943. április 8.</t>
+        </is>
+      </c>
+      <c r="Q98" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=745</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>1943</v>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>Papszentelés</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>Pintér Sándor, Dr.</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>Fribourg, Svájc</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>1943. április 10.</t>
+        </is>
+      </c>
+      <c r="Q99" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=881</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>1943</v>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>Halálozás</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>Fehér Albert Péter OFM</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>1943. április 23.</t>
+        </is>
+      </c>
+      <c r="Q100" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=259</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>1943</v>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>Papszentelés</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>Kish Máté</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>Gary, IN, USA</t>
+        </is>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>1943. június 6.</t>
+        </is>
+      </c>
+      <c r="Q101" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=537</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1943</v>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>Papszentelés</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>Kubacky Mihály</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>1943. június 6.</t>
+        </is>
+      </c>
+      <c r="Q102" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=614</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1943</v>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>Papszentelés</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>Kilián János Csaba OFM, Dr</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>1943. június 13.</t>
+        </is>
+      </c>
+      <c r="Q103" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=531</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>1943</v>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Halálozás</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
           <t>Merész Ferenc SDB</t>
         </is>
       </c>
-      <c r="E92" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G92" t="inlineStr">
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
-      <c r="H92" t="inlineStr">
+      <c r="H104" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya és Szent Adalbert Főszékesegyház, Esztergom, Magyar Királyság
 Budapest, Magyar Királyság</t>
         </is>
       </c>
-      <c r="N92" t="inlineStr">
-[...5 lines deleted...]
-      <c r="Q92" t="inlineStr">
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>1943. június 13.
+1943. december 14.</t>
+        </is>
+      </c>
+      <c r="Q104" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=732</t>
-        </is>
-[...563 lines deleted...]
-          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1943</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Gerendás Lajos</t>
+          <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Győr</t>
-[...4 lines deleted...]
-          <t>Budapest, Magyar Királyság</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>7 novembre 1943</t>
+          <t>1943. június 25.</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=321</t>
+          <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1943</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
-[...21 lines deleted...]
-        <v>1992</v>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>1943. június 27.</t>
+        </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1943</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Horváth Zoltán Achilles OSB</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...21 lines deleted...]
-        <v>1954</v>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>1943. augusztus 6.</t>
+        </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=441</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1943</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, États-Unis</t>
-[...21 lines deleted...]
-        <v>1952</v>
+          <t>Dearborn, MI, USA</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>1943. augusztus 9.</t>
+        </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1943</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Héjja Gyula SJ, dr.</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
-[...21 lines deleted...]
-        <v>1955</v>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>1943. augusztus 14.</t>
+        </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=391</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1943</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
-[...21 lines deleted...]
-        <v>1948</v>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>1943. augusztus 14.</t>
+        </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1943</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Solymár János SJ</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Baja</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>1943. augusztus 14.</t>
+        </is>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=1005</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1943</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
-[...11 lines deleted...]
-        <v>1950</v>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>1943. augusztus 14.</t>
+        </is>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1943</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
-[...11 lines deleted...]
-        <v>1950</v>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>1943. augusztus 20.</t>
+        </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1943</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Fodor Miklós Sch.P</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Szeged</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Vác, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>1943. augusztus 27.</t>
+        </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=278</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1943</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Demén László Dózsa O.Cist, dr</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Zirc, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>1943. augusztus 29.</t>
+        </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=188</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1943</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
-[...11 lines deleted...]
-        <v>1950</v>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>1943. augusztus 29.</t>
+        </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1943</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Első (egyszerű) fogadalom</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Hardi Gábor Gilbert O.Cist, dr</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
-[...11 lines deleted...]
-        <v>1950</v>
+          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>1943. augusztus 30.</t>
+        </is>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=368</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1943</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
-[...16 lines deleted...]
-        <v>1957</v>
+          <t>McKeesport, PA, USA</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>1943. október 22.</t>
+        </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1943</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Lengyel Gyula, Msgr</t>
+          <t>Gerendás Lajos</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Mikóháza, Magyar Királyság</t>
-[...16 lines deleted...]
-        <v>1950</v>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>1943. november 7.</t>
+        </is>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=645</t>
+          <t>/persons_v2/view.php?id=321</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1943</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Sóskút, Magyar Királyság</t>
-[...16 lines deleted...]
-        <v>1944</v>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>1943. november 7.</t>
+        </is>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1943</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, États-Unis</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, États-Unis</t>
-[...21 lines deleted...]
-        <v>1963</v>
+          <t>Camagüey, Kuba</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>1943. december 12.</t>
+        </is>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1943</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Gulyássy István</t>
+          <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, États-Unis</t>
-[...21 lines deleted...]
-        <v>1966</v>
+          <t>Sheffield, PA, USA</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>1943. december 25.</t>
+        </is>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=348</t>
+          <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1943</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary, Detroit, MI, États-Unis</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Sacred Heart Seminary</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N123">
-        <v>1920</v>
+        <v>1891</v>
       </c>
       <c r="O123">
-        <v>1954</v>
+        <v>1982</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1943</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, États-Unis</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>St. John’s Abbey</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>abbé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N124">
-        <v>1921</v>
+        <v>1908</v>
       </c>
       <c r="O124">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1943</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom, Joilet, IL, États-Unis</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom</t>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>curé, puis à la retraite</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N125">
-        <v>1921</v>
+        <v>1910</v>
       </c>
       <c r="O125">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1943</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>South Bend, IN, États-Unis</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>pasteur missionnaire (aux États-Unis, ainsi qu’à Baberton, dans l’Ohio, aux États-Unis)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N126">
-        <v>1922</v>
+        <v>1913</v>
       </c>
       <c r="O126">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1943</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Sárospatak, Magyar Királyság</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>vicaire, catéchiste</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N127">
-        <v>1922</v>
+        <v>1913</v>
       </c>
       <c r="O127">
-        <v>1946</v>
+        <v>1955</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1943</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N128">
-        <v>1922</v>
+        <v>1914</v>
       </c>
       <c r="O128">
-        <v>1956</v>
+        <v>1948</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1943</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Szent József templom, Elizabeth, NJ, États-Unis</t>
-[...14 lines deleted...]
-          <t>curé</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N129">
-        <v>1922</v>
+        <v>1915</v>
       </c>
       <c r="O129">
         <v>1950</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1943</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Chicago, IL, États-Unis</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, États-Unis</t>
-[...14 lines deleted...]
-          <t>curé, il a exercé son ministère à l’église Saint-Étienne en 1937</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N130">
-        <v>1923</v>
+        <v>1915</v>
       </c>
       <c r="O130">
-        <v>1970</v>
+        <v>1950</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1943</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...9 lines deleted...]
-          <t>missionnaire à la colonie de Rio Negro, dans la vallée de l’Amazone. À partir de 1939, il a exercé son ministère auprès des Indiens Tucanos, à la frontière entre le Venezuela et la Colombie</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N131">
-        <v>1924</v>
+        <v>1915</v>
       </c>
       <c r="O131">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1943</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church, Pittsburgh, PA, États-Unis</t>
-[...14 lines deleted...]
-          <t>secrétaire épiscopal, président du tribunal diocésain et curé de l’église Saints-Pierre-et-Paul.</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N132">
-        <v>1924</v>
+        <v>1915</v>
       </c>
       <c r="O132">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1943</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
-[...14 lines deleted...]
-          <t>administrateur, puis curé</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N133">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="O133">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1943</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Fairport, NY, États-Unis</t>
-[...14 lines deleted...]
-          <t>curé</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N134">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="O134">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1943</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Fedorkó János</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Nagymihály, Csehszlovákia</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
-[...4 lines deleted...]
-          <t>vicaire, puis curé</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N135">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="O135">
         <v>1950</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=257</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1943</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Mihalik István, Dr.</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, États-Unis</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>Sacred Heart</t>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>pasteur et curé hongrois et allemand</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N136">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="O136">
-        <v>1960</v>
+        <v>1947</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=743</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1943</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N137">
-        <v>1925</v>
+        <v>1918</v>
       </c>
       <c r="O137">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1943</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Annabring József, Superior, WI 7. püspöke</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Superior, WI, États-Unis</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Superior, WI, États-Unis</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>vicaire, puis curé de la même paroisse à partir de 1936 ; il enseignait également à l’école paroissiale et était entraîneur adjoint</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N138">
-        <v>1927</v>
+        <v>1918</v>
       </c>
       <c r="O138">
-        <v>1954</v>
+        <v>1969</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=10</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1943</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
+          <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J139" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>professeur de lycée, directeur adjoint de 1946 à 1948, directeur adjoint de 1947 à 1950</t>
+          <t>helyettes lelkész, majd parókus</t>
         </is>
       </c>
       <c r="N139">
-        <v>1927</v>
+        <v>1919</v>
       </c>
       <c r="O139">
         <v>1950</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1943</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Flint, MI, États-Unis</t>
+          <t>Sóskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N140">
-        <v>1927</v>
+        <v>1919</v>
       </c>
       <c r="O140">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1943</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Dávid Ferenc</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Yonkers, NY, États-Unis</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>constructeur de l’église, curé fondateur</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N141">
-        <v>1927</v>
+        <v>1919</v>
       </c>
       <c r="O141">
-        <v>1960</v>
+        <v>1963</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=180</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1943</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>missionnaire, pasteur hongrois</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N142">
-        <v>1927</v>
+        <v>1920</v>
       </c>
       <c r="O142">
-        <v>1960</v>
+        <v>1966</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1943</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>enseignant, directeur</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N143">
-        <v>1927</v>
+        <v>1920</v>
       </c>
       <c r="O143">
-        <v>1946</v>
+        <v>1954</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1943</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, États-Unis</t>
+          <t>St. John’s Abbey, Collegeville, MN, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>apát</t>
         </is>
       </c>
       <c r="N144">
-        <v>1927</v>
+        <v>1921</v>
       </c>
       <c r="O144">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1943</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, États-Unis</t>
+          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>Szent Margit templom</t>
+          <t>Szent Cirill és Metód templom</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>curé (selon Miklósházy : 1927-1965, Chagrin Falls, Ohio)</t>
+          <t>plébános, utána nyugállományban</t>
         </is>
       </c>
       <c r="N145">
-        <v>1927</v>
+        <v>1921</v>
       </c>
       <c r="O145">
-        <v>1965</v>
+        <v>1954</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1943</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Yonkers, NY, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>Szent Miklós templom</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>misszionárius lelkipásztor (USA, valamint Baberton, OH, USA is)</t>
         </is>
       </c>
       <c r="N146">
-        <v>1928</v>
+        <v>1922</v>
       </c>
       <c r="O146">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1943</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
+          <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>segédlelkész, hitoktató</t>
         </is>
       </c>
       <c r="N147">
-        <v>1928</v>
+        <v>1922</v>
       </c>
       <c r="O147">
-        <v>1957</v>
+        <v>1946</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1943</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Láni Mátyás</t>
+          <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, États-Unis</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szentháromság G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>curé, pasteur hongrois et allemand</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N148">
-        <v>1928</v>
+        <v>1922</v>
       </c>
       <c r="O148">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=638</t>
+          <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1943</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Kajdanó, Szovjetunió</t>
+          <t>Szent József templom, Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Szovjetunió</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>Szent József templom</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>curé, à la retraite depuis 1943</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N149">
-        <v>1929</v>
+        <v>1922</v>
       </c>
       <c r="O149">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1943</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>templomépítő plébános</t>
         </is>
       </c>
       <c r="N150">
-        <v>1929</v>
+        <v>1922</v>
       </c>
       <c r="O150">
-        <v>1950</v>
+        <v>1959</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1943</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Scranton, PA, États-Unis</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
         </is>
       </c>
       <c r="N151">
-        <v>1929</v>
+        <v>1923</v>
       </c>
       <c r="O151">
-        <v>1955</v>
+        <v>1970</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1943</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Throop, PA, États-Unis</t>
+          <t>Szada, Magyar Királyság</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános (Diós szerint kihelyezett káplán)</t>
         </is>
       </c>
       <c r="N152">
-        <v>1929</v>
+        <v>1923</v>
       </c>
       <c r="O152">
-        <v>1955</v>
+        <v>1949</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1943</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N153">
-        <v>1929</v>
+        <v>1923</v>
       </c>
       <c r="O153">
-        <v>1953</v>
+        <v>1950</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1943</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Róma, Italie</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Italie</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>conseiller pour les affaires ecclésiastiques et le droit canonique à l’ambassade de Hongrie auprès du Vatican jusqu’en 1944 ; entre 1940 et 1947, il fut également le recteur fondateur de l’Institut pontifical hongrois</t>
+          <t>misszionárius a Rio Negro telepen, az Amazonas völgyében. 1939–től a tucanos indiánok között működött, Venezuela és Kolumbia határán</t>
         </is>
       </c>
       <c r="N154">
-        <v>1929</v>
+        <v>1924</v>
       </c>
       <c r="O154">
-        <v>1947</v>
+        <v>1949</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1943</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Elisabeth, NJ, États-Unis</t>
+          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>SS. Peter and Paul Church</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>püspöki titkár, az egyházmegyei bíróság vezetője, valamint parókus a Szent Péter és Szent Pál templomban.</t>
         </is>
       </c>
       <c r="N155">
-        <v>1930</v>
+        <v>1924</v>
       </c>
       <c r="O155">
-        <v>1959</v>
+        <v>1945</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1943</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, États-Unis</t>
+          <t>Stockholm, SK, Kanada</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>vicaire (aux côtés de son père), puis curé</t>
+          <t>plébános, 1932-től esperes</t>
         </is>
       </c>
       <c r="N156">
-        <v>1930</v>
+        <v>1924</v>
       </c>
       <c r="O156">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1943</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Independence, OH, États-Unis</t>
+          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Nepumuki Szent János plébánia</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>adminisztrátor, majd plébános</t>
         </is>
       </c>
       <c r="N157">
-        <v>1931</v>
+        <v>1925</v>
       </c>
       <c r="O157">
-        <v>1964</v>
+        <v>1944</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1943</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Burka János Kelemen OFM</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
+          <t>Szent Antal templom, Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal gimnázium</t>
+          <t>Szent Antal templom</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>professeur titulaire</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N158">
-        <v>1931</v>
+        <v>1925</v>
       </c>
       <c r="O158">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=118</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1943</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, États-Unis</t>
+          <t>Nagymihály, Csehszlovákia</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>segédlelkész, majd parókus</t>
         </is>
       </c>
       <c r="N159">
-        <v>1931</v>
+        <v>1925</v>
       </c>
       <c r="O159">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1943</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, États-Unis</t>
+          <t>Sacred Heart, Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>Szent István templom</t>
+          <t>Sacred Heart</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>pasteur et chef de famille</t>
+          <t>magyar és német lelkész, plébános</t>
         </is>
       </c>
       <c r="N160">
-        <v>1931</v>
+        <v>1925</v>
       </c>
       <c r="O160">
-        <v>1968</v>
+        <v>1960</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1943</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Esztergom</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>professeur de lycée, directeur adjoint</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N161">
-        <v>1931</v>
+        <v>1925</v>
       </c>
       <c r="O161">
-        <v>1945</v>
+        <v>1956</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1943</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Makra Mihály József SDB</t>
+          <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>La Vega, Venezuela</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>frère monastique</t>
+          <t>segédlelkész, majd ugyanitt 1936-tól plébános, emellett az egyházi iskolában tanított és segédedző</t>
         </is>
       </c>
       <c r="N162">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O162">
-        <v>1944</v>
+        <v>1954</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=690</t>
+          <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1943</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Mandl Károly SBD</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
+          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I163" t="inlineStr">
-[...1 lines deleted...]
-          <t>Magyar Királyság</t>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Ciszterci rendi katolikus gimnázium</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>concierge dans plusieurs couvents</t>
+          <t>gimnáziumi tanár, 1946 – 1948 között igazgatóhelyettes, 1947 – 1950 helyettes házfőnök</t>
         </is>
       </c>
       <c r="N163">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O163">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=691</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1943</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, États-Unis</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...9 lines deleted...]
-          <t>curé</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N164">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O164">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1943</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Józseffalva, Roumanie</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Roumanie</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>pasteur (également à Hadikfalva et Istensegíts)</t>
+          <t>templomépítő, alapító plébános</t>
         </is>
       </c>
       <c r="N165">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O165">
-        <v>1945</v>
+        <v>1960</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1943</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Orosz Bálint</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal templom, Toledo, OH, États-Unis</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Mihály Főangyal templom</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>misszionárius, magyar lelkész</t>
         </is>
       </c>
       <c r="N166">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O166">
-        <v>1944</v>
+        <v>1960</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=838</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1943</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Gary, IN, États-Unis</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>tanár, igazgató</t>
         </is>
       </c>
       <c r="N167">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O167">
-        <v>1958</v>
+        <v>1946</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1943</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Pápa, Hongrie</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>à la retraite</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N168">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O168">
-        <v>1958</v>
+        <v>1952</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1943</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, États-Unis</t>
+          <t>Szent Margit templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>curé, également à Bridgeport, dans le Connecticut, en 1945</t>
+          <t>plébános (Miklósházy szerint: 1927-1965 Chagrin Falls, OH)</t>
         </is>
       </c>
       <c r="N169">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O169">
-        <v>1952</v>
+        <v>1965</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1943</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Czezárovits Balázs SDB</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Lorena, Brazília</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>catéchiste, puis aumônier de la communauté hongroise à Santa Catarina et à São Paulo, avant de devenir aumônier militaire.</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N170">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O170">
-        <v>1954</v>
+        <v>1947</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=132</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1943</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Réthy János</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Newark, NJ, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N171">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O171">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=933</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1943</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Fekete János Dávid OFM</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>St. Anthony, Cincinnati, OH, États-Unis</t>
+          <t>Szent Miklós templom, Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>St. Anthony</t>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>cordonnier, charpentier, agent d’entretien</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N172">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="O172">
-        <v>1952</v>
+        <v>1945</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=449</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1943</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Ferenczy Géza Ipoly OFM</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>missionnaire, responsable de 1950 à 1952</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N173">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="O173">
-        <v>1952</v>
+        <v>1957</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=272</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1943</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Gerlinger János SDB</t>
+          <t>Láni Mátyás</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Havanna, Kuba</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>plébános, magyar és német lelkész</t>
         </is>
       </c>
       <c r="N174">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="O174">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=323</t>
+          <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1943</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis</t>
+          <t>Kajdanó, Szovjetunió</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Szovjetunió</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus, 1943-tól nyugállományban</t>
         </is>
       </c>
       <c r="N175">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O175">
-        <v>1954</v>
+        <v>1949</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1943</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Clarksburg, MD, États-Unis</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N176">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O176">
-        <v>1963</v>
+        <v>1950</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1943</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Kroneisz Flórián SVD</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>missionnaire, aumônier de campagne pendant une courte période</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N177">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O177">
-        <v>1945</v>
+        <v>1955</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=611</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1943</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Túrjaremete, Hongrie</t>
+          <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N178">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O178">
-        <v>1946</v>
+        <v>1955</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1943</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
+          <t>Paoking, Kína</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
           <t>Kína</t>
         </is>
       </c>
-      <c r="I179" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>missionnaire dans plusieurs endroits, jardinier, aide de cuisine. Lieux d’affectation (dates incertaines : Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
-[...10 lines deleted...]
-        </is>
+          <t>misszionárius</t>
+        </is>
+      </c>
+      <c r="N179">
+        <v>1929</v>
+      </c>
+      <c r="O179">
+        <v>1953</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1943</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Antal János SDB</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Segítő Szűz Mária Lelkészség, Budapest, Hongrie</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Hongrie</t>
-[...4 lines deleted...]
-          <t>Segítő Szűz Mária Lelkészség</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>préfet</t>
+          <t>a Vatikáni magyar nagykövetség egyházi ügyek és kánonjog tanácsosa 1944-ig, közben 1940–1947 között a Pápai Magyar Intézet alapító rektora</t>
         </is>
       </c>
       <c r="N180">
-        <v>1933</v>
+        <v>1929</v>
       </c>
       <c r="O180">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=13</t>
+          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1943</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Bodnár Vince</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Hartford, CT, États-Unis</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Wallingford, CO, États-Unis</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N181">
-        <v>1933</v>
+        <v>1929</v>
       </c>
       <c r="O181">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=95</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1943</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Elisabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>professeur de lycée</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N182">
-        <v>1933</v>
+        <v>1930</v>
       </c>
       <c r="O182">
-        <v>1948</v>
+        <v>1959</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1943</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Szent Imre templomigazgatóság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>professeur de religion</t>
+          <t>segédlelkész (apja mellett), majd parókus</t>
         </is>
       </c>
       <c r="N183">
-        <v>1933</v>
+        <v>1930</v>
       </c>
       <c r="O183">
-        <v>1947</v>
+        <v>1960</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1943</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, St. Louis, MO, États-Unis</t>
+          <t>Independence, OH, USA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...9 lines deleted...]
-          <t>curé</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N184">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O184">
-        <v>1957</v>
+        <v>1964</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1943</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Gáspár János</t>
+          <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, États-Unis</t>
+          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Páduai Szent Antal gimnázium</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>rendes tanár</t>
         </is>
       </c>
       <c r="N185">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O185">
-        <v>1963</v>
+        <v>1948</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=312</t>
+          <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1943</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Homestead, PA, États-Unis</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>curé</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="N186">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O186">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1943</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
+          <t>Szent István templom, New York, NY, USA</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság</t>
+          <t>Szent István templom</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>abbé (à l’étranger depuis 1947)</t>
+          <t>lelkész és házfőnök</t>
         </is>
       </c>
       <c r="N187">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O187">
-        <v>1950</v>
+        <v>1968</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1943</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Hartford, CT, États-Unis</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, États-Unis</t>
-[...9 lines deleted...]
-          <t>Szent László templom</t>
+          <t>Esztergom</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>gimnáziumi tanár, igazgatóhelyettes</t>
         </is>
       </c>
       <c r="N188">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O188">
-        <v>1977</v>
+        <v>1945</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1943</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Makra Mihály József SDB</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Pujang, Kína</t>
+          <t>La Vega, Venezuela</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>archidiacre, directeur d’un orphelinat pour filles, administrateur apostolique à partir de 1947</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N189">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O189">
-        <v>1954</v>
+        <v>1944</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=690</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1943</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Mandl Károly SBD</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>directeur national d’Actio Catholica</t>
+          <t>több rendházban gondnok</t>
         </is>
       </c>
       <c r="N190">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O190">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=691</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1943</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Bereczky Jenő, dr.</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, États-Unis</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál G. K. Egyházközség</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N191">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O191">
-        <v>1960</v>
+        <v>1949</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=70</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1943</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Milwaukee, WI, États-Unis</t>
+          <t>Józseffalva, Románia</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Imre templom</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész (oldallagosan:  Hadikfalva, Istensegíts)</t>
         </is>
       </c>
       <c r="N192">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O192">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1943</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Ivancsó Dániel, püspök</t>
+          <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>St, Mary templom, Cleveland, OH, États-Unis</t>
+          <t>Szent Mihály Főangyal templom, Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>St, Mary templom</t>
+          <t>Szent Mihály Főangyal templom</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N193">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O193">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=460</t>
+          <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1943</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Koch Róbert</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Tát, Magyar Királyság</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>vicaire, puis curé à partir de 1946</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N194">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O194">
-        <v>1947</v>
+        <v>1958</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=556</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1943</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Woodbridge, NJ, États-Unis</t>
+          <t>Patagónia, Argentína</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész (Szalézi Művek)</t>
         </is>
       </c>
       <c r="N195">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O195">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1943</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Molnár Antal, Msgr.</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>McAdoo, PA, États-Unis</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>misszionárius több helyen, kertész, konyhai kisegítő. Szolgálati helyei (bizonytalan időpontokban: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
         </is>
       </c>
       <c r="N196">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O196">
-        <v>1957</v>
+        <v>1945</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=758</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1943</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Brownsville, PA, États-Unis</t>
+          <t>Pápa, Magyarország</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N197">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O197">
-        <v>1962</v>
+        <v>1958</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1943</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, États-Unis</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>plébános, közben 1945 Bridgeport, CT is</t>
         </is>
       </c>
       <c r="N198">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O198">
-        <v>1962</v>
+        <v>1952</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1943</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Czezárovits Balázs SDB</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Elizabeth, NJ, États-Unis</t>
+          <t>Lorena, Brazília</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>katekista, közben magyarok lelkésze Santa Catarina-ban és São Paulo-ban, majd katonai lelkész.</t>
         </is>
       </c>
       <c r="N199">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O199">
-        <v>1962</v>
+        <v>1954</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=132</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1943</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Elrama, PA, États-Unis</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N200">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O200">
-        <v>1962</v>
+        <v>1944</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1943</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Fekete János Dávid OFM</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>McKeesport, PA, États-Unis</t>
+          <t>St. Anthony, Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>St. Anthony</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>cipész, ács, karbantartó</t>
         </is>
       </c>
       <c r="N201">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O201">
-        <v>1962</v>
+        <v>1952</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=449</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1943</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Uniontown, PA, États-Unis</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>misszionárius, 1950 – 1952 vezető</t>
         </is>
       </c>
       <c r="N202">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O202">
-        <v>1962</v>
+        <v>1952</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1943</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Olejnyik György</t>
+          <t>Gerlinger János SDB</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Painesville, OH, États-Unis</t>
+          <t>Havanna, Kuba</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N203">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O203">
-        <v>1952</v>
+        <v>1957</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=833</t>
+          <t>/persons_v2/view.php?id=323</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1943</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>András Antal Jeromos OFM</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, États-Unis</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N204">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="O204">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=6</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1943</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
+          <t>Clarksburg, MD, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N205">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="O205">
-        <v>1969</v>
+        <v>1963</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1943</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Balogh János Benignusz OFM</t>
+          <t>Kroneisz Flórián SVD</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>Fondateur et directeur du club de jeunesse Saint-Imre</t>
+          <t>misszionárius, rövid ideig tábori lelkész</t>
         </is>
       </c>
       <c r="N206">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="O206">
-        <v>1955</v>
+        <v>1945</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=39</t>
+          <t>/persons_v2/view.php?id=611</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1943</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Brunner József Columbinus SVD</t>
+          <t>Német János</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Túrjaremete, Magyarország</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>frère moine, cuisinier</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N207">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="O207">
-        <v>1975</v>
+        <v>1946</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=115</t>
+          <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1943</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Gary, IN, États-Unis</t>
+          <t>Segítő Szűz Mária Lelkészség, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>Segítő Szűz Mária Lelkészség</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>tartományfőnök</t>
         </is>
       </c>
       <c r="N208">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O208">
-        <v>1955</v>
+        <v>1948</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1943</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Jakab András, Dr.</t>
+          <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
+          <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...9 lines deleted...]
-          <t>vicaire, puis curé</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N209">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O209">
-        <v>1974</v>
+        <v>1948</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=472</t>
+          <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1943</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Juhász Imre Vince OFM</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>missionnaire, historien, archéologue</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N210">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O210">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=491</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1943</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Bussa, Csehszlovákia</t>
+          <t>Hope Haven, Marrero, LA, USA</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J211" t="inlineStr">
+        <is>
+          <t>Hope Haven</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>à la retraite</t>
+          <t>prefektus, igazgató</t>
         </is>
       </c>
       <c r="N211">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O211">
-        <v>1947</v>
+        <v>1966</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1943</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
+          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Szent Imre templomigazgatóság</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>chef de famille</t>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N212">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O212">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1943</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Leechburg, PA, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N213">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O213">
-        <v>1944</v>
+        <v>1957</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1943</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Bakos István</t>
+          <t>Gáspár János</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>Alexandriai Szent Katalin Plébánia</t>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N214">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O214">
-        <v>1944</v>
+        <v>1963</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=30</t>
+          <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1943</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Orosztelek, Magyar Királyság</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N215">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O215">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1943</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság</t>
+        </is>
+      </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>professeur de français au lycée, puis directeur de 1938 à 1947, ainsi que chargé de cours à l’université Pázmány Péter de 1941 à 1947</t>
+          <t>főapát (1947-től külföldön)</t>
         </is>
       </c>
       <c r="N216">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O216">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1943</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Keller András Tarzicius OCD, Dr.</t>
+          <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Róma, Italie</t>
+          <t>Szent László templom, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Italie</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>le vice-recteur du séminaire missionnaire</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N217">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O217">
-        <v>1946</v>
+        <v>1977</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=517</t>
+          <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1943</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Fairport, NY, États-Unis</t>
+          <t>Pujang, Kína</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>esperes, leányárvaházi igazgató, 1947-től apostoli adminisztrátor</t>
         </is>
       </c>
       <c r="N218">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O218">
-        <v>1945</v>
+        <v>1954</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1943</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>May József, Msgr.</t>
+          <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, États-Unis</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Sacred Heart in Millers Heights, Betlehem, PA, États-Unis</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Sacred Heart in Millers Heights</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>az Actio Catholica országos igazgatója</t>
         </is>
       </c>
       <c r="N219">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O219">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=712</t>
+          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1943</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>professeur de religion et prédicateur, puis concierge de 1937 à 1941</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N220">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O220">
-        <v>1944</v>
+        <v>1954</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=765</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1943</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Taohvaping, Kína</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>chef de mission</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N221">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O221">
-        <v>1949</v>
+        <v>1954</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1943</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Bacsinszky Sándor</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Munkács, Magyar Királyság</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>contrôleur administratif (1937-1942), caissier (1942-1945), aumônier de campagne</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N222">
-        <v>1937</v>
+        <v>1933</v>
       </c>
       <c r="O222">
-        <v>1946</v>
+        <v>1954</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=26</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1943</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Dancsecs Imre</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Répceszentgyörgy, Hongrie</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N223">
-        <v>1937</v>
+        <v>1933</v>
       </c>
       <c r="O223">
-        <v>1958</v>
+        <v>1954</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=178</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1943</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Hajós Antal Márk (OFM)</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Carteret, NJ, États-Unis</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N224">
-        <v>1937</v>
+        <v>1933</v>
       </c>
       <c r="O224">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=361</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1943</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Hoffmann Dezső Fábián (OFM)</t>
+          <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Valparaiso, IN, États-Unis</t>
+          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>missionnaire, en passant par : Chicago (IN), Joliet (IN), Milwaukee, Gary (IN)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N225">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O225">
-        <v>1944</v>
+        <v>1960</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=404</t>
+          <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1943</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Szent Imre templom, Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
+        </is>
+      </c>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N226">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O226">
-        <v>1960</v>
+        <v>1944</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1943</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Ivancsó Dániel, püspök</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Tósokberénd, Magyar Királyság</t>
+          <t>St, Mary templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>St, Mary templom</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N227">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O227">
-        <v>1952</v>
+        <v>1946</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=460</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1943</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Koch Róbert</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Portage, PA, États-Unis</t>
+          <t>Tát, Magyar Királyság</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>plébánoshelyettes, 1946-tól plébános</t>
         </is>
       </c>
       <c r="N228">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O228">
-        <v>1953</v>
+        <v>1947</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1943</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Kiss A. Gyula</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, États-Unis</t>
+          <t>Woodbridge, NJ, USA</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N229">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O229">
         <v>1964</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=538</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1943</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Kiss Zoltán</t>
+          <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Hartford, CT, États-Unis</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
+          <t>McAdoo, PA, USA</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N230">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O230">
-        <v>1944</v>
+        <v>1957</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=551</t>
+          <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1943</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>University of Edinburgh, Edinburgh, Royaume-Uni</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>Royaume-Uni</t>
-[...4 lines deleted...]
-          <t>University of Edinburgh</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>Professeur à l’Institut de génétique animale / Institut de génétique</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N231">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O231">
-        <v>1944</v>
+        <v>1962</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1943</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Németh György Luciusz OFM, Dr.</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>professeur de droit canonique</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N232">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O232">
-        <v>1947</v>
+        <v>1962</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=813</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1943</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Bali Béla (SDB)</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Mezőnyárád, Magyar Királyság</t>
+          <t>Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>maître des novices, puis curé</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N233">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O233">
-        <v>1944</v>
+        <v>1962</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=35</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1943</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis</t>
+          <t>Elrama, PA, USA</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>pasteur hongrois</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N234">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O234">
-        <v>1945</v>
+        <v>1962</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1943</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, États-Unis</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K235" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N235">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O235">
-        <v>1947</v>
+        <v>1962</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1943</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Piarista Gimnázium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>directeur, responsable de l’organisation de la section commerciale</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N236">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O236">
-        <v>1945</v>
+        <v>1962</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1943</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Olejnyik György</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Painesville, OH, USA</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>Évêque de l’Église orthodoxe russe des Carpates américaines, métropolite d’Agathonikeia depuis 1966</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N237">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O237">
-        <v>1977</v>
+        <v>1952</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=833</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1943</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Punykó Sándor</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, États-Unis</t>
-[...9 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>curé (selon le KMVÉ, jusqu’en 1980)</t>
+          <t>szentszéki jegyző, 1944-1947 között püspöki titkár</t>
         </is>
       </c>
       <c r="N238">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O238">
-        <v>1976</v>
+        <v>1947</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=903</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1943</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Doveson Dezső OFM</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Hunan (湖南), Kína</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N239">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O239">
-        <v>1946</v>
+        <v>2005</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=216</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1943</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Dunda Ernő, Msgr. dr</t>
+          <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>görög katolikus líceum, Ungvár, Magyar Királyság</t>
+          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, USA</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>görög katolikus líceum</t>
-[...4 lines deleted...]
-          <t>directeur adjoint, puis directeur à partir de 1939, professeur titulaire de religion, professeur d’histoire de l’éducation, de logique et de pédagogie, de psychologie, d’histoire et de travaux manuels</t>
+          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
         </is>
       </c>
       <c r="N240">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O240">
-        <v>1945</v>
+        <v>1953</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=222</t>
+          <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1943</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Bernardium, Budapest, Magyar Királyság</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>Bernardium</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>professeur de théologie, directeur spirituel et intendant, directeur de la maison à partir de 1946</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N241">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O241">
-        <v>1950</v>
+        <v>1969</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1943</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Balogh János Benignusz OFM</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>professeur de lycée</t>
+          <t>Szent Imre Ifjúsági Klub alapító-vezetője</t>
         </is>
       </c>
       <c r="N242">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O242">
-        <v>1947</v>
+        <v>1955</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=39</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1943</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Fehér Mátyás Jenő OP</t>
+          <t>Brunner József Columbinus SVD</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>professeur de religion, puis, à partir de 1942, bibliothécaire et archiviste du diocèse de Košice</t>
+          <t>szerzetestestvér, szakács</t>
         </is>
       </c>
       <c r="N243">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O243">
-        <v>1948</v>
+        <v>1975</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=261</t>
+          <t>/persons_v2/view.php?id=115</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1943</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Fülöp Ferenc</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Hartford, CT, États-Unis</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>après avoir terminé ses études et avoir été ordonné prêtre, il est retourné aux États-Unis</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N244">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O244">
-        <v>1946</v>
+        <v>1955</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=294</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1943</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Gilly Ferenc</t>
+          <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Allentown, PA, États-Unis</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, États-Unis</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N245">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O245">
         <v>1974</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=326</t>
+          <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1943</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Juhász Imre Vince OFM</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, États-Unis</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Szent István Plébánia, South Bend, IN, États-Unis</t>
+          <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István Plébánia</t>
+          <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>misszionárius, történész, régész</t>
         </is>
       </c>
       <c r="N246">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O246">
-        <v>1966</v>
+        <v>1952</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=491</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1943</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Csillaghegy, Budapest, Magyar Királyság</t>
+          <t>Bussa, Csehszlovákia</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Csillaghegy</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N247">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O247">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1943</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Kasztovszky Imre</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Pásztó, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>auprès des malades, aumônier auxiliaire</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N248">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O248">
         <v>1946</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=505</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1943</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Kerényi Lajos Olaf OSB</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Pápa, Magyar Királyság</t>
+          <t>Leechburg, PA, USA</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>professeur de lycée, concierge à partir de 1940, puis aumônier de campagne à partir de 1944</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N249">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O249">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=525</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1943</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Encs, Magyar Királyság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>curé, puis vicaire général à partir de 1947</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N250">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O250">
-        <v>1956</v>
+        <v>1980</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1943</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>préfet de la préfecture apostolique</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N251">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O251">
-        <v>1948</v>
+        <v>1962</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1943</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Bakos István</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, États-Unis</t>
+          <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Alexandriai Szent Katalin Plébánia</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N252">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O252">
-        <v>1974</v>
+        <v>1944</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1943</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Newark, NJ, États-Unis</t>
+          <t>Orosztelek, Magyar Királyság</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>pasteur, ainsi qu’à Albany, dans l’État de New York – étudiant à l’université</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N253">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O253">
-        <v>1962</v>
+        <v>1945</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1943</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Müllner József</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>secrétaire épiscopal, aumônier d’hôpital</t>
+          <t>gimnáziumi franciatanár, közben 1938 – 1947 között igazgató, valamint a 1941 – 1947 között a Pázmány Péter Tudományegyetem magántanára</t>
         </is>
       </c>
       <c r="N254">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O254">
-        <v>1961</v>
+        <v>1947</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=781</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1943</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>professeur de religion et professeur de lycée (dactylographie)</t>
+          <t>a missziós szeminárium vicerektora</t>
         </is>
       </c>
       <c r="N255">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O255">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1943</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Németh Lajos SVD</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N256">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O256">
         <v>1945</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=818</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1943</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Sacred Heart in Millers Heights, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>Sacred Heart in Millers Heights</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>Professeur de lycée de 1938 à 1948, bibliothécaire de 1938 à 1950, directeur adjoint de 1939 à 1948</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N257">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O257">
         <v>1950</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1943</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Petrick István</t>
+          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Lorain, OH, États-Unis</t>
+          <t>Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>hittanár és hitszónok, közben 1937-1941 között házgondnok</t>
         </is>
       </c>
       <c r="N258">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O258">
-        <v>1960</v>
+        <v>1944</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=870</t>
+          <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1943</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>Taohvaping, Kína</t>
+        </is>
+      </c>
+      <c r="I259" t="inlineStr">
+        <is>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>sous les drapeaux</t>
+          <t>misszióvezető</t>
         </is>
       </c>
       <c r="N259">
-        <v>1939</v>
+        <v>1936</v>
       </c>
       <c r="O259">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1943</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Bor Sándor</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, États-Unis</t>
+          <t>Piliscsaba, Magyarország</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István első vértanú templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>hitoktató, segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N260">
-        <v>1939</v>
+        <v>1936</v>
       </c>
       <c r="O260">
-        <v>1949</v>
+        <v>1946</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=103</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1943</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Dely Péter Brunó OSM, Dr.</t>
+          <t>Bacsinszky Sándor</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Máriaremete, Budapest, Hongrie</t>
+          <t>Munkács, Magyar Királyság</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>Hongrie</t>
-[...4 lines deleted...]
-          <t>Máriaremete</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>maître d’apprentissage ; il a également exercé à Máriaremete, Eger, Makó et Budapest.</t>
+          <t>alapkezelőségi ellenőr (1937-1942), pénztáros (1942-1945), tábori lelkész</t>
         </is>
       </c>
       <c r="N261">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O261">
-        <v>1967</v>
+        <v>1946</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=186</t>
+          <t>/persons_v2/view.php?id=26</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1943</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Isztambul, Törökország</t>
+          <t>Répceszentgyörgy, Magyarország</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>Törökország</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>pasteur hongrois</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N262">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O262">
-        <v>1954</v>
+        <v>1958</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1943</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Domitrovics István SDB</t>
+          <t>Hajós Antal Márk (OFM)</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>Il a travaillé en Amazonie, à Rio Negro, puis à Manaus, avant de devenir missionnaire itinérant</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N263">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O263">
-        <v>1979</v>
+        <v>1946</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=212</t>
+          <t>/persons_v2/view.php?id=361</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1943</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Hongrie</t>
+          <t>Valparaiso, IN, USA</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>évêque du comté de Hajdúdorog, vicaire apostolique de Miskolc</t>
+          <t>misszionárius, közben: Chicago, IN, Joilet, IN, Milwaukee, Gary, IN</t>
         </is>
       </c>
       <c r="N264">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O264">
-        <v>1972</v>
+        <v>1944</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1943</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Nagyatád</t>
-[...4 lines deleted...]
-          <t>curé, supérieur de la communauté religieuse, maître des frères laïcs, administrateur et catéchiste de la paroisse, membre du discrétorium du monastère de Felsősegesd, le chroniqueur de l’histoire de la maison et le bibliothécaire, ainsi que le responsable de divers groupes paroissiaux</t>
+          <t>Montréal, QC, Kanada</t>
+        </is>
+      </c>
+      <c r="I265" t="inlineStr">
+        <is>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N265">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O265">
-        <v>1945</v>
+        <v>1960</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=360</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1943</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
+          <t>Tósokberénd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J266" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>professeur titulaire au département de théologie morale, doyen de la faculté de théologie de 1945 à 1946</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N266">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O266">
-        <v>1949</v>
+        <v>1952</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1943</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>pasteur hongrois, chef de famille</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N267">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O267">
-        <v>1947</v>
+        <v>1953</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1943</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Kiss A. Gyula</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K268" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N268">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O268">
-        <v>1949</v>
+        <v>1964</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1943</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Kiss Zoltán</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>recteur du séminaire, censeur de l’archidiocèse à partir de 1940</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J269" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N269">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O269">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=551</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1943</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Koller Ignác</t>
+          <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, États-Unis</t>
+          <t>University of Edinburgh, Edinburgh, Egyesült Királyság</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Egyesült Királyság</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>University of Edinburgh</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>Institute of Animal Genetics / Institute of Genetics egyetemi tanár</t>
         </is>
       </c>
       <c r="N270">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O270">
         <v>1944</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=559</t>
+          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1943</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Németh György Luciusz OFM, Dr.</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Tata, Magyar Királyság</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>en service régulier, catéchiste, pasteur (notamment à Mór, Nagyvárad et Máriabesnyő)</t>
+          <t>egyházjog tanár</t>
         </is>
       </c>
       <c r="N271">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O271">
         <v>1947</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1943</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Krivonyák Mihály</t>
+          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Sykesville, PA, États-Unis</t>
-[...4 lines deleted...]
-          <t>États-Unis</t>
+          <t>Gödöllő</t>
+        </is>
+      </c>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>a klerikusok helyettes prefektusa, a kormányzó perjel titkára, 1938-tól ezen felöl a Szent Norbert Nevelőintézet rektora, 1939-től perjel, filozófia tanár.</t>
         </is>
       </c>
       <c r="N272">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O272">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=610</t>
+          <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1943</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, États-Unis</t>
+          <t>Pesterzsébet-Pacsirtatelep, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Pesterzsébet-Pacsirtatelep</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>plébános, közben a KIOE munkatársa</t>
         </is>
       </c>
       <c r="N273">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O273">
         <v>1947</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1943</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Soós István OCD</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Langruth, MB, Kanada</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>député</t>
+          <t>lelkész, közben templomot épít Riverton, MB, Kanada</t>
         </is>
       </c>
       <c r="N274">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O274">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=1011</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1943</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Magyar Királyság</t>
+          <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kuba</t>
+        </is>
+      </c>
+      <c r="J275" t="inlineStr">
+        <is>
+          <t>Camagüey egyházmegye különböző plébániái</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>le professeur de religion à l’école normale (selon d’autres sources : Máriapócs)</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N275">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O275">
-        <v>1950</v>
+        <v>1962</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1943</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Prága, Cseh–Morva Protektorátus</t>
+          <t>Mezőnyárád, Magyar Királyság</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>Cseh–Morva Protektorátus</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>vicaire et professeur de religion au lycée de Modra</t>
+          <t>novíciusmester, újoncmester, majd plébános</t>
         </is>
       </c>
       <c r="N276">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O276">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1943</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Ungvár, Csehszlovákia</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J277" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>conseiller ministériel, puis chef du département des affaires religieuses et de l’enseignement public de la gouvernance de Transcarpatie, commissaire du gouvernement</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N277">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O277">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1943</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Ungvár, Magyar Királyság</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>le recteur du séminaire</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N278">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O278">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=749</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1943</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>hors service</t>
+          <t>igazgató, a kereskedelmi tagozat megszervezője</t>
         </is>
       </c>
       <c r="N279">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O279">
-        <v>1958</v>
+        <v>1945</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=792</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1943</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Réformé</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>Pasteur</t>
+          <t>püspök</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>aumônier de camp</t>
+          <t>Amerikai Kárpát-orosz ortodox egyház püspöke, 1966-tól Agathonikeia metropolitája</t>
         </is>
       </c>
       <c r="N280">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O280">
-        <v>1945</v>
+        <v>1977</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1943</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Némon János</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Mernye, Hongrie</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J281" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>plébános (A KMVÉ szerint 1980-ig)</t>
         </is>
       </c>
       <c r="N281">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O281">
-        <v>1952</v>
+        <v>1976</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=820</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1943</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Papp György, Msgr., dr</t>
+          <t>Doveson Dezső OFM</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Magyar Királyság</t>
+          <t>Hunan (湖南), Kína</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>secrétaire épiscopal</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N282">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O282">
         <v>1946</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=851</t>
+          <t>/persons_v2/view.php?id=216</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1943</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t>görög katolikus líceum, Ungvár, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I283" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J283" t="inlineStr">
+        <is>
+          <t>görög katolikus líceum</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>aumônier de camp</t>
+          <t>igazgatóhelyettes, 1939-től igazgató, rendes hittanár, neveléstörténet, logika és tanítástan, lélektan, történelem és kézimunka tanár</t>
         </is>
       </c>
       <c r="N283">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O283">
         <v>1945</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1943</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Bódy Kapisztrán OFM</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
+          <t>Bernardium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Bernardium</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>vicaire, puis curé</t>
+          <t>teológiai tanár, spirituális és házgondnok, 1946-tól házfőnök</t>
         </is>
       </c>
       <c r="N284">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O284">
-        <v>1957</v>
+        <v>1950</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=452</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1943</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Dunay Antal, Dr.</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Felsővízivárosi Szent Anna plébánia, Budapest, Magyar Királyság</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J285" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N285">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O285">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=221</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1943</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Dám Antal Ince OFM, Dr.</t>
+          <t>Fehér Mátyás Jenő OP</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>docteur en droit canonique et en philosophie, maître de conférences en théologie, prédicateur ordinaire et de Carême, confesseur des clercs et maître des frères laïcs, rédacteur en chef du *Magyar Barát* et des *Publications franciscaines*, directeur du IIIe Ordre</t>
+          <t>hitoktató, közben 1942–től a kassai egyházmegye könyvtárosa és levéltárosa</t>
         </is>
       </c>
       <c r="N286">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O286">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=179</t>
+          <t>/persons_v2/view.php?id=261</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1943</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Fehér József Tamás O.Cist</t>
+          <t>Fülöp Ferenc</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J287" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>enseignant, également prédicateur auprès des jeunes entre 1940 et 1943</t>
+          <t>tanulmányok végzése, a papszentelés után visszaköltözött az USA-ba</t>
         </is>
       </c>
       <c r="N287">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O287">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=260</t>
+          <t>/persons_v2/view.php?id=294</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1943</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Gerencsér István Tarzicius OFM</t>
+          <t>Gilly Ferenc</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, États-Unis</t>
+          <t>Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>vicaire, puis curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N288">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O288">
-        <v>1946</v>
+        <v>1974</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=319</t>
+          <t>/persons_v2/view.php?id=326</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1943</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Haigli Sándor Sziárd O.Praem</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság</t>
+          <t>Csillaghegy, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>Csillaghegy</t>
+        </is>
+      </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>professeur au lycée de l’ordre</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N289">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O289">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=357</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1943</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Hajnády Miklós, dr</t>
+          <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Kiskorona utcai iskola, Budapest, Magyar Királyság</t>
+          <t>Pásztó, Magyar Királyság</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J290" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>professeur de religion</t>
+          <t>betegállományban, kisegítő lelkész</t>
         </is>
       </c>
       <c r="N290">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O290">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=362</t>
+          <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1943</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Hegedűs M. István</t>
+          <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Toledo, OH, États-Unis</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Windber, PA, États-Unis</t>
+          <t>Pápa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>gimnáziumi tanár, 1940-től házgondnok, közben 1944-től tábori lelkész</t>
         </is>
       </c>
       <c r="N291">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O291">
-        <v>1956</v>
+        <v>1946</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=375</t>
+          <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1943</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Baltimore, MD, États-Unis</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>New Egypt, NJ, États-Unis</t>
+          <t>Encs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>vicaire, puis aumônier militaire de 1943 à 1954</t>
+          <t>plébános, 1947-től esperes</t>
         </is>
       </c>
       <c r="N292">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O292">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1943</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Salvatierra, Bolívia</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>Bolívia</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>missionnaire auprès des Indiens, chef de tribu honoraire</t>
+          <t>aposzoli prefektúra prefektusa</t>
         </is>
       </c>
       <c r="N293">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O293">
-        <v>1986</v>
+        <v>1948</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1943</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Csehszlovákia</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J294" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>à la retraite</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N294">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O294">
-        <v>1945</v>
+        <v>1974</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1943</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Kiss János Ábel OFM</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, États-Unis</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K295" t="inlineStr">
+        <is>
+          <t>lelkész, valamint Albany, NY – egyetemi hallgató</t>
         </is>
       </c>
       <c r="N295">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O295">
-        <v>1946</v>
+        <v>1962</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=542</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1943</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Müllner József</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, États-Unis</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>püspöki titkár, kórházlelkész</t>
         </is>
       </c>
       <c r="N296">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O296">
-        <v>1948</v>
+        <v>1961</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=781</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1943</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Debrecen, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I297" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>aumônier de réserve, catéchiste</t>
+          <t>hitoktató és gimnáziumi tanár (gépírás)</t>
         </is>
       </c>
       <c r="N297">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O297">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1943</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Németh Lajos SVD</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>professeur de lycée</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N298">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O298">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=818</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1943</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Győrszentiván, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>catéchiste, pasteur</t>
+          <t>1938-1948 között gimnáziumi tanár, 1938-1950 között könyvtáros, 1939-1948 között igazgató-helyettes</t>
         </is>
       </c>
       <c r="N299">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O299">
-        <v>1959</v>
+        <v>1950</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1943</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Mosonyi László</t>
+          <t>Petrick István</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Rózsák tere, Budapest, Magyar Királyság</t>
+          <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Rózsák tere</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N300">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O300">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=776</t>
+          <t>/persons_v2/view.php?id=870</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1943</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Senye István (Sch.P.)</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>Úrkút, Hongrie</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>administrateur, puis curé à partir de 1944</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N301">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O301">
-        <v>1965</v>
+        <v>1945</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=981</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1943</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Nagy Töhötöm Sándor SJ</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
-[...9 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>participation à l’organisation de KALOT</t>
+          <t>katonai szolgálaton</t>
         </is>
       </c>
       <c r="N302">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O302">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=801</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1943</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Palmer Lajos SJ</t>
+          <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Taming, Kína</t>
+          <t>Szent János templom, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>Kína</t>
-[...4 lines deleted...]
-          <t>missionnaire, professeur de séminaire (latin et catéchèse)</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J303" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="N303">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O303">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=849</t>
+          <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1943</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Bor Sándor</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom, Nyíradony, Hongrie</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom</t>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N304">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O304">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=103</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1943</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Balatonszepezd, Magyar Királyság</t>
+          <t>Máriaremete, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>Máriaremete</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>administrateur</t>
+          <t>újoncmester, ezen kívül szolgált Máriaremetén, Egerben, Makón és Budapesten.</t>
         </is>
       </c>
       <c r="N305">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O305">
-        <v>1957</v>
+        <v>1967</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1943</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Czibere Mihály</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Trenton, NJ, États-Unis</t>
+          <t>Isztambul, Törökország</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Törökország</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N306">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O306">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=133</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1943</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Denka J. Ferenc</t>
+          <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Rocky River, OH, États-Unis</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>Amazónia, Rio Negro, majd Manausban működött, végül utazó misszionárius</t>
         </is>
       </c>
       <c r="N307">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O307">
-        <v>1945</v>
+        <v>1979</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=192</t>
+          <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1943</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Dömötör Lajos Ede OFM</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>poursuivre ses études</t>
+          <t>hajdúdorogi megyéspüspök, miskolci apostoli kormányzó</t>
         </is>
       </c>
       <c r="N308">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O308">
-        <v>1945</v>
+        <v>1972</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=218</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1943</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Forró János Alpár OFM</t>
+          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Nagyatád</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>Il a exercé son ministère dans plusieurs monastères, puis est devenu aumônier d’hôpital</t>
+          <t>plébános, a rendi közösség vezetője, a laikus testvérek magisztere, a plébánia adminisztrátora és hitoktatója, a felsősegesdi rendház diskretoriumának tagja, a háztörténet jegyzője és könyvtáros, valamint különféle plébániai csoportok vezetője</t>
         </is>
       </c>
       <c r="N309">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O309">
         <v>1945</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=284</t>
+          <t>/persons_v2/view.php?id=360</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1943</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Gál Gedeon OFM, Dr</t>
+          <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Róma, Italie</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>Italie</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J310" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>études et activités d’enseignement, puis vers 1947 à Flint (Michigan, États-Unis), puis à Roebling (New Jersey, États-Unis), et vers 1950 à New York (New York, États-Unis)</t>
+          <t>segédlelkész, majd 1944-től plébános</t>
         </is>
       </c>
       <c r="N310">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O310">
-        <v>1962</v>
+        <v>1951</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=311</t>
+          <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1943</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Horváth Lajos, Msgr.</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Rábacsanak, Magyar Királyság</t>
+          <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J311" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Tudományegyetem Hittudományi Kar</t>
+        </is>
+      </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>az erkölcsteológiai tanszék rendes tanára, 1945-1946 között a hittudományi kar dékánja</t>
         </is>
       </c>
       <c r="N311">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O311">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=429</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1943</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Garamkövesd, Magyar Királyság</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>curé, expulsé par les autorités tchécoslovaques en 1945</t>
+          <t>magyar lelkész, házfőnök</t>
         </is>
       </c>
       <c r="N312">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O312">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1943</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Huber Antal, Dr.</t>
+          <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, États-Unis</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>vicaire</t>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="N313">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O313">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=444</t>
+          <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1943</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Héder László Mária Sándor OSM, dr.</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>le supérieur des Servites hongrois</t>
+          <t>szemináriumi rektor, 1940-től főegyházmegyei cenzor</t>
         </is>
       </c>
       <c r="N314">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O314">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=389</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1943</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Koller Ignác</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>professeur de théologie, définiteur de l’ordre</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N315">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O315">
-        <v>1950</v>
+        <v>1944</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=559</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1943</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Kerner István Paszkál OFM</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Holy Family Church, Oldenburg, IN, États-Unis</t>
+          <t>Tata, Magyar Királyság</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Holy Family Church</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>rendi szolgálatban, hitoktató, lelkész (ez alatt még: Mór, Nagyvárad és Máriabesnyő)</t>
         </is>
       </c>
       <c r="N316">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O316">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=539</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1943</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Krivonyák Mihály</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Berlin, Allemagne</t>
+          <t>Sykesville, PA, USA</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>Allemagne</t>
-[...4 lines deleted...]
-          <t>pasteur hongrois</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N317">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O317">
-        <v>1953</v>
+        <v>1947</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=610</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1943</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Koloszár István</t>
+          <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Mihályfa, Magyar Királyság</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J318" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N318">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O318">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=561</t>
+          <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1943</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Kossey Gábor</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Trauger, PA, États-Unis</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>országgyűlési képviselő</t>
         </is>
       </c>
       <c r="N319">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O319">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=572</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1943</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
+          <t>Hajdúdorog, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I320" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I320" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>aumônier de campagne</t>
+          <t>a tanítóképző hitoktató (más forrásban: Máriapócs)</t>
         </is>
       </c>
       <c r="N320">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O320">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1943</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Kékessy Imre István SJ, dr</t>
+          <t>Lárj Bazil</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Taming, Kína</t>
+          <t>Prága, Cseh–Morva Protektorátus</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Cseh–Morva Protektorátus</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>préfet général de l’internat</t>
+          <t>segédlelkész, valamint Modra gimnáziumi hittanár</t>
         </is>
       </c>
       <c r="N321">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O321">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=529</t>
+          <t>/persons_v2/view.php?id=640</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1943</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Salköveskút, Magyar Királyság</t>
+          <t>Ungvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>miniszteri tanácsos, majd a kárpátaljai kormányzóság vallás- és közoktatásügyi osztályának főnöke, kormánybiztos</t>
         </is>
       </c>
       <c r="N322">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O322">
-        <v>1949</v>
+        <v>1944</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1943</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Láng Imre SJ</t>
+          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>aide-soignant</t>
+          <t>a szeminárium rektora</t>
         </is>
       </c>
       <c r="N323">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O323">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=637</t>
+          <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1943</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Medgyess A. József</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Munkács, Magyar Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K324" t="inlineStr">
+        <is>
+          <t>szolgálaton kívül</t>
         </is>
       </c>
       <c r="N324">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O324">
-        <v>1946</v>
+        <v>1958</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=718</t>
+          <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1943</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>Prêtre</t>
-[...4 lines deleted...]
-          <t>Győr</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Belgium</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>Belgium</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>pasteur hongrois</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N325">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O325">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1943</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Nagy Sándor</t>
+          <t>Némon János</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Vár, Győr, Magyar Királyság</t>
+          <t>Mernye, Magyarország</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Vár</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N326">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O326">
-        <v>1944</v>
+        <v>1952</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=799</t>
+          <t>/persons_v2/view.php?id=820</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1943</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Pintér János</t>
+          <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Győr, Magyar Királyság</t>
+          <t>Nyíregyháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>aumônier de camp</t>
+          <t>püspöki titkár</t>
         </is>
       </c>
       <c r="N327">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O327">
         <v>1946</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=878</t>
+          <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1943</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Bartha Károly SVD</t>
+          <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Kiskunfélegyháza, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>responsable du petit séminaire</t>
+          <t>missziós központ vezetője, missziológia tanár a szegedi szemináriumban, szerkesztő, a kínai magyar misszió otthoni felelőse, házfőnök</t>
         </is>
       </c>
       <c r="N328">
-        <v>1942</v>
+        <v>1939</v>
       </c>
       <c r="O328">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=49</t>
+          <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1943</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Snetzer Konrád OFM</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
-[...4 lines deleted...]
-          <t>aumônier de camp</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H329" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="I329" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J329" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N329">
-        <v>1942</v>
+        <v>1939</v>
       </c>
       <c r="O329">
         <v>1944</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=1002</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1943</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
-[...9 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>professeur de lycée</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N330">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O330">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1943</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Bittmann Antal</t>
+          <t>Bódy Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Bőszénfa, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J331" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>administrateur</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N331">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O331">
-        <v>1947</v>
+        <v>1957</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=86</t>
+          <t>/persons_v2/view.php?id=452</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1943</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Borsy György Engelbert OFM</t>
+          <t>Dunay Antal, Dr.</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>Helyőrségi Kórház, Szeged, Magyar Királyság</t>
+          <t>Felsővízivárosi Szent Anna plébánia, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J332" t="inlineStr">
         <is>
-          <t>Helyőrségi Kórház</t>
+          <t>Felsővízivárosi Szent Anna plébánia</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>professeur de religion, aumônier de camp</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N332">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O332">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=108</t>
+          <t>/persons_v2/view.php?id=221</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1943</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Cseh Gyula Titusz OFM</t>
+          <t>Dám Antal Ince OFM, Dr.</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>Ses lieux d’affectation ne peuvent être identifiés ; il est décédé à Roebling, dans le New Jersey (États-Unis).</t>
+          <t>egyházjogi és filozófiai doktor, teológiai lektor, rendes és nagyböjti szónok, a klerikusok gyóntatója és a laikus testvérek magisztere, a Magyar Barát és a Ferences Kiadványok szerkesztője, a III. Rend igazgatója</t>
         </is>
       </c>
       <c r="N333">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O333">
-        <v>1960</v>
+        <v>1945</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=151</t>
+          <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1943</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Deésy István Ipoly OFM</t>
+          <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Magyar Királyság</t>
+          <t>Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t>Ciszterci Gimnázium</t>
+        </is>
+      </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>adjoint au chef de service</t>
+          <t>tanár, 1940 – 1943 között ifjúsági hitszónok is</t>
         </is>
       </c>
       <c r="N334">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O334">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=184</t>
+          <t>/persons_v2/view.php?id=260</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1943</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Fölföldy Béla Barnabás</t>
+          <t>Frenzkowski Pál M.S.C.</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Újváros, Nagyvárad, Magyar Királyság</t>
+          <t>St. John the Baptist Parish, Haycock Run, PA, USA</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J335" t="inlineStr">
         <is>
-          <t>Újváros</t>
+          <t>St. John the Baptist Parish</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N335">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O335">
-        <v>1944</v>
+        <v>1953</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=286</t>
+          <t>/persons_v2/view.php?id=291</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1943</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Grigássy J. Gyula</t>
+          <t>Gerencsér István Tarzicius OFM</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J336" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>secrétaire épiscopal</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N336">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O336">
-        <v>1960</v>
+        <v>1946</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=337</t>
+          <t>/persons_v2/view.php?id=319</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1943</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Haigli Sándor Sziárd O.Praem</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Budatétény, Magyar Királyság</t>
+          <t>Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>tanár a rend gimnáziumában</t>
         </is>
       </c>
       <c r="N337">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O337">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=357</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1943</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyar Királyság</t>
+          <t>Kiskorona utcai iskola, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J338" t="inlineStr">
+        <is>
+          <t>Kiskorona utcai iskola</t>
+        </is>
+      </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N338">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O338">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1943</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Gácser József Imre OSB, Dr.</t>
+          <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>Czuczor Gergely Bencés Gimnázium, Győr, Magyar Királyság</t>
+          <t>Windber, PA, USA</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Czuczor Gergely Bencés Gimnázium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>professeur de lycée</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N339">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O339">
-        <v>1945</v>
+        <v>1956</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=310</t>
+          <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1943</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Hajdusik József Tarzicius OSM</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>New Egypt, NJ, USA</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>aumônier militaire (lieutenant)</t>
+          <t>segédlelkész, közben 1943 – 1954 között katonai lelkész</t>
         </is>
       </c>
       <c r="N340">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O340">
-        <v>1944</v>
+        <v>1954</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=359</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1943</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Bolívia</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>le recteur, le directeur de l’internat, le responsable de l’internat et le professeur de religion</t>
+          <t>misszionárius az indiánok között, tiszteletbeli törzsfőnök</t>
         </is>
       </c>
       <c r="N341">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O341">
-        <v>1948</v>
+        <v>1986</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1943</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Henkey-Hőnig Károly, dr.</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>Miskolc, Magyar Királyság</t>
+          <t>Nagyszőlős, Csehszlovákia</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>professeur de religion à l’institut archiépiscopal pour jeunes filles, incarcérée entre 1945 et 1947</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N342">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O342">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=380</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1943</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Győr, Magyar Királyság</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>le directeur spirituel des séminaristes</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J343" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N343">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O343">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1943</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyar Királyság</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>professeur de lycée, tout en étant aumônier de camp</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N344">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O344">
-        <v>1944</v>
+        <v>1948</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1943</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Keller György Illés OCD</t>
+          <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>Uganda</t>
-[...4 lines deleted...]
-          <t>Uganda</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>interné</t>
+          <t>tartalékos tábori lelkész, hitoktató</t>
         </is>
       </c>
       <c r="N345">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O345">
         <v>1947</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=518</t>
+          <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1943</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Csorna, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>professeur d’université, maître des novices, préfet des élèves de l’ordre</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N346">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O346">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1943</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Magyar Királyság</t>
+          <t>Győrszentiván, Magyar Királyság</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J347" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>pasteur, rédacteur en chef</t>
+          <t>hitoktató, lelkész</t>
         </is>
       </c>
       <c r="N347">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O347">
-        <v>1944</v>
+        <v>1959</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1943</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Kiss László Szaléz OFM, Isten szolgája</t>
+          <t>Mosonyi László</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság</t>
+          <t>Rózsák tere, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J348" t="inlineStr">
+        <is>
+          <t>Rózsák tere</t>
+        </is>
+      </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N348">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O348">
-        <v>1944</v>
+        <v>1963</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=548</t>
+          <t>/persons_v2/view.php?id=776</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1943</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Kosty János</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>Beregszilvás, Magyar Királyság</t>
+          <t>Úrkút, Magyarország</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>adminsztrátor, majd 1944-től plébános</t>
         </is>
       </c>
       <c r="N349">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O349">
-        <v>1945</v>
+        <v>1965</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=574</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1943</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Nagy Töhötöm Sándor SJ</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>Újvidék, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>hitoktató, majd katonai szolgálaton</t>
+          <t>részvétel a KALOT szervezésében</t>
         </is>
       </c>
       <c r="N350">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O350">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=801</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1943</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Krupa Sándor Kolumbán OFM</t>
+          <t>Palmer Lajos SJ</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság</t>
+          <t>Taming, Kína</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>pasteur, conseiller, responsable de l’aire de jeux</t>
+          <t>misszionárius, szemináriumi tanár (latin és katekézis)</t>
         </is>
       </c>
       <c r="N351">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O351">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=613</t>
+          <t>/persons_v2/view.php?id=849</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1943</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, États-Unis</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>San Giovanni Rotondo, Olaszország</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>Aumônier du 383e régiment d’infanterie, 96e division d’infanterie, avec le grade de commandant, sur le théâtre d’opérations du Pacifique ; selon d’autres sources, sur le théâtre d’opérations Afrique du Nord-Italie</t>
+          <t>lelkipásztori kisegítő, fordító; Pietrelcinai Szent Pió atya munkatársa és egy időszakban titkára</t>
         </is>
       </c>
       <c r="N352">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O352">
-        <v>1945</v>
+        <v>1957</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1943</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>Akron, OH, États-Unis</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N353">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O353">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1943</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Pálinkás Teodor Titus OSBM</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>Róma, Italie</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>Italie</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>en service</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N354">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O354">
-        <v>1947</v>
+        <v>1979</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=986</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1943</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Molnár András</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>Paterson, NJ, États-Unis</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, États-Unis</t>
+          <t>Kőszeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>gimnáziumi tanár, közben tábori lelkész, majd hadifogoly (Mailly-le-Camp hadifogolytábor, Franciaország)</t>
         </is>
       </c>
       <c r="N355">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O355">
-        <v>1954</v>
+        <v>1945</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=757</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1943</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Németh Ferenc SJ</t>
+          <t>Romzsa János</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Duquesne, PA, USA</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>parókus, majd nyugállományban</t>
         </is>
       </c>
       <c r="N356">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O356">
-        <v>1944</v>
+        <v>1958</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=812</t>
+          <t>/persons_v2/view.php?id=943</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1943</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Oberlander János</t>
+          <t>Schmotzer János SJ</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, États-Unis</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>St. John Catholic Church, Middletown, OH, États-Unis</t>
-[...9 lines deleted...]
-          <t>St. John Catholic Church</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>novíciátus</t>
         </is>
       </c>
       <c r="N357">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O357">
-        <v>1968</v>
+        <v>1944</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=830</t>
+          <t>/persons_v2/view.php?id=976</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1943</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Orbán Miklós SJ</t>
+          <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság</t>
+          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom, Nyíradony, Magyarország</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J358" t="inlineStr">
+        <is>
+          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>études de théologie</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N358">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="O358">
-        <v>1946</v>
+        <v>1951</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=836</t>
+          <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1943</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Oroskovits Jenő Lajos</t>
+          <t>Cserey Béla</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canada</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Báthori-Apor Kollégium, Kolozsvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J359" t="inlineStr">
+        <is>
+          <t>Báthori-Apor Kollégium</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>aumônier de campagne</t>
+          <t>tanulmányi felügyelő</t>
         </is>
       </c>
       <c r="N359">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="O359">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=837</t>
+          <t>/persons_v2/view.php?id=958</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1943</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>Brit Uganda Protektorátus</t>
+          <t>Balatonszepezd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>Brit Uganda Protektorátus</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>interné</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N360">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="O360">
-        <v>1947</v>
+        <v>1957</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1943</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
+          <t>Czibere Mihály</t>
+        </is>
+      </c>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H361" t="inlineStr">
+        <is>
+          <t>Trenton, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I361" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K361" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N361">
+        <v>1941</v>
+      </c>
+      <c r="O361">
+        <v>1952</v>
+      </c>
+      <c r="Q361" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=133</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362">
+        <v>1943</v>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
+        <is>
+          <t>Denka J. Ferenc</t>
+        </is>
+      </c>
+      <c r="E362" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G362" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H362" t="inlineStr">
+        <is>
+          <t>Rocky River, OH, USA</t>
+        </is>
+      </c>
+      <c r="I362" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N362">
+        <v>1941</v>
+      </c>
+      <c r="O362">
+        <v>1945</v>
+      </c>
+      <c r="Q362" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=192</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363">
+        <v>1943</v>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr">
+        <is>
+          <t>Dömötör Lajos Ede OFM</t>
+        </is>
+      </c>
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H363" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I363" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K363" t="inlineStr">
+        <is>
+          <t>tanulmányok végzése</t>
+        </is>
+      </c>
+      <c r="N363">
+        <v>1941</v>
+      </c>
+      <c r="O363">
+        <v>1945</v>
+      </c>
+      <c r="Q363" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=218</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364">
+        <v>1943</v>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr">
+        <is>
+          <t>Forró János Alpár OFM</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H364" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I364" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K364" t="inlineStr">
+        <is>
+          <t>több rendházban is szolgál, majd kórházlelkész</t>
+        </is>
+      </c>
+      <c r="N364">
+        <v>1941</v>
+      </c>
+      <c r="O364">
+        <v>1945</v>
+      </c>
+      <c r="Q364" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=284</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365">
+        <v>1943</v>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
+        <is>
+          <t>Gál Gedeon OFM, Dr</t>
+        </is>
+      </c>
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H365" t="inlineStr">
+        <is>
+          <t>Róma, Olaszország</t>
+        </is>
+      </c>
+      <c r="I365" t="inlineStr">
+        <is>
+          <t>Olaszország</t>
+        </is>
+      </c>
+      <c r="K365" t="inlineStr">
+        <is>
+          <t>tanulmányok végzése, illetve oktatási tevékenység, közben 1947 körül Flint, MI, USA, majd Roebling, NJ, USA, 1950 körül New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="N365">
+        <v>1941</v>
+      </c>
+      <c r="O365">
+        <v>1962</v>
+      </c>
+      <c r="Q365" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=311</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366">
+        <v>1943</v>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr">
+        <is>
+          <t>Horváth Lajos, Msgr.</t>
+        </is>
+      </c>
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H366" t="inlineStr">
+        <is>
+          <t>Rábacsanak, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I366" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K366" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N366">
+        <v>1941</v>
+      </c>
+      <c r="O366">
+        <v>1946</v>
+      </c>
+      <c r="Q366" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=429</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367">
+        <v>1943</v>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>Horváth Rezső Dr.</t>
+        </is>
+      </c>
+      <c r="E367" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H367" t="inlineStr">
+        <is>
+          <t>Garamkövesd, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I367" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K367" t="inlineStr">
+        <is>
+          <t>plébános, a csehszlovák hatóságok 1945-ben kiutasítják</t>
+        </is>
+      </c>
+      <c r="N367">
+        <v>1941</v>
+      </c>
+      <c r="O367">
+        <v>1945</v>
+      </c>
+      <c r="Q367" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=438</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368">
+        <v>1943</v>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>Huber Antal, Dr.</t>
+        </is>
+      </c>
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H368" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I368" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J368" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K368" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N368">
+        <v>1941</v>
+      </c>
+      <c r="O368">
+        <v>1945</v>
+      </c>
+      <c r="Q368" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=444</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369">
+        <v>1943</v>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>Héder László Mária Sándor OSM, dr.</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+        </is>
+      </c>
+      <c r="H369" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I369" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K369" t="inlineStr">
+        <is>
+          <t>a magyar szerviták előljárója</t>
+        </is>
+      </c>
+      <c r="N369">
+        <v>1941</v>
+      </c>
+      <c r="O369">
+        <v>1946</v>
+      </c>
+      <c r="Q369" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=389</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370">
+        <v>1943</v>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H370" t="inlineStr">
+        <is>
+          <t>Gyöngyös, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I370" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K370" t="inlineStr">
+        <is>
+          <t>teológiai tanár, rendi definitor</t>
+        </is>
+      </c>
+      <c r="N370">
+        <v>1941</v>
+      </c>
+      <c r="O370">
+        <v>1950</v>
+      </c>
+      <c r="Q370" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=591</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371">
+        <v>1943</v>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>Kerner István Paszkál OFM</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H371" t="inlineStr">
+        <is>
+          <t>Holy Family Church, Oldenburg, IN, USA</t>
+        </is>
+      </c>
+      <c r="I371" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J371" t="inlineStr">
+        <is>
+          <t>Holy Family Church</t>
+        </is>
+      </c>
+      <c r="K371" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N371">
+        <v>1941</v>
+      </c>
+      <c r="O371">
+        <v>1950</v>
+      </c>
+      <c r="Q371" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=539</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372">
+        <v>1943</v>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>Kertész János Tamás OFM, Dr.</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H372" t="inlineStr">
+        <is>
+          <t>Berlin, Németország</t>
+        </is>
+      </c>
+      <c r="I372" t="inlineStr">
+        <is>
+          <t>Németország</t>
+        </is>
+      </c>
+      <c r="K372" t="inlineStr">
+        <is>
+          <t>magyar lelkész</t>
+        </is>
+      </c>
+      <c r="N372">
+        <v>1941</v>
+      </c>
+      <c r="O372">
+        <v>1953</v>
+      </c>
+      <c r="Q372" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=528</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373">
+        <v>1943</v>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>Koloszár István</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F373" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G373" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H373" t="inlineStr">
+        <is>
+          <t>Mihályfa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I373" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K373" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N373">
+        <v>1941</v>
+      </c>
+      <c r="O373">
+        <v>1948</v>
+      </c>
+      <c r="Q373" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=561</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374">
+        <v>1943</v>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>Kossey Gábor</t>
+        </is>
+      </c>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F374" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G374" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H374" t="inlineStr">
+        <is>
+          <t>Trauger, PA, USA</t>
+        </is>
+      </c>
+      <c r="I374" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K374" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N374">
+        <v>1941</v>
+      </c>
+      <c r="O374">
+        <v>1944</v>
+      </c>
+      <c r="Q374" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=572</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375">
+        <v>1943</v>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>Kugler János Gottfried OFM</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H375" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I375" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K375" t="inlineStr">
+        <is>
+          <t>tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N375">
+        <v>1941</v>
+      </c>
+      <c r="O375">
+        <v>1945</v>
+      </c>
+      <c r="Q375" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=620</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376">
+        <v>1943</v>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>Kékessy Imre István SJ, dr</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H376" t="inlineStr">
+        <is>
+          <t>Taming, Kína</t>
+        </is>
+      </c>
+      <c r="I376" t="inlineStr">
+        <is>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K376" t="inlineStr">
+        <is>
+          <t>kollégiumi generális prefektus</t>
+        </is>
+      </c>
+      <c r="N376">
+        <v>1941</v>
+      </c>
+      <c r="O376">
+        <v>1944</v>
+      </c>
+      <c r="Q376" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=529</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377">
+        <v>1943</v>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>Kóczán Boldizsár</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>Salköveskút, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I377" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K377" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N377">
+        <v>1941</v>
+      </c>
+      <c r="O377">
+        <v>1949</v>
+      </c>
+      <c r="Q377" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=596</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378">
+        <v>1943</v>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>Láng Imre SJ</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>pappá nem szentelt szerzetestestvér</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>Kalocsa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I378" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K378" t="inlineStr">
+        <is>
+          <t>betegápoló</t>
+        </is>
+      </c>
+      <c r="N378">
+        <v>1941</v>
+      </c>
+      <c r="O378">
+        <v>1947</v>
+      </c>
+      <c r="Q378" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=637</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379">
+        <v>1943</v>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>Medgyess A. József</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G379" t="inlineStr">
+        <is>
+          <t>Szatmár</t>
+        </is>
+      </c>
+      <c r="H379" t="inlineStr">
+        <is>
+          <t>Munkács, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I379" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K379" t="inlineStr">
+        <is>
+          <t>önálló hitoktató</t>
+        </is>
+      </c>
+      <c r="N379">
+        <v>1941</v>
+      </c>
+      <c r="O379">
+        <v>1946</v>
+      </c>
+      <c r="Q379" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=718</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380">
+        <v>1943</v>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>Molnár Antal</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="I380" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="K380" t="inlineStr">
+        <is>
+          <t>magyar lelkész</t>
+        </is>
+      </c>
+      <c r="N380">
+        <v>1941</v>
+      </c>
+      <c r="O380">
+        <v>1947</v>
+      </c>
+      <c r="Q380" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=759</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381">
+        <v>1943</v>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>Nagy Sándor</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H381" t="inlineStr">
+        <is>
+          <t>Vár, Győr, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I381" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J381" t="inlineStr">
+        <is>
+          <t>Vár</t>
+        </is>
+      </c>
+      <c r="K381" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N381">
+        <v>1941</v>
+      </c>
+      <c r="O381">
+        <v>1944</v>
+      </c>
+      <c r="Q381" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=799</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382">
+        <v>1943</v>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>Pintér János</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H382" t="inlineStr">
+        <is>
+          <t>Győr, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I382" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K382" t="inlineStr">
+        <is>
+          <t>tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N382">
+        <v>1941</v>
+      </c>
+      <c r="O382">
+        <v>1946</v>
+      </c>
+      <c r="Q382" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=878</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383">
+        <v>1943</v>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H383" t="inlineStr">
+        <is>
+          <t>Keszthely, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I383" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K383" t="inlineStr">
+        <is>
+          <t>tanár, majd házgondnok</t>
+        </is>
+      </c>
+      <c r="N383">
+        <v>1941</v>
+      </c>
+      <c r="O383">
+        <v>1945</v>
+      </c>
+      <c r="Q383" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=909</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384">
+        <v>1943</v>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>Raile Jakab SJ</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H384" t="inlineStr">
+        <is>
+          <t>Budapest</t>
+        </is>
+      </c>
+      <c r="K384" t="inlineStr">
+        <is>
+          <t>lelkipásztor</t>
+        </is>
+      </c>
+      <c r="N384">
+        <v>1941</v>
+      </c>
+      <c r="O384">
+        <v>1948</v>
+      </c>
+      <c r="Q384" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=911</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385">
+        <v>1943</v>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>Revák Ferenc, Msgr.</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G385" t="inlineStr">
+        <is>
+          <t>Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="H385" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I385" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J385" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
+        </is>
+      </c>
+      <c r="K385" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N385">
+        <v>1941</v>
+      </c>
+      <c r="O385">
+        <v>1944</v>
+      </c>
+      <c r="Q385" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=929</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386">
+        <v>1943</v>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>Bartha Károly SVD</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H386" t="inlineStr">
+        <is>
+          <t>Kiskunfélegyháza, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I386" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K386" t="inlineStr">
+        <is>
+          <t>kisszemináriumi elöljáró</t>
+        </is>
+      </c>
+      <c r="N386">
+        <v>1942</v>
+      </c>
+      <c r="O386">
+        <v>1948</v>
+      </c>
+      <c r="Q386" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=49</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387">
+        <v>1943</v>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>Barát Ferenc Benignusz OSB</t>
+        </is>
+      </c>
+      <c r="E387" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="K387" t="inlineStr">
+        <is>
+          <t>tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N387">
+        <v>1942</v>
+      </c>
+      <c r="O387">
+        <v>1944</v>
+      </c>
+      <c r="Q387" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=43</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388">
+        <v>1943</v>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>Barát Ferenc Benignusz OSB</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H388" t="inlineStr">
+        <is>
+          <t>Komárom, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I388" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K388" t="inlineStr">
+        <is>
+          <t>gimnáziumi tanár</t>
+        </is>
+      </c>
+      <c r="N388">
+        <v>1942</v>
+      </c>
+      <c r="O388">
+        <v>1949</v>
+      </c>
+      <c r="Q388" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=43</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389">
+        <v>1943</v>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>Bittmann Antal</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H389" t="inlineStr">
+        <is>
+          <t>Bőszénfa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I389" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K389" t="inlineStr">
+        <is>
+          <t>adminisztrátor</t>
+        </is>
+      </c>
+      <c r="N389">
+        <v>1942</v>
+      </c>
+      <c r="O389">
+        <v>1947</v>
+      </c>
+      <c r="Q389" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=86</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390">
+        <v>1943</v>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>Borsy György Engelbert OFM</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H390" t="inlineStr">
+        <is>
+          <t>Helyőrségi Kórház, Szeged, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I390" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J390" t="inlineStr">
+        <is>
+          <t>Helyőrségi Kórház</t>
+        </is>
+      </c>
+      <c r="K390" t="inlineStr">
+        <is>
+          <t>hitoktató, tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N390">
+        <v>1942</v>
+      </c>
+      <c r="O390">
+        <v>1945</v>
+      </c>
+      <c r="Q390" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=108</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391">
+        <v>1943</v>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>Cseh Gyula Titusz OFM</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>pappá nem szentelt szerzetestestvér</t>
+        </is>
+      </c>
+      <c r="G391" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H391" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="I391" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K391" t="inlineStr">
+        <is>
+          <t>Szolgálati helyei nem beazonosíthatóak, Roebling, NJ, USA-ban hunyt el.</t>
+        </is>
+      </c>
+      <c r="N391">
+        <v>1942</v>
+      </c>
+      <c r="O391">
+        <v>1960</v>
+      </c>
+      <c r="Q391" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=151</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392">
+        <v>1943</v>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>Deésy István Ipoly OFM</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H392" t="inlineStr">
+        <is>
+          <t>Csíksomlyó, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I392" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K392" t="inlineStr">
+        <is>
+          <t>házfőnökhelyettes</t>
+        </is>
+      </c>
+      <c r="N392">
+        <v>1942</v>
+      </c>
+      <c r="O392">
+        <v>1946</v>
+      </c>
+      <c r="Q392" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=184</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393">
+        <v>1943</v>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>Fölföldy Béla Barnabás</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H393" t="inlineStr">
+        <is>
+          <t>Újváros, Nagyvárad, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I393" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J393" t="inlineStr">
+        <is>
+          <t>Újváros</t>
+        </is>
+      </c>
+      <c r="K393" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N393">
+        <v>1942</v>
+      </c>
+      <c r="O393">
+        <v>1944</v>
+      </c>
+      <c r="Q393" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=286</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394">
+        <v>1943</v>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>Grigássy J. Gyula</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H394" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="I394" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K394" t="inlineStr">
+        <is>
+          <t>püspöki titkár</t>
+        </is>
+      </c>
+      <c r="N394">
+        <v>1942</v>
+      </c>
+      <c r="O394">
+        <v>1960</v>
+      </c>
+      <c r="Q394" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=337</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395">
+        <v>1943</v>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>Gulyás Ferenc SVD</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H395" t="inlineStr">
+        <is>
+          <t>Budatétény, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I395" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K395" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N395">
+        <v>1942</v>
+      </c>
+      <c r="O395">
+        <v>1945</v>
+      </c>
+      <c r="Q395" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=346</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396">
+        <v>1943</v>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>Gulyás Ferenc SVD</t>
+        </is>
+      </c>
+      <c r="E396" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G396" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H396" t="inlineStr">
+        <is>
+          <t>Kőszeg, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I396" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K396" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N396">
+        <v>1942</v>
+      </c>
+      <c r="O396">
+        <v>1945</v>
+      </c>
+      <c r="Q396" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=346</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397">
+        <v>1943</v>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>Gácser József Imre OSB, Dr.</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H397" t="inlineStr">
+        <is>
+          <t>Czuczor Gergely Bencés Gimnázium, Győr, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I397" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J397" t="inlineStr">
+        <is>
+          <t>Czuczor Gergely Bencés Gimnázium</t>
+        </is>
+      </c>
+      <c r="K397" t="inlineStr">
+        <is>
+          <t>gimnáziumi tanár</t>
+        </is>
+      </c>
+      <c r="N397">
+        <v>1942</v>
+      </c>
+      <c r="O397">
+        <v>1945</v>
+      </c>
+      <c r="Q397" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=310</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398">
+        <v>1943</v>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>Hajdusik József Tarzicius OSM</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+        </is>
+      </c>
+      <c r="H398" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I398" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K398" t="inlineStr">
+        <is>
+          <t>tábori lelkész (főhadnagy)</t>
+        </is>
+      </c>
+      <c r="N398">
+        <v>1942</v>
+      </c>
+      <c r="O398">
+        <v>1944</v>
+      </c>
+      <c r="Q398" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=359</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399">
+        <v>1943</v>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>Hemm János SJ</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H399" t="inlineStr">
+        <is>
+          <t>Pécs, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I399" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K399" t="inlineStr">
+        <is>
+          <t>rektor, az internátus vezetője, házfőnök és hittanár</t>
+        </is>
+      </c>
+      <c r="N399">
+        <v>1942</v>
+      </c>
+      <c r="O399">
+        <v>1948</v>
+      </c>
+      <c r="Q399" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=382</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400">
+        <v>1943</v>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>Henkey-Hőnig Károly, dr.</t>
+        </is>
+      </c>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H400" t="inlineStr">
+        <is>
+          <t>Miskolc, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I400" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K400" t="inlineStr">
+        <is>
+          <t>érseki nőnevelő intézet hittanára, közben 1945-ben és 1947-ben börtönben</t>
+        </is>
+      </c>
+      <c r="N400">
+        <v>1942</v>
+      </c>
+      <c r="O400">
+        <v>1948</v>
+      </c>
+      <c r="Q400" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=380</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401">
+        <v>1943</v>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>Hámor József SDB</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>Győr, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I401" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K401" t="inlineStr">
+        <is>
+          <t>a kispapok lelkivezetője</t>
+        </is>
+      </c>
+      <c r="N401">
+        <v>1942</v>
+      </c>
+      <c r="O401">
+        <v>1945</v>
+      </c>
+      <c r="Q401" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=372</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402">
+        <v>1943</v>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>Jávor Jenő Egon OSB, dr</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H402" t="inlineStr">
+        <is>
+          <t>Kőszeg, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I402" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K402" t="inlineStr">
+        <is>
+          <t>gimnáziumi tanár, közben tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N402">
+        <v>1942</v>
+      </c>
+      <c r="O402">
+        <v>1944</v>
+      </c>
+      <c r="Q402" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=485</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403">
+        <v>1943</v>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>Keller György Illés OCD</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+        </is>
+      </c>
+      <c r="H403" t="inlineStr">
+        <is>
+          <t>Uganda</t>
+        </is>
+      </c>
+      <c r="I403" t="inlineStr">
+        <is>
+          <t>Uganda</t>
+        </is>
+      </c>
+      <c r="K403" t="inlineStr">
+        <is>
+          <t>internálva</t>
+        </is>
+      </c>
+      <c r="N403">
+        <v>1942</v>
+      </c>
+      <c r="O403">
+        <v>1947</v>
+      </c>
+      <c r="Q403" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=518</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404">
+        <v>1943</v>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H404" t="inlineStr">
+        <is>
+          <t>Csorna, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I404" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K404" t="inlineStr">
+        <is>
+          <t>főiskolai tanár, újoncmester, a rendi növendékek prefektusa</t>
+        </is>
+      </c>
+      <c r="N404">
+        <v>1942</v>
+      </c>
+      <c r="O404">
+        <v>1950</v>
+      </c>
+      <c r="Q404" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=522</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405">
+        <v>1943</v>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>Király Ferenc Kelemen OFM</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>Margit körút, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I405" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J405" t="inlineStr">
+        <is>
+          <t>Margit körút</t>
+        </is>
+      </c>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>lelkész, lapszerkesztő</t>
+        </is>
+      </c>
+      <c r="N405">
+        <v>1942</v>
+      </c>
+      <c r="O405">
+        <v>1944</v>
+      </c>
+      <c r="Q405" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=532</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406">
+        <v>1943</v>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>Kiss László Szaléz OFM, Isten szolgája</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>Debrecen, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>házfőnök, plébánoshelyettes</t>
+        </is>
+      </c>
+      <c r="N406">
+        <v>1942</v>
+      </c>
+      <c r="O406">
+        <v>1944</v>
+      </c>
+      <c r="Q406" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=548</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407">
+        <v>1943</v>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>Kosty János</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>Beregszilvás, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I407" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K407" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N407">
+        <v>1942</v>
+      </c>
+      <c r="O407">
+        <v>1945</v>
+      </c>
+      <c r="Q407" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=574</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408">
+        <v>1943</v>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>Krafcsik András János C.Ss.R., dr</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>Újvidék, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I408" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K408" t="inlineStr">
+        <is>
+          <t>hitoktató, majd katonai szolgálaton</t>
+        </is>
+      </c>
+      <c r="N408">
+        <v>1942</v>
+      </c>
+      <c r="O408">
+        <v>1945</v>
+      </c>
+      <c r="Q408" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=607</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409">
+        <v>1943</v>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>Krupa Sándor Kolumbán OFM</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>Debrecen, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I409" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K409" t="inlineStr">
+        <is>
+          <t>lelkipásztor, konzulátor, a játszótér vezetője</t>
+        </is>
+      </c>
+      <c r="N409">
+        <v>1942</v>
+      </c>
+      <c r="O409">
+        <v>1948</v>
+      </c>
+      <c r="Q409" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=613</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410">
+        <v>1943</v>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>Lenk József</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>Fort Wayne-South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="H410" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="I410" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K410" t="inlineStr">
+        <is>
+          <t>A 383. gyalogezred, 96. gyaloghadosztály káplánja, őrnagyi rangban a Csendes-óceáni hadszíntéren, más források szerint Észak-Afrika–Olaszország hadszintér</t>
+        </is>
+      </c>
+      <c r="N410">
+        <v>1942</v>
+      </c>
+      <c r="O410">
+        <v>1945</v>
+      </c>
+      <c r="Q410" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=648</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411">
+        <v>1943</v>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>Magyar József</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>Akron, OH, USA</t>
+        </is>
+      </c>
+      <c r="H411" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I411" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K411" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N411">
+        <v>1942</v>
+      </c>
+      <c r="O411">
+        <v>1949</v>
+      </c>
+      <c r="Q411" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=682</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412">
+        <v>1943</v>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>Mandl József Maximilián OFM</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H412" t="inlineStr">
+        <is>
+          <t>Róma, Olaszország</t>
+        </is>
+      </c>
+      <c r="I412" t="inlineStr">
+        <is>
+          <t>Olaszország</t>
+        </is>
+      </c>
+      <c r="K412" t="inlineStr">
+        <is>
+          <t>rendi szolgálatban</t>
+        </is>
+      </c>
+      <c r="N412">
+        <v>1942</v>
+      </c>
+      <c r="O412">
+        <v>1947</v>
+      </c>
+      <c r="Q412" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=692</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413">
+        <v>1943</v>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>Molnár András</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t>Paterson, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H413" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I413" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J413" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
+        </is>
+      </c>
+      <c r="K413" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N413">
+        <v>1942</v>
+      </c>
+      <c r="O413">
+        <v>1954</v>
+      </c>
+      <c r="Q413" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=757</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414">
+        <v>1943</v>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>Moullion Kálmán, Msgr.</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H414" t="inlineStr">
+        <is>
+          <t>Őrszállás, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I414" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K414" t="inlineStr">
+        <is>
+          <t>kihelyezett lelkész Hódság székhellyel</t>
+        </is>
+      </c>
+      <c r="N414">
+        <v>1942</v>
+      </c>
+      <c r="O414">
+        <v>1949</v>
+      </c>
+      <c r="Q414" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=778</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415">
+        <v>1943</v>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>Németh Ferenc SJ</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G415" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H415" t="inlineStr">
+        <is>
+          <t>Kalocsa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I415" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K415" t="inlineStr">
+        <is>
+          <t>tanár</t>
+        </is>
+      </c>
+      <c r="N415">
+        <v>1942</v>
+      </c>
+      <c r="O415">
+        <v>1944</v>
+      </c>
+      <c r="Q415" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=812</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416">
+        <v>1943</v>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>Oberlander János</t>
+        </is>
+      </c>
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G416" t="inlineStr">
+        <is>
+          <t>Cincinnati, OH, USA</t>
+        </is>
+      </c>
+      <c r="H416" t="inlineStr">
+        <is>
+          <t>St. John Catholic Church, Middletown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I416" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J416" t="inlineStr">
+        <is>
+          <t>St. John Catholic Church</t>
+        </is>
+      </c>
+      <c r="K416" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N416">
+        <v>1942</v>
+      </c>
+      <c r="O416">
+        <v>1968</v>
+      </c>
+      <c r="Q416" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=830</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417">
+        <v>1943</v>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>Orbán Miklós SJ</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H417" t="inlineStr">
+        <is>
+          <t>Szeged, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I417" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K417" t="inlineStr">
+        <is>
+          <t>teológiai tanulmányok</t>
+        </is>
+      </c>
+      <c r="N417">
+        <v>1942</v>
+      </c>
+      <c r="O417">
+        <v>1946</v>
+      </c>
+      <c r="Q417" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=836</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418">
+        <v>1943</v>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>Oroskovits Jenő Lajos</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t>Winnipeg, MB, Kanada</t>
+        </is>
+      </c>
+      <c r="H418" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="I418" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K418" t="inlineStr">
+        <is>
+          <t>tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N418">
+        <v>1942</v>
+      </c>
+      <c r="O418">
+        <v>1945</v>
+      </c>
+      <c r="Q418" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=837</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419">
+        <v>1943</v>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>Perjés Antal Patrik OCD</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr">
+        <is>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+        </is>
+      </c>
+      <c r="H419" t="inlineStr">
+        <is>
+          <t>Brit Uganda Protektorátus</t>
+        </is>
+      </c>
+      <c r="I419" t="inlineStr">
+        <is>
+          <t>Brit Uganda Protektorátus</t>
+        </is>
+      </c>
+      <c r="K419" t="inlineStr">
+        <is>
+          <t>internálva</t>
+        </is>
+      </c>
+      <c r="N419">
+        <v>1942</v>
+      </c>
+      <c r="O419">
+        <v>1947</v>
+      </c>
+      <c r="Q419" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=865</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420">
+        <v>1943</v>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>Plankó János</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G420" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H420" t="inlineStr">
+        <is>
+          <t>Belváros, Hatvan, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I420" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J420" t="inlineStr">
+        <is>
+          <t>Belváros</t>
+        </is>
+      </c>
+      <c r="K420" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N420">
+        <v>1942</v>
+      </c>
+      <c r="O420">
+        <v>1944</v>
+      </c>
+      <c r="Q420" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=884</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421">
+        <v>1943</v>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>Poór Albert Pál</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H421" t="inlineStr">
+        <is>
+          <t>Székesfehérvár, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I421" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K421" t="inlineStr">
+        <is>
+          <t>tábori lelkész a II. hadtestnél, valószínűleg a mai Ukrajna és Belarusz területén</t>
+        </is>
+      </c>
+      <c r="N421">
+        <v>1942</v>
+      </c>
+      <c r="O421">
+        <v>1945</v>
+      </c>
+      <c r="Q421" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=891</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422">
+        <v>1943</v>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G422" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H422" t="inlineStr">
+        <is>
+          <t>Veszprém, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I422" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K422" t="inlineStr">
+        <is>
+          <t>házfőnök</t>
+        </is>
+      </c>
+      <c r="N422">
+        <v>1942</v>
+      </c>
+      <c r="O422">
+        <v>1945</v>
+      </c>
+      <c r="Q422" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=902</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423">
+        <v>1943</v>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
           <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
-      <c r="E361" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H361" t="inlineStr">
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G423" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H423" t="inlineStr">
         <is>
           <t>Központi Papnevelő Intézet, Budapest, Magyar Királyság</t>
         </is>
       </c>
-      <c r="I361" t="inlineStr">
+      <c r="I423" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J361" t="inlineStr">
+      <c r="J423" t="inlineStr">
         <is>
           <t>Központi Papnevelő Intézet</t>
         </is>
       </c>
-      <c r="K361" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N361">
+      <c r="K423" t="inlineStr">
+        <is>
+          <t>vicerektor, ökonómus, egyúttal a Ranolder Tanítóképző Intézet hittanára (1942-1944 között)</t>
+        </is>
+      </c>
+      <c r="N423">
         <v>1942</v>
       </c>
-      <c r="O361">
+      <c r="O423">
         <v>1946</v>
       </c>
-      <c r="Q361" t="inlineStr">
+      <c r="Q423" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=874</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424">
+        <v>1943</v>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>Radányi Rókus SJ</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G424" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H424" t="inlineStr">
+        <is>
+          <t>Szatmárnémeti, Magyarország</t>
+        </is>
+      </c>
+      <c r="I424" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K424" t="inlineStr">
+        <is>
+          <t>miniszter, konviktusi prefektus, hittanár, újságszerkesztő</t>
+        </is>
+      </c>
+      <c r="N424">
+        <v>1942</v>
+      </c>
+      <c r="O424">
+        <v>1948</v>
+      </c>
+      <c r="Q424" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=907</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425">
+        <v>1943</v>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
+        <is>
+          <t>Sereghy Bazil, Msgr.</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G425" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H425" t="inlineStr">
+        <is>
+          <t>Ungvár, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I425" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K425" t="inlineStr">
+        <is>
+          <t>hittanár</t>
+        </is>
+      </c>
+      <c r="N425">
+        <v>1942</v>
+      </c>
+      <c r="O425">
+        <v>1945</v>
+      </c>
+      <c r="Q425" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=983</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426">
+        <v>1943</v>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>Simor János OFM</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G426" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H426" t="inlineStr">
+        <is>
+          <t>Szentföldi rendház, majd számos különböző szolgálati helyen., Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I426" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J426" t="inlineStr">
+        <is>
+          <t>Szentföldi rendház, majd számos különböző szolgálati helyen.</t>
+        </is>
+      </c>
+      <c r="K426" t="inlineStr">
+        <is>
+          <t>Szentföldi rendház, majd számos különböző szolgálati helyen.</t>
+        </is>
+      </c>
+      <c r="N426">
+        <v>1942</v>
+      </c>
+      <c r="O426">
+        <v>1950</v>
+      </c>
+      <c r="Q426" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=995</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>