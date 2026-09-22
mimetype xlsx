--- v0 (2026-07-06)
+++ v1 (2026-09-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Cronologia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,22883 +98,26631 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>1948</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>Tutti i paesi</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>134</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="B10">
-        <v>250</v>
+        <v>296</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>72</v>
+        <v>83</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>99</v>
+        <v>108</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1948</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Torino, Olaszország - a kongregáció lelki igazgatója
-Segítő Szűz Mária Lelkészség, Budapest, Magyarország - tartományfőnök</t>
+          <t>Torino, Italia - il direttore spirituale della congregazione
+Segítő Szűz Mária Lelkészség, Budapest, Ungheria - capo di provincia</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1948
 1933</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>1955
 1948</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1948</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Ordinazione sacerdotale
+Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Babis G. Dániel</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Brooklyn, NY, USA</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Howard Beach, NY, USA</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>1948. május 22.
+          <t>22 maggio 1948
 1948</t>
         </is>
       </c>
       <c r="O19">
         <v>1954</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=23</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1948</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Rendbe lépés</t>
+          <t>Inizio del servizio all’estero
+Entry into religious life</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Stams, Ausztria - tanulmányok végzése
-Zirci Ciszterci Apátság, Zirc, Magyarország</t>
+          <t>Stams, Austria - frequentare gli studi
+Zirci Ciszterci Apátság, Zirc, Ungheria</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1948
-1948. augusztus 29.</t>
+29 agosto 1948</t>
         </is>
       </c>
       <c r="O20">
         <v>1950</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1948</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Banykó Viktor SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Nagykapornak - plébánoshelyettes, hitoktató, német nyelvtanár</t>
+          <t>Nagykapornak - viceparroco, catechista, insegnante di tedesco</t>
         </is>
       </c>
       <c r="N21">
         <v>1947</v>
       </c>
       <c r="O21">
         <v>1948</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=75</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1948</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Japán - misszionárius és középiskolai igazgató
-Kiskunfélegyháza, Magyar Királyság - kisszemináriumi elöljáró</t>
+          <t>Japán - missionario e preside di una scuola superiore
+Kiskunfélegyháza, Magyar Királyság - responsabile del seminario minore</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1948
 1942</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>1968
 1948</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1948</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bendik István Sch.P</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N23">
         <v>1944</v>
       </c>
       <c r="O23">
         <v>1948</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=66</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1948</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Bielek József SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Chieri, Olaszország - tanulmányok</t>
+          <t>Chieri, Italia - studi</t>
         </is>
       </c>
       <c r="N24">
         <v>1948</v>
       </c>
       <c r="O24">
         <v>1951</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=80</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1948</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (új szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Bobák János Iréneusz, dr.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA - kisegítő lelkész
-Lisle, IL, USA - szemináriumi tanár</t>
+          <t>Detroit, MI, USA - assistente pastorale
+Lisle, IL, USA - docente del seminario</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1948
 1948</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>1948
 1948</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=90</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1948</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Miskolc</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Beaver Meadows, PA, USA - parókus</t>
+          <t>Beaver Meadows, PA, USA - parroco</t>
         </is>
       </c>
       <c r="N26">
         <v>1948</v>
       </c>
       <c r="O26">
         <v>1950</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1948</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Wallingford, CO, USA
-Szent István R. K. Egyházközség, Bridgeport, CT, USA - plébános</t>
+Szent István R. K. Egyházközség, Bridgeport, CT, USA - parroco</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1933
 1948</t>
         </is>
       </c>
       <c r="O27">
         <v>1948</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1948</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>jezsuita</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest, Magyar Királyság - tartományfőnök</t>
+          <t>Jezsuita Tartományfőnökség, Budapest, Magyar Királyság - capo di provincia</t>
         </is>
       </c>
       <c r="N28">
         <v>1943</v>
       </c>
       <c r="O28">
         <v>1948</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1948</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Trani, Olaszország - lelkész „Delegatus a Sancte Sede in Cura Animarum Hungarorum in Italia”</t>
+          <t>Trani, Italia - pastore «Delegato della Santa Sede per la cura delle anime degli ungheresi in Italia»</t>
         </is>
       </c>
       <c r="N29">
         <v>1947</v>
       </c>
       <c r="O29">
         <v>1948</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1948</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - gimnáziumi tanár
-Budapest, Magyarország - házgondnok</t>
+          <t>Budapest, Magyar Királyság - insegnante di liceo
+Budapest, Ungheria - custode</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>1933
 1948</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>1948
 1949</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1948</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság - rendes tanár
-Esztergom, Magyarország - tartományfőnök</t>
+          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság - insegnante titolare
+Esztergom, Ungheria - capo di provincia</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>1931
 1945</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>1948
 1948</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1948</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Ordinazione sacerdotale
+Inizio del servizio in patria
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Báránszky Tibor</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Árpád-házi Szent Erzsébet templom, Drégelypalánk, Magyarország - segédlelkész
-szolgálaton kívül (börtönbüntetés)</t>
+          <t>Árpád-házi Szent Erzsébet templom, Drégelypalánk, Ungheria - viceparroco
+fuori dal servizio (pena detentiva)</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>1948. július 20.
+          <t>20 luglio 1948
 1948
 1948</t>
         </is>
       </c>
       <c r="O32">
         <v>1953</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=60</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1948</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Tata, Magyar Királyság - tanár</t>
+          <t>Piarista Gimnázium, Tata, Magyar Királyság - insegnante</t>
         </is>
       </c>
       <c r="N33">
         <v>1945</v>
       </c>
       <c r="O33">
         <v>1948</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1948</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Los Angeles, CA, USA - tercia
-Mária utca, Budapest, Magyarország - lelkész</t>
+          <t>Los Angeles, CA, USA - terzo
+Mária utca, Budapest, Ungheria - pastore</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>1948
 1946</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>1949
 1948</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1948</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>az Amerikai Szent István-őrség custosa, a ferences kusztódia alapító atyja és első kusztosa.</t>
+          <t>custode della Guardia di Santo Stefano d’America, padre fondatore e primo custode della Custodia francescana.</t>
         </is>
       </c>
       <c r="N35">
         <v>1948</v>
       </c>
       <c r="O35">
         <v>1952</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1948</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - Iparos-, és Munkásifjak Országos Egyesülete
-Kispest, Budapest, Magyarország - segédlelkész</t>
+          <t>Budapest, Magyar Királyság - Associazione Nazionale dei Giovani Artigiani e Lavoratori
+Kispest, Budapest, Ungheria - viceparroco</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>1944
 1948</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>1948
 1948</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1948</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (új szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Chilla Raymond SJ</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Leuven, Belgium - tanulmányok, tercia
-Wépion, Belgium - tercia</t>
+          <t>Leuven, Belgium - studi, terza
+Wépion, Belgium - terzo</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>1948
 1948</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>1952
 1952</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=124</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1948</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Ordinazione sacerdotale
+Inizio del servizio in patria
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Csaba László Albert Szilván OFM, Dr.</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Esztergom, Magyarország - nevelő, a III. rend igazgatója
-Pápa, Magyarország - nevelő, a III. rend igazgatója</t>
+          <t>Esztergom, Ungheria - educatore, direttore del III ordine
+Pápa, Ungheria - educatore, direttore del III ordine</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>1948. június 20.
+          <t>20 giugno 1948
 1948
 1948</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>1950
 1950</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=137</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1948</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Ordinazione sacerdotale
+Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Csekey István SDB</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Kuba
-Guanabacoa, Kuba - szubdiakónus
-Camagüey, Kuba - felügyelő</t>
+Guanabacoa, Kuba - sottodiacono
+Camagüey, Kuba - ispettore</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>1948
 1947
 1948</t>
         </is>
       </c>
       <c r="O39">
         <v>1948</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=152</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1948</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - gimnáziumi tanár, a Bernardium lelki igazgatója, a rend pedagógiai előadója, könyvtáros
-Emmausz kápolna, Budapest, Magyarország - segédlelkész</t>
+          <t>Budapest, Magyar Királyság - insegnante di liceo, direttore spirituale del Bernardium, relatore pedagogico dell’ordine, bibliotecario
+Emmausz kápolna, Budapest, Ungheria - viceparroco</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>1943
 1948</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>1948
 1950</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1948</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Demén László Dózsa O.Cist, dr</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Innsbruck, Ausztria - egyetemi hallgató</t>
+          <t>Innsbruck, Austria - studente universitario</t>
         </is>
       </c>
       <c r="N41">
         <v>1948</v>
       </c>
       <c r="O41">
         <v>1951</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=188</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1948</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Milano, Olaszország - lelkipásztor
-Cleveland, OH, USA - lapszerkesztő és kiadó</t>
+          <t>Milano, Italia - pastore
+Cleveland, OH, USA - redattore e editore</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>1946
 1948</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>1948
 1952</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1948</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Deésy István Ipoly OFM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA - segédlelkész</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA - viceparroco</t>
         </is>
       </c>
       <c r="N43">
         <v>1948</v>
       </c>
       <c r="O43">
         <v>1952</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=184</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1948</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Kuba - misszionárius</t>
+          <t>Kuba - missionario</t>
         </is>
       </c>
       <c r="N44">
         <v>1948</v>
       </c>
       <c r="O44">
         <v>1960</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1948</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...3 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Ordinazione sacerdotale
+Inizio del servizio all’estero
+Trasferimento (nuovo luogo di servizio)
+Trasferimento (nuovo luogo di servizio)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Mount Saint Macrina, Uniontown, PA, USA
-Johnstown, NY, USA - parókus
-[...2 lines deleted...]
-Szent István R. K. Egyházközség, Bridgeport, CT, USA - parókus</t>
+Johnstown, NY, USA - parroco
+South Hills, PA, USA - parroco
+Pottstown, PA, USA - parroco
+Szent István R. K. Egyházközség, Bridgeport, CT, USA - parroco</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>1948. május 16.
+          <t>16 maggio 1948
 1948
 1948
 1948
 1948</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>1976
 1976
 1976
 1976</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1948</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Doveson Dezső OFM</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA
 Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>1947
 1948</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>1948
 1955</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=216</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1948</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Dunay Antal, Dr.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Bécs, Ausztria - menekültek lelki gondozója
-[...1 lines deleted...]
-Salzburg, Ausztria - menekültek lelki gondozója</t>
+          <t>Bécs, Austria - assistente spirituale dei rifugiati
+Kelenföldi Szent Gellért Plébánia, Budapest, Ungheria - viceparroco
+Salzburg, Austria - assistente spirituale dei rifugiati</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>1948
 1945
 1948</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>1949
 1948
 1949</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=221</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1948</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Szent József templom, New Brunswick, NJ, USA - parókus</t>
+          <t>Szent József templom, New Brunswick, NJ, USA - parroco</t>
         </is>
       </c>
       <c r="N48">
         <v>1948</v>
       </c>
       <c r="O48">
         <v>1956</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1948</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Pontificio Istituto Archeologia Cristiana, Róma, Olaszország - paleográfiai tanulmányok
-Zirci Ciszterci Apátság, Zirc, Magyarország - segédlelkész</t>
+          <t>Pontificio Istituto Archeologia Cristiana, Róma, Italia - studi paleografici
+Zirci Ciszterci Apátság, Zirc, Ungheria - viceparroco</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>1948
 1947</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>1949
 1948</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=260</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1948</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Fehér Mátyás Jenő OP</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - hitoktató, közben 1942–től a kassai egyházmegye könyvtárosa és levéltárosa</t>
+          <t>Budapest, Magyar Királyság - insegnante di religione, e dal 1942 bibliotecario e archivista della diocesi di Košice</t>
         </is>
       </c>
       <c r="N50">
         <v>1938</v>
       </c>
       <c r="O50">
         <v>1948</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=261</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1948</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Ferenczy György Csaba O.Cist, dr</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Pontificio Collegio Urbano de Propaganda Fide, Róma, Olaszország - helyettes tanár, valamint zenei tanulmányok a Conservatorio Santa Cecilia-ban
-Szent Imre Gimnázium, Budapest, Magyarország - gimnáziumi tanár</t>
+          <t>Pontificio Collegio Urbano de Propaganda Fide, Róma, Italia - docente supplente e studi musicali presso il Conservatorio Santa Cecilia
+Szent Imre Gimnázium, Budapest, Ungheria - insegnante di liceo</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>1948
 1945</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>1949
 1948</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=271</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1948</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Forró János Alpár OFM</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="N52">
         <v>1945</v>
       </c>
       <c r="O52">
         <v>1948</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=284</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1948</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Frankó Ede</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA - plébános
-Szent Miklós templom, Struthers, OH, USA - betegállományban, illetve segédlelkész</t>
+          <t>Youngstown, OH, USA - parroco
+Szent Miklós templom, Struthers, OH, USA - in congedo per malattia o assistente parroco</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>1943
 1948</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>1948
 1967</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=287</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1948</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Róma, Olaszország - a generális prokurátor titkára</t>
+          <t>Róma, Italia - il segretario del procuratore generale</t>
         </is>
       </c>
       <c r="N54">
         <v>1948</v>
       </c>
       <c r="O54">
         <v>1950</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1948</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Füzes József Zalán OFM</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Eger, Magyarország - hitoktató</t>
+          <t>Eger, Ungheria - insegnante di religione</t>
         </is>
       </c>
       <c r="N55">
         <v>1946</v>
       </c>
       <c r="O55">
         <v>1948</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=299</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1948</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="N56">
         <v>1947</v>
       </c>
       <c r="O56">
         <v>1948</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1948</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Csorna, Magyar Királyság - gimnáziumi tanár
-Csorna, Magyarország - segédlelkész és hitoktató</t>
+          <t>Csorna, Magyar Királyság - insegnante di liceo
+Csorna, Ungheria - assistente parroco e catechista</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>1945
 1948</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>1948
 1950</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1948</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N58">
         <v>1948</v>
       </c>
       <c r="O58">
         <v>1950</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1948</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada - plébános</t>
+          <t>Windsor, ON, Canada - parroco</t>
         </is>
       </c>
       <c r="N59">
         <v>1948</v>
       </c>
       <c r="O59">
         <v>1982</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1948</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-Inkardináció</t>
+          <t>Trasferimento (nuovo luogo di servizio)
+Incardinazione</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Hajós Antal Márk (OFM)</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány) → ismeretlen egyházmegye</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>1948
 1948</t>
         </is>
       </c>
       <c r="O60">
         <v>1951</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=361</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1948</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-[...1 lines deleted...]
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Hegyi József Péter OFM</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA - templomépítő plébános
-[...1 lines deleted...]
-Portage, PA, USA - plébános (más forrás szerint ekkor még Erdélyben)</t>
+          <t>Youngstown, OH, USA - parroco costruttore di chiese
+Mikháza, Romania - parroco, catechista, organista (secondo i dati della Provincia franciscana di Transilvania)
+Portage, PA, USA - parroco (secondo altre fonti, all’epoca si trovava ancora in Transilvania)</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>1948
 1945
 1944</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>1961
 1948
 1948</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=377</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1948</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Ausztria - lelkész
-Miskolc, Magyar Királyság - érseki nőnevelő intézet hittanára, közben 1945-ben és 1947-ben börtönben</t>
+          <t>Austria - pastore
+Miskolc, Magyar Királyság - insegnante di religione presso l’istituto arcivescovile femminile; nel frattempo, fu in carcere nel 1945 e nel 1947</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>1948
 1942</t>
         </is>
       </c>
       <c r="O62">
         <v>1948</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1948</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Inizio del servizio in patria</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Hirth Tibor</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Lajosmizse, Magyarország - segédlelkész</t>
+          <t>Lajosmizse, Ungheria - viceparroco</t>
         </is>
       </c>
       <c r="N63">
         <v>1948</v>
       </c>
       <c r="O63">
         <v>1949</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=393</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1948</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Komárom, Csehszlovákia - szemináriumi tanár - közben titkokban gimnazistákat készített fel az érettségire, s éjjelente csónakon átcsempészte őket Magyarországra, hogy magyar érettségit tehessenek.</t>
+          <t>Komárom, Csehszlovákia - docente universitario – nel frattempo, preparava di nascosto gli studenti delle scuole superiori all’esame di maturità e, di notte, li faceva passare clandestinamente in Ungheria su una barca affinché potessero sostenere l’esame di maturità ungherese.</t>
         </is>
       </c>
       <c r="N64">
         <v>1945</v>
       </c>
       <c r="O64">
         <v>1948</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1948</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Hodobay Teodor Gyula</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Latrobe, PA, USA - parókus</t>
+          <t>Latrobe, PA, USA - parroco</t>
         </is>
       </c>
       <c r="N65">
         <v>1948</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1948</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Hoffer Lipót József OSB, dr.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>USA - lelkész Kaliforniában
-Esztergály, Magyarország - lelkész</t>
+          <t>USA - pastore in California
+Esztergály, Ungheria - pastore</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>1948
 1946</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>1949
 1948</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=403</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1948</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Keszthely, Magyar Királyság - tanár
-Türje, Magyarország - plébános</t>
+          <t>Keszthely, Magyar Királyság - insegnante
+Türje, Ungheria - parroco</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>1943
 1948</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
           <t>1948
 1950</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1948</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyar Királyság - gimnáziumi tanár
-Zalaapáti, Magyarország - házgondnok</t>
+          <t>Kőszeg, Magyar Királyság - insegnante di liceo
+Zalaapáti, Ungheria - custode</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>1943
 1948</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
           <t>1948
 1950</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=427</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1948</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Állami Apponyi Albert Leánygimnázium, Győr, Magyarország - hitoktató</t>
+          <t>Állami Apponyi Albert Leánygimnázium, Győr, Ungheria - insegnante di religione</t>
         </is>
       </c>
       <c r="N69">
         <v>1948</v>
       </c>
       <c r="O69">
         <v>1951</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1948</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA - plébános</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA - parroco</t>
         </is>
       </c>
       <c r="N70">
         <v>1948</v>
       </c>
       <c r="O70">
         <v>1964</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1948</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Mezőnyárád, Magyarország</t>
+          <t>Mezőnyárád, Ungheria</t>
         </is>
       </c>
       <c r="N71">
         <v>1945</v>
       </c>
       <c r="O71">
         <v>1948</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1948</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Ordinazione sacerdotale
+Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Róma, Olaszország
-[...1 lines deleted...]
-Róma, Olaszország - doktori tanulmányok</t>
+          <t>Róma, Italia
+NSZK - frequentare gli studi
+Róma, Italia - studi di dottorato</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>1948. március 13.
+          <t>13 marzo 1948
 1946
 1948</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
           <t>1948
 1952</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=457</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1948</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Ivancsó Dániel, püspök</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA - koadjuktor segédpüspök
-Pittsburgh, PA, USA - apostoli exarcha</t>
+          <t>Pittsburgh, PA, USA - ausiliare
+Pittsburgh, PA, USA - esarca apostolico</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>1946
 1948</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
           <t>1948
 1954</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=460</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1948</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Szatmárnémeti, Románia - magiszter (két hónap után kiutasították)</t>
+          <t>Szatmárnémeti, Romania - laureato (espulso dopo due mesi)</t>
         </is>
       </c>
       <c r="N74">
         <v>1948</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1948</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - Katolikus Népszövetség - igazgató</t>
+          <t>Budapest, Magyar Királyság - Associazione Popolare Cattolica - direttore</t>
         </is>
       </c>
       <c r="N75">
         <v>1946</v>
       </c>
       <c r="O75">
         <v>1948</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1948</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (új szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Juhász István Ágoston OFM</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Flint, MI, USA - nyelvi tanulmányok
-Baja, Magyarország</t>
+          <t>Flint, MI, USA - studi linguistici
+Baja, Ungheria</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>1948
 1948</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=492</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1948</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Ordinazione sacerdotale
+Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Róma, Olaszország - teológiai hallgató</t>
+          <t>Róma, Italia - studente di teologia</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>1948. június 27.
+          <t>27 giugno 1948
 1948</t>
         </is>
       </c>
       <c r="O77">
         <v>1951</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1948</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Jánosi József (SJ), dr</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Nagykapornak, Magyarország - lelkész</t>
+          <t>Nagykapornak, Ungheria - pastore</t>
         </is>
       </c>
       <c r="N78">
         <v>1948</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1948</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>USA
-Sopron, Magyar Királyság - gimnáziumi tanár</t>
+Sopron, Magyar Királyság - insegnante di scuola superiore</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>1948
 1944</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
           <t>1951
 1948</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1948</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Ordinazione sacerdotale
+Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Kada Lajos, Thibica-i címzetes érsek</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Róma, Olaszország
-Collegium Germanicum et Hungaricum, Róma, Olaszország - tanulmányok végzése</t>
+          <t>Róma, Italia
+Collegium Germanicum et Hungaricum, Róma, Italia - completamento degli studi</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>1948. október 10.
+          <t>10 ottobre 1948
 1948</t>
         </is>
       </c>
       <c r="O80">
         <v>1951</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=880</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1948</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság - cserkészvezető
-Pécs, Magyarország - hitoktató</t>
+          <t>Szeged, Magyar Királyság - capo scout
+Pécs, Ungheria - insegnante di religione</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
           <t>1944
 1948</t>
         </is>
       </c>
       <c r="O81" t="inlineStr">
         <is>
           <t>1948
 1950</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1948</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Karsay Ferenc Vilmos (OFM)</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Sümeg, Magyar Királyság - házfőnök
-Zalaegerszeg, Magyarország - házfőnök</t>
+          <t>Sümeg, Magyar Királyság - capofamiglia
+Zalaegerszeg, Ungheria - capofamiglia</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
           <t>1945
 1948</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
           <t>1948
 1950</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1948</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Ordinazione sacerdotale
+Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Kató István</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Worthington, OH, USA
-Szent László R. K. Egyházközség, Beaver Falls, PA, USA - plébános, magyar lelkész</t>
+Szent László R. K. Egyházközség, Beaver Falls, PA, USA - parroco, pastore ungherese</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>1948. május 30.
+          <t>30 maggio 1948
 1948</t>
         </is>
       </c>
       <c r="O83">
         <v>1962</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1948</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Róma, Olaszország
+          <t>Róma, Italia
 Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t>1947
 1948</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
           <t>1948
 1950</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1948</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Ausztria - lelkipásztor</t>
+          <t>Austria - pastore</t>
         </is>
       </c>
       <c r="N85">
         <v>1948</v>
       </c>
       <c r="O85">
         <v>1959</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1948</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Kilián János Csaba OFM, Dr</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Fribourg, Svájc - lelkipásztor, tanulmányok végzése</t>
+          <t>Fribourg, Svájc - pastore, studi universitari</t>
         </is>
       </c>
       <c r="N86">
         <v>1948</v>
       </c>
       <c r="O86">
         <v>1951</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1948</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - lelkipásztor</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - pastore</t>
         </is>
       </c>
       <c r="N87">
         <v>1947</v>
       </c>
       <c r="O87">
         <v>1948</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1948</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése
-Első (egyszerű) fogadalom</t>
+          <t>Inizio del servizio in patria
+Primi voti (temporanei)</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Zirc, Magyar Királyság - teológiai hallgató
-Zirc, Magyarország</t>
+          <t>Zirc, Magyar Királyság - studente di teologia
+Zirc, Ungheria</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>1948
-1948. augusztus 30.</t>
+30 agosto 1948</t>
         </is>
       </c>
       <c r="O88">
         <v>1950</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1948</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Kish Máté</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="N89">
         <v>1946</v>
       </c>
       <c r="O89">
         <v>1948</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1948</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, USA - sekrestyés, orgonista</t>
+          <t>Milwaukee, WI, USA - sacrestano, organista</t>
         </is>
       </c>
       <c r="N90">
         <v>1948</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1948</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Kiss Zoltán</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>New Haven, CT, USA
 Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
           <t>1947
 1948</t>
         </is>
       </c>
       <c r="O91" t="inlineStr">
         <is>
           <t>1948
 1954</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=551</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1948</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Koloszár István</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Dumont, NJ, USA - segédlelkész
-Mihályfa, Magyar Királyság - plébános</t>
+          <t>Dumont, NJ, USA - viceparroco
+Mihályfa, Magyar Királyság - parroco</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>1948
 1941</t>
         </is>
       </c>
       <c r="O92">
         <v>1948</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1948</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N93">
         <v>1948</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1948</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság - lelkipásztor, konzulátor, a játszótér vezetője</t>
+          <t>Debrecen, Magyar Királyság - pastore, consulente, responsabile del parco giochi</t>
         </is>
       </c>
       <c r="N94">
         <v>1942</v>
       </c>
       <c r="O94">
         <v>1948</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1948</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Kubacky Mihály</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - segédlelkész</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - viceparroco</t>
         </is>
       </c>
       <c r="N95">
         <v>1944</v>
       </c>
       <c r="O95">
         <v>1948</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=614</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1948</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése
-Rendbe lépés</t>
+          <t>Inizio del servizio in patria
+Entry into religious life</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Kubovics Tibor Egid [Egyed] OSB</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Pannonhalma - házgondnoksági mindenes, fodrász, mint titkos laikus testvér</t>
+          <t>Pannonhalma - tuttofare dell’amministrazione condominiale, parrucchiere, come fratello laico segreto</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t>1948
-1948. június 4.</t>
+4 giugno 1948</t>
         </is>
       </c>
       <c r="O96">
         <v>1969</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=619</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1948</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-Halálozás</t>
+          <t>Trasferimento (nuovo luogo di servizio)
+Morte</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA - plébános
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA - parroco
 Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
           <t>1948
-1948. május 18.</t>
+18 maggio 1948</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1948</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Kuti Imre CM</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Bogota, Kolumbia - misszionárius
-Tarján, Szeged, Magyar Királyság - lelkipásztor</t>
+          <t>Bogota, Kolumbia - missionario
+Tarján, Szeged, Magyar Királyság - pastore</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
           <t>1948
 1947</t>
         </is>
       </c>
       <c r="O98" t="inlineStr">
         <is>
           <t>1954
 1948</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=625</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1948</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Vibora, Kuba - rendi szolgálatban</t>
+          <t>Vibora, Kuba - in servizio</t>
         </is>
       </c>
       <c r="N99">
         <v>1948</v>
       </c>
       <c r="O99">
         <v>2007</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1948</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Zalaapáti, Magyar Királyság - lelkész</t>
+          <t>Zalaapáti, Magyar Királyság - pastore</t>
         </is>
       </c>
       <c r="N100">
         <v>1943</v>
       </c>
       <c r="O100">
         <v>1948</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1948</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Tirol, Ausztria - menekült magyarok lelkésze
-Budapest, Magyar Királyság - illegalitásban</t>
+          <t>Tirol, Austria - pastore dei profughi ungheresi
+Budapest, Magyar Királyság - nell’illegalità</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
           <t>1948
 1947</t>
         </is>
       </c>
       <c r="O101">
         <v>1948</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1948</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Lenk József</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>St. Mary of the Lake Church, Lake Maxinkuckee, IN, USA - alapító plébános</t>
+          <t>St. Mary of the Lake Church, Lake Maxinkuckee, IN, USA - parroco fondatore</t>
         </is>
       </c>
       <c r="N102">
         <v>1948</v>
       </c>
       <c r="O102">
         <v>1978</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1948</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Ritorno in patria</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Paoking, Kína - aposzoli prefektúra prefektusa
-Margit körút, Budapest, Magyarország - lelkész, vikárius</t>
+          <t>Paoking, Kína - prefetto della prefettura apostolica
+Margit körút, Budapest, Ungheria - pastore, vicario</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
           <t>1938
 1948</t>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
           <t>1948
 1963</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1948</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Láng Imre SJ</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Szeged, Magyarország - betegápoló</t>
+          <t>Szeged, Ungheria - assistente sanitario</t>
         </is>
       </c>
       <c r="N104">
         <v>1948</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1948</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Róma, Olaszország - menekültként
-Veszprém, Magyar Királyság - illegalitásban</t>
+          <t>Róma, Italia - in qualità di rifugiato
+Veszprém, Magyar Királyság - nell’illegalità</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
           <t>1948
 1944</t>
         </is>
       </c>
       <c r="O105">
         <v>1948</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1948</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - gimnáziumi tanár</t>
+          <t>Budapest, Magyar Királyság - insegnante di liceo</t>
         </is>
       </c>
       <c r="N106">
         <v>1940</v>
       </c>
       <c r="O106">
         <v>1948</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1948</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="N107">
         <v>1948</v>
       </c>
       <c r="O107">
         <v>1953</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1948</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Debrecen, Magyarország - hitoktató</t>
+          <t>Debrecen, Ungheria - insegnante di religione</t>
         </is>
       </c>
       <c r="N108">
         <v>1947</v>
       </c>
       <c r="O108">
         <v>1948</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1948</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Merész Ferenc Gáspár (O.Cist)</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság - gimnáziumi tanár és templomgondnok
-Szárazrét, Székesfehérvár, Magyarország - segédlelkész (1948-1950), majd plébános, közben 1950-ben internálva Előszállásra</t>
+          <t>Székesfehérvár, Magyar Királyság - insegnante di liceo e custode della chiesa
+Szárazrét, Székesfehérvár, Ungheria - viceparroco (1948-1950), poi parroco; nel frattempo, nel 1950, fu internato a Előszállás</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
           <t>1945
 1948</t>
         </is>
       </c>
       <c r="O109" t="inlineStr">
         <is>
           <t>1948
 1986</t>
         </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=733</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1948</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Németország - menekült magyarok lelkésze
-Havanna, Kuba - lelkész</t>
+          <t>Germania - pastore dei rifugiati ungheresi
+Havanna, Kuba - pastore</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
           <t>1945
 1948</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
           <t>1948
 1949</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1948</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Róma, Olaszország - lelkész
-Budapest, Magyar Királyság - az Actio Catholica országos igazgatója</t>
+          <t>Róma, Italia - pastore
+Budapest, Magyar Királyság - direttore nazionale dell’Actio Catholica</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
           <t>1948
 1933</t>
         </is>
       </c>
       <c r="O111" t="inlineStr">
         <is>
           <t>1950
 1948</t>
         </is>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1948</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság - gimnáziumi tanár
-Zirci Ciszterci Apátság, Zirc, Magyarország - főiskolai tanár és prefektus</t>
+          <t>Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság - insegnante di liceo
+Zirci Ciszterci Apátság, Zirc, Ungheria - docente universitario e prefetto</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
           <t>1945
 1948</t>
         </is>
       </c>
       <c r="O112" t="inlineStr">
         <is>
           <t>1948
 1950</t>
         </is>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1948</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Mészáros Imre SDB</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Colegio Don Bosco / S. Giovanni Bosco, Santiago de Cuba, Kuba - szalézi segítőtestvér</t>
+          <t>Colegio Don Bosco / S. Giovanni Bosco, Santiago de Cuba, Kuba - fratello ausiliario salesiano</t>
         </is>
       </c>
       <c r="N113">
         <v>1947</v>
       </c>
       <c r="O113">
         <v>1948</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=738</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1948</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Mészáros Lipót OFM</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>St. Francis of Assisi Parish, New York, NY, USA - segédlelkész a francia nyelvű plébánián
-Szent István R. K. Egyházközség, New York, NY - segédlelkész</t>
+          <t>St. Francis of Assisi Parish, New York, NY, USA - viceparroco nella parrocchia di lingua francese
+Szent István R. K. Egyházközség, New York, NY - viceparroco</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
           <t>1947
 1948</t>
         </is>
       </c>
       <c r="O114" t="inlineStr">
         <is>
           <t>1948
 1973</t>
         </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=740</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1948</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Szovjetunió - rabságban
-Veszprém, Magyar Királyság - udvari káplán, illetve püspöki levéltáros</t>
+          <t>Szovjetunió - in schiavitù
+Veszprém, Magyar Királyság - cappellano di corte e archivista vescovile</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
           <t>1948
 1944</t>
         </is>
       </c>
       <c r="O115" t="inlineStr">
         <is>
           <t>1955
 1948</t>
         </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1948</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Collegium Antonianum, Róma, Olaszország - tanulmányok végzése
+          <t>Collegium Antonianum, Róma, Italia - completamento degli studi
 Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
           <t>1943
 1948</t>
         </is>
       </c>
       <c r="O116" t="inlineStr">
         <is>
           <t>1948
 1950</t>
         </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1948</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Nagy Béla, Dr.</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Debrecen, Magyarország - segédlelkész
-Újfehértó, Magyarország - hitoktató</t>
+          <t>Debrecen, Ungheria - viceparroco
+Újfehértó, Ungheria - insegnante di religione</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
           <t>1946
 1948</t>
         </is>
       </c>
       <c r="O117" t="inlineStr">
         <is>
           <t>1948
 1955</t>
         </is>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=785</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1948</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Nagy József</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Palóznak, Magyar Királyság - plébános</t>
         </is>
       </c>
       <c r="N118">
         <v>1943</v>
       </c>
       <c r="O118">
         <v>1948</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=793</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1948</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Nagy Sándor</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Linz, Ausztria - magyar lelkész</t>
+          <t>Linz, Austria - pastore ungherese</t>
         </is>
       </c>
       <c r="N119">
         <v>1948</v>
       </c>
       <c r="O119">
         <v>1956</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1948</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Nagy Töhötöm Sándor SJ</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Uruguay - lelkész
-Argentina</t>
+          <t>Uruguay - pastore
+Argentína</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
           <t>1947
 1948</t>
         </is>
       </c>
       <c r="O120">
         <v>1948</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=801</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1948</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Argentina - menekültként</t>
+          <t>Argentína - in qualità di rifugiato</t>
         </is>
       </c>
       <c r="N121">
         <v>1948</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1948</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Németh György Luciusz OFM, Dr.</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Szentkút, Mátraverebély, Magyar Királyság - népmissziós lelkész</t>
+          <t>Szentkút, Mátraverebély, Magyar Királyság - pastore della missione popolare</t>
         </is>
       </c>
       <c r="N122">
         <v>1947</v>
       </c>
       <c r="O122">
         <v>1948</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1948</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - hitoktató
-Dunakiliti, Magyarország - plébánoshelyettes</t>
+          <t>Budapest, Magyar Királyság - insegnante di religione
+Dunakiliti, Ungheria - viceparroco</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
           <t>1944
 1948</t>
         </is>
       </c>
       <c r="O123">
         <v>1948</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1948</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Szeged, Magyarország - lelkész</t>
+          <t>Szeged, Ungheria - pastore</t>
         </is>
       </c>
       <c r="N124">
         <v>1947</v>
       </c>
       <c r="O124">
         <v>1948</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1948</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Pajtás György József Bertalan SA</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Graymoor, NC, USA - tanár
-High Point, NC, USA - lelkész</t>
+          <t>Graymoor, NC, USA - insegnante
+High Point, NC, USA - pastore</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
           <t>1945
 1948</t>
         </is>
       </c>
       <c r="O125" t="inlineStr">
         <is>
           <t>1948
 1952</t>
         </is>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=847</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1948</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Inizio del servizio in patria</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Palotai Mihály Sch.P.</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Tata, Magyarország - tanár</t>
+          <t>Tata, Ungheria - insegnante</t>
         </is>
       </c>
       <c r="N126">
         <v>1948</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=850</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1948</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Róma, Olaszország - tanulmányi úton</t>
+          <t>Róma, Italia - per motivi di studio</t>
         </is>
       </c>
       <c r="N127">
         <v>1947</v>
       </c>
       <c r="O127">
         <v>1948</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1948</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Kruspér utca, Budapest, Magyarország - segédlelkész, közben 1949-1950 között kisszemináriumi tanár</t>
+          <t>Kruspér utca, Budapest, Ungheria - viceparroco e, nel frattempo, tra il 1949 e il 1950, insegnante al seminario minore</t>
         </is>
       </c>
       <c r="N128">
         <v>1948</v>
       </c>
       <c r="O128">
         <v>1953</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1948</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Írország - misszionárius</t>
+          <t>Írország - missionario</t>
         </is>
       </c>
       <c r="N129">
         <v>1948</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1948</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
+          <t>Primus István Pompár OFM</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>Teutopolis, IL, USA - in servizio</t>
+        </is>
+      </c>
+      <c r="N130">
+        <v>1948</v>
+      </c>
+      <c r="Q130" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=900</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>1948</v>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>Ordinazione sacerdotale
+Inizio del servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>R. Kiss Imre SDB</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>Kuba - missionario</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>26 settembre 1948
+1948</t>
+        </is>
+      </c>
+      <c r="O131">
+        <v>1954</v>
+      </c>
+      <c r="Q131" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=938</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1948</v>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)
+Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Radányi Rókus SJ</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>Szatmárnémeti, Ungheria - ministro, prefetto di collegio, insegnante di religione, direttore di giornale
+Jézus Szíve templom, Pécs, Ungheria - amministratore della chiesa
+Budapest, Ungheria - procuratore delle missioni all’estero, redattore</t>
+        </is>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>1942
+1948
+1948</t>
+        </is>
+      </c>
+      <c r="O132" t="inlineStr">
+        <is>
+          <t>1948
+1950</t>
+        </is>
+      </c>
+      <c r="Q132" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=907</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1948</v>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Raile Jakab SJ</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>South Norwalk, CT, USA - pastore ungherese
+Budapest - pastore
+Keyser, WV, USA - pastore ungherese</t>
+        </is>
+      </c>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>1948
+1941
+1948</t>
+        </is>
+      </c>
+      <c r="O133">
+        <v>1948</v>
+      </c>
+      <c r="Q133" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=911</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1948</v>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>Rozsály Ferenc Sch.P., Dr.</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>München, Németország (szövetséges megszállás alatt) - pastore, redattore</t>
+        </is>
+      </c>
+      <c r="N134">
+        <v>1945</v>
+      </c>
+      <c r="O134">
+        <v>1948</v>
+      </c>
+      <c r="Q134" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=947</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>1948</v>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Ruzsik Vilmos CM, Dr.</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>lazarista (Congregatio Missionis)</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>Bogota, Kolumbia - insegnante di filosofia
+Ménesi úti rendház, Budapest, Ungheria - servizio di ordine</t>
+        </is>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>1948
+1946</t>
+        </is>
+      </c>
+      <c r="O135" t="inlineStr">
+        <is>
+          <t>1950
+1948</t>
+        </is>
+      </c>
+      <c r="Q135" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=952</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>1948</v>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>bencés üdülő, Balatonfüred, Ungheria - direttore dello stabilimento termale</t>
+        </is>
+      </c>
+      <c r="N136">
+        <v>1948</v>
+      </c>
+      <c r="O136">
+        <v>1949</v>
+      </c>
+      <c r="Q136" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=960</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1948</v>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>Ordinazione sacerdotale
+Inizio del servizio in patria</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Schilly József Károly (OSB)</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság, Pannonhalma, Ungheria - capo degli studenti</t>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>27 giugno 1948
+1948</t>
+        </is>
+      </c>
+      <c r="O137">
+        <v>1950</v>
+      </c>
+      <c r="Q137" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=974</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1948</v>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>Inizio del servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Schwáb András SJ</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>Pontificia Università Gregoriana, Róma, Italia - studi di storia della filosofia</t>
+        </is>
+      </c>
+      <c r="N138">
+        <v>1948</v>
+      </c>
+      <c r="O138">
+        <v>1950</v>
+      </c>
+      <c r="Q138" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=977</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1948</v>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Senye Ferenc Sch.P.</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>Mosonmagyaróvár, Ungheria - insegnante</t>
+        </is>
+      </c>
+      <c r="N139">
+        <v>1948</v>
+      </c>
+      <c r="Q139" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=980</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>1948</v>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>Simon Gyula Lambert O.Cist</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - insegnante di liceo; nel periodo 1943–1944, viceparroco della chiesa di Sant’Imre; dal 1946 al 1948, amministratore della chiesa di via Ibrahim a Budapest, poi catechista, parroco di zona e responsabile degli esercizi spirituali</t>
+        </is>
+      </c>
+      <c r="N140">
+        <v>1943</v>
+      </c>
+      <c r="O140">
+        <v>1948</v>
+      </c>
+      <c r="Q140" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=992</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>1948</v>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>Ordinazione sacerdotale
+Inizio del servizio in patria</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>Simon József Bálint OSB</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>Pannonhalma, Ungheria - capo degli studenti</t>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>27 giugno 1948
+1948</t>
+        </is>
+      </c>
+      <c r="O141">
+        <v>1949</v>
+      </c>
+      <c r="Q141" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=994</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>1948</v>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>Spaits György</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>Philadephia, PA, USA</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA - viceparroco
+St. Henry Church, Philadelphia, PA, USA - viceparroco</t>
+        </is>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>1946
+1948</t>
+        </is>
+      </c>
+      <c r="O142" t="inlineStr">
+        <is>
+          <t>1948
+1951</t>
+        </is>
+      </c>
+      <c r="Q142" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1012</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>1948</v>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>Sárvári János Sch.P., Dr.</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>Mosonmagyaróvár, Magyar Királyság - insegnante</t>
+        </is>
+      </c>
+      <c r="N143">
+        <v>1946</v>
+      </c>
+      <c r="O143">
+        <v>1948</v>
+      </c>
+      <c r="Q143" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=964</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>1948</v>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
           <t>Ábrahám Dezső</t>
         </is>
       </c>
-      <c r="E130" t="inlineStr">
-[...16 lines deleted...]
-      <c r="N130" t="inlineStr">
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>Riformato</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>vescovo</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>Princeton, NJ, USA - frequentare gli studi
+New York, NY, USA - viceparroco, prestando servizio nelle parrocchie del New Jersey
+Roebling, NJ, USA - pastore</t>
+        </is>
+      </c>
+      <c r="N144" t="inlineStr">
         <is>
           <t>1947
 1947
 1948</t>
         </is>
       </c>
-      <c r="O130" t="inlineStr">
+      <c r="O144" t="inlineStr">
         <is>
           <t>1948
 1948
 1954</t>
         </is>
       </c>
-      <c r="Q130" t="inlineStr">
+      <c r="Q144" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=262</t>
-        </is>
-[...648 lines deleted...]
-          <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1948</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Első (egyszerű) fogadalom</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Bárd Imre Norbert O.Cist, Dr.</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>1948. augusztus 30.</t>
+          <t>12 maggio 1948</t>
         </is>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=61</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1948</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Első (egyszerű) fogadalom</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...4 lines deleted...]
-          <t>Zirc, Magyarország</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>1948. augusztus 30.</t>
+          <t>14 giugno 1948</t>
         </is>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1948</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Voti perpetui</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Fodor Miklós Sch.P</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
-[...4 lines deleted...]
-          <t>Pullach im Isartal, NSZK</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>1948. szeptember 15.</t>
+          <t>29 giugno 1948</t>
         </is>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=278</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1948</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Ordinazione sacerdotale</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Horányi Lajos SJ</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>Szeged, Ungheria</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>1948. szeptember 25.</t>
+          <t>29 giugno 1948</t>
         </is>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=416</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1948</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Ordinazione sacerdotale</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Kővári Lajos Sch.P.</t>
+          <t>Pesti József SJ</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Róma, Italia</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>1948. október 3.</t>
+          <t>15 luglio 1948</t>
         </is>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=603</t>
+          <t>/persons_v2/view.php?id=866</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1948</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Ordinazione sacerdotale</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Novák Ervin Emilián (O.Cist)</t>
+          <t>Hernády Márton</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>1948. október 12.</t>
+          <t>20 luglio 1948</t>
         </is>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=823</t>
+          <t>/persons_v2/view.php?id=386</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1948</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Ordinazione sacerdotale</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Ferencz György</t>
+          <t>Fodor Pál SJ</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
-[...4 lines deleted...]
-          <t>Cleveland, OH</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>1948. december 21.</t>
+          <t>25 luglio 1948</t>
         </is>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=270</t>
+          <t>/persons_v2/view.php?id=279</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1948</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H152" t="inlineStr">
-[...18 lines deleted...]
-        <v>1992</v>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>30 luglio 1948</t>
+        </is>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1948</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...21 lines deleted...]
-        <v>1954</v>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="N153" t="inlineStr">
+        <is>
+          <t>6 agosto 1948</t>
+        </is>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1948</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Kovács Imre Rafael OSB</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
-[...26 lines deleted...]
-        <v>1952</v>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>6 agosto 1948</t>
+        </is>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=583</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1948</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
-[...16 lines deleted...]
-        <v>1955</v>
+          <t>Pécs, Ungheria</t>
+        </is>
+      </c>
+      <c r="N155" t="inlineStr">
+        <is>
+          <t>11 agosto 1948</t>
+        </is>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1948</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Voti perpetui</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Lenner Jenő Arkangyal OFM</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
-[...11 lines deleted...]
-        <v>1950</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="N156" t="inlineStr">
+        <is>
+          <t>14 agosto 1948</t>
+        </is>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=649</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1948</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
-[...11 lines deleted...]
-        <v>1950</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="N157" t="inlineStr">
+        <is>
+          <t>26 agosto 1948</t>
+        </is>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1948</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Zirc, Ungheria</t>
+        </is>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>29 agosto 1948</t>
+        </is>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1948</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
-[...11 lines deleted...]
-        <v>1950</v>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>29 agosto 1948</t>
+        </is>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1948</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Primi voti (temporanei)</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Bárd Imre Norbert O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
-[...11 lines deleted...]
-        <v>1950</v>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="N160" t="inlineStr">
+        <is>
+          <t>30 agosto 1948</t>
+        </is>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=61</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1948</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Primi voti (temporanei)</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Szolnok</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Zirc, Ungheria</t>
+        </is>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>30 agosto 1948</t>
+        </is>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1948</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
-[...11 lines deleted...]
-        <v>1950</v>
+          <t>Pullach im Isartal, NSZK</t>
+        </is>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>15 settembre 1948</t>
+        </is>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1948</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
-[...16 lines deleted...]
-        <v>1957</v>
+          <t>Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>25 settembre 1948</t>
+        </is>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1948</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Lengyel Gyula, Msgr</t>
+          <t>Kővári Lajos Sch.P.</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Mikóháza, Magyar Királyság</t>
-[...16 lines deleted...]
-        <v>1950</v>
+          <t>Róma, Italia</t>
+        </is>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>3 ottobre 1948</t>
+        </is>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=645</t>
+          <t>/persons_v2/view.php?id=603</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1948</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Novák Ervin Emilián (O.Cist)</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
-[...26 lines deleted...]
-        <v>1963</v>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>12 ottobre 1948</t>
+        </is>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=823</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1948</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Gulyássy István</t>
+          <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
-[...26 lines deleted...]
-        <v>1966</v>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>28 ottobre 1948</t>
+        </is>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=348</t>
+          <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1948</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Ferencz György</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
-[...21 lines deleted...]
-        <v>1954</v>
+          <t>Cleveland, OH</t>
+        </is>
+      </c>
+      <c r="N167" t="inlineStr">
+        <is>
+          <t>21 dicembre 1948</t>
+        </is>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=270</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1948</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, USA</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. John’s Abbey</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>apát</t>
+          <t>pastore ad interim</t>
         </is>
       </c>
       <c r="N168">
-        <v>1921</v>
+        <v>1891</v>
       </c>
       <c r="O168">
-        <v>1950</v>
+        <v>1982</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1948</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J169" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>plébános, utána nyugállományban</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N169">
-        <v>1921</v>
+        <v>1908</v>
       </c>
       <c r="O169">
         <v>1954</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1948</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség</t>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N170">
-        <v>1922</v>
+        <v>1910</v>
       </c>
       <c r="O170">
-        <v>1956</v>
+        <v>1952</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1948</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Szent József templom, Elizabeth, NJ, USA</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J171" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N171">
-        <v>1922</v>
+        <v>1913</v>
       </c>
       <c r="O171">
-        <v>1950</v>
+        <v>1955</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1948</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
-[...14 lines deleted...]
-          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N172">
-        <v>1923</v>
+        <v>1915</v>
       </c>
       <c r="O172">
-        <v>1970</v>
+        <v>1950</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1948</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...9 lines deleted...]
-          <t>misszionárius a Rio Negro telepen, az Amazonas völgyében. 1939–től a tucanos indiánok között működött, Venezuela és Kolumbia határán</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N173">
-        <v>1924</v>
+        <v>1915</v>
       </c>
       <c r="O173">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1948</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Fedorkó János</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Nagymihály, Csehszlovákia</t>
-[...9 lines deleted...]
-          <t>segédlelkész, majd parókus</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N174">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="O174">
         <v>1950</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=257</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1948</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Mihalik István, Dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, USA</t>
-[...14 lines deleted...]
-          <t>magyar és német lelkész, plébános</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N175">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="O175">
-        <v>1960</v>
+        <v>1950</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=743</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1948</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
-[...14 lines deleted...]
-          <t>plébános</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N176">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="O176">
-        <v>1956</v>
+        <v>1950</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1948</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Annabring József, Superior, WI 7. püspöke</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
-[...9 lines deleted...]
-          <t>segédlelkész, majd ugyanitt 1936-tól plébános, emellett az egyházi iskolában tanított és segédedző</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N177">
-        <v>1927</v>
+        <v>1915</v>
       </c>
       <c r="O177">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=10</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1948</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>gimnáziumi tanár, 1946 – 1948 között igazgatóhelyettes, 1947 – 1950 helyettes házfőnök</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N178">
-        <v>1927</v>
+        <v>1915</v>
       </c>
       <c r="O178">
         <v>1950</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1948</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Dávid Ferenc</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>templomépítő, alapító plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N179">
-        <v>1927</v>
+        <v>1918</v>
       </c>
       <c r="O179">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=180</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1948</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>misszionárius, magyar lelkész</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N180">
-        <v>1927</v>
+        <v>1918</v>
       </c>
       <c r="O180">
-        <v>1960</v>
+        <v>1969</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1948</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>viceparroco, poi parroco</t>
         </is>
       </c>
       <c r="N181">
-        <v>1927</v>
+        <v>1919</v>
       </c>
       <c r="O181">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1948</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, USA</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>Szent Margit templom</t>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>plébános (Miklósházy szerint: 1927-1965 Chagrin Falls, OH)</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N182">
-        <v>1927</v>
+        <v>1919</v>
       </c>
       <c r="O182">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1948</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N183">
-        <v>1928</v>
+        <v>1920</v>
       </c>
       <c r="O183">
-        <v>1957</v>
+        <v>1966</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1948</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Láni Mátyás</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>plébános, magyar és német lelkész</t>
+          <t>insegnante</t>
         </is>
       </c>
       <c r="N184">
-        <v>1928</v>
+        <v>1920</v>
       </c>
       <c r="O184">
         <v>1954</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=638</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1948</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Kajdanó, Szovjetunió</t>
+          <t>St. John’s Abbey, Collegeville, MN, USA</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Szovjetunió</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>parókus, 1943-tól nyugállományban</t>
+          <t>abate</t>
         </is>
       </c>
       <c r="N185">
-        <v>1929</v>
+        <v>1921</v>
       </c>
       <c r="O185">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1948</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>Szent Cirill és Metód templom</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>parroco, poi in pensione</t>
         </is>
       </c>
       <c r="N186">
-        <v>1929</v>
+        <v>1921</v>
       </c>
       <c r="O186">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1948</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>Szentháromság G. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N187">
-        <v>1929</v>
+        <v>1922</v>
       </c>
       <c r="O187">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1948</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Throop, PA, USA</t>
+          <t>Szent József templom, Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>Szent József templom</t>
+        </is>
+      </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N188">
-        <v>1929</v>
+        <v>1922</v>
       </c>
       <c r="O188">
-        <v>1955</v>
+        <v>1950</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1948</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>parroco costruttore di chiese</t>
         </is>
       </c>
       <c r="N189">
-        <v>1929</v>
+        <v>1922</v>
       </c>
       <c r="O189">
-        <v>1953</v>
+        <v>1959</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1948</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Elisabeth, NJ, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parroco, nel 1937 prestava servizio nella chiesa di Santo Stefano</t>
         </is>
       </c>
       <c r="N190">
-        <v>1930</v>
+        <v>1923</v>
       </c>
       <c r="O190">
-        <v>1959</v>
+        <v>1970</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1948</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
+          <t>Szada, Magyar Királyság</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>segédlelkész (apja mellett), majd parókus</t>
+          <t>parroco (secondo Diós, un cappellano distaccato)</t>
         </is>
       </c>
       <c r="N191">
-        <v>1930</v>
+        <v>1923</v>
       </c>
       <c r="O191">
-        <v>1960</v>
+        <v>1949</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1948</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Independence, OH, USA</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
       <c r="N192">
-        <v>1931</v>
+        <v>1923</v>
       </c>
       <c r="O192">
-        <v>1964</v>
+        <v>1950</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1948</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István templom</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>lelkész és házfőnök</t>
+          <t>missionario nell’insediamento di Rio Negro, nella valle dell’Amazzonia. Dal 1939 operò tra gli indigeni Tucanos, al confine tra Venezuela e Colombia</t>
         </is>
       </c>
       <c r="N193">
-        <v>1931</v>
+        <v>1924</v>
       </c>
       <c r="O193">
-        <v>1968</v>
+        <v>1949</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1948</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
+          <t>Stockholm, SK, Canada</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco, decano dal 1932</t>
         </is>
       </c>
       <c r="N194">
-        <v>1931</v>
+        <v>1924</v>
       </c>
       <c r="O194">
-        <v>1949</v>
+        <v>1962</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1948</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Nagymihály, Csehszlovákia</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>viceparroco, poi parroco</t>
         </is>
       </c>
       <c r="N195">
-        <v>1931</v>
+        <v>1925</v>
       </c>
       <c r="O195">
-        <v>1958</v>
+        <v>1950</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1948</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Pápa, Magyarország</t>
+          <t>Sacred Heart, Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>Sacred Heart</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>pastore e parroco ungherese e tedesco</t>
         </is>
       </c>
       <c r="N196">
-        <v>1932</v>
+        <v>1925</v>
       </c>
       <c r="O196">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1948</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>plébános, közben 1945 Bridgeport, CT is</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N197">
-        <v>1932</v>
+        <v>1925</v>
       </c>
       <c r="O197">
-        <v>1952</v>
+        <v>1956</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1948</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Czezárovits Balázs SDB</t>
+          <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Lorena, Brazília</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>katekista, közben magyarok lelkésze Santa Catarina-ban és São Paulo-ban, majd katonai lelkész.</t>
+          <t>viceparroco, poi, nello stesso luogo, parroco dal 1936; insegnava inoltre nella scuola parrocchiale e faceva da assistente allenatore</t>
         </is>
       </c>
       <c r="N198">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O198">
         <v>1954</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=132</t>
+          <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1948</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Fekete János Dávid OFM</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>St. Anthony, Cincinnati, OH, USA</t>
+          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>St. Anthony</t>
+          <t>Ciszterci rendi katolikus gimnázium</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>cipész, ács, karbantartó</t>
+          <t>insegnante di liceo, vicepreside dal 1946 al 1948, vice-capo di istituto dal 1947 al 1950</t>
         </is>
       </c>
       <c r="N199">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O199">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=449</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1948</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Ferenczy Géza Ipoly OFM</t>
+          <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>misszionárius, 1950 – 1952 vezető</t>
+          <t>costruttore di chiese, parroco fondatore</t>
         </is>
       </c>
       <c r="N200">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O200">
-        <v>1952</v>
+        <v>1960</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=272</t>
+          <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1948</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Gerlinger János SDB</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Havanna, Kuba</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>Kuba</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionario, pastore ungherese</t>
         </is>
       </c>
       <c r="N201">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O201">
-        <v>1957</v>
+        <v>1960</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=323</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1948</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N202">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O202">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1948</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (in precedenza: Csanád)</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Clarksburg, MD, USA</t>
+          <t>Szent Margit templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>Szent Margit templom</t>
+        </is>
+      </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco (secondo Miklósházy: 1927-1965, Chagrin Falls, Ohio)</t>
         </is>
       </c>
       <c r="N203">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O203">
-        <v>1963</v>
+        <v>1965</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1948</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N204">
-        <v>1933</v>
+        <v>1928</v>
       </c>
       <c r="O204">
         <v>1957</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1948</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Gáspár János</t>
+          <t>Láni Mátyás</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Szeged-Csanád (in precedenza: Csanád)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco, pastore ungherese e tedesco</t>
         </is>
       </c>
       <c r="N205">
-        <v>1933</v>
+        <v>1928</v>
       </c>
       <c r="O205">
-        <v>1963</v>
+        <v>1954</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=312</t>
+          <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1948</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
+          <t>Kajdanó, Szovjetunió</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Pannonhalmi Főapátság</t>
+          <t>Szovjetunió</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>főapát (1947-től külföldön)</t>
+          <t>parroco, in pensione dal 1943</t>
         </is>
       </c>
       <c r="N206">
-        <v>1933</v>
+        <v>1929</v>
       </c>
       <c r="O206">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1948</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László templom</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>missionario</t>
         </is>
       </c>
       <c r="N207">
-        <v>1933</v>
+        <v>1929</v>
       </c>
       <c r="O207">
-        <v>1977</v>
+        <v>1950</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1948</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Pujang, Kína</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>esperes, leányárvaházi igazgató, 1947-től apostoli adminisztrátor</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N208">
-        <v>1933</v>
+        <v>1929</v>
       </c>
       <c r="O208">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1948</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Bereczky Jenő, dr.</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J209" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N209">
-        <v>1934</v>
+        <v>1929</v>
       </c>
       <c r="O209">
-        <v>1960</v>
+        <v>1955</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=70</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1948</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Woodbridge, NJ, USA</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>missionario</t>
         </is>
       </c>
       <c r="N210">
-        <v>1934</v>
+        <v>1929</v>
       </c>
       <c r="O210">
-        <v>1964</v>
+        <v>1953</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1948</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Molnár Antal, Msgr.</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>McAdoo, PA, USA</t>
+          <t>Elisabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N211">
-        <v>1934</v>
+        <v>1930</v>
       </c>
       <c r="O211">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=758</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1948</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>viceparroco (al fianco del padre), poi parroco</t>
         </is>
       </c>
       <c r="N212">
-        <v>1934</v>
+        <v>1930</v>
       </c>
       <c r="O212">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1948</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
+          <t>Independence, OH, USA</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J213" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N213">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O213">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1948</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Elizabeth, NJ, USA</t>
+          <t>Szent István templom, New York, NY, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>Szent István templom</t>
+        </is>
+      </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastore e capofamiglia</t>
         </is>
       </c>
       <c r="N214">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O214">
-        <v>1962</v>
+        <v>1968</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1948</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Elrama, PA, USA</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N215">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O215">
-        <v>1962</v>
+        <v>1949</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1948</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N216">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O216">
-        <v>1962</v>
+        <v>1958</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1948</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
+          <t>Patagónia, Argentína</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>sacerdote (Opere Salesiane)</t>
         </is>
       </c>
       <c r="N217">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O217">
         <v>1962</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1948</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Olejnyik György</t>
+          <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Painesville, OH, USA</t>
+          <t>Pápa, Ungheria</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N218">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O218">
-        <v>1952</v>
+        <v>1958</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=833</t>
+          <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1948</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>András Antal Jeromos OFM</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K219" t="inlineStr">
+        <is>
+          <t>parroco, nel frattempo anche a Bridgeport, CT nel 1945</t>
         </is>
       </c>
       <c r="N219">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="O219">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=6</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1948</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Czezárovits Balázs SDB</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Lorena, Brazília</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>catechista, nel frattempo parroco della comunità ungherese a Santa Catarina e a San Paolo, poi cappellano militare.</t>
         </is>
       </c>
       <c r="N220">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="O220">
-        <v>1969</v>
+        <v>1954</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=132</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1948</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Balogh János Benignusz OFM</t>
+          <t>Fekete János Dávid OFM</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>St. Anthony, Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>St. Anthony</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>Szent Imre Ifjúsági Klub alapító-vezetője</t>
+          <t>calzolaio, falegname, addetto alla manutenzione</t>
         </is>
       </c>
       <c r="N221">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="O221">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=39</t>
+          <t>/persons_v2/view.php?id=449</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1948</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Brunner József Columbinus SVD</t>
+          <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>szerzetestestvér, szakács</t>
+          <t>missionario, 1950 – 1952 responsabile</t>
         </is>
       </c>
       <c r="N222">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="O222">
-        <v>1975</v>
+        <v>1952</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=115</t>
+          <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1948</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Gerlinger János SDB</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Havanna, Kuba</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>missionario</t>
         </is>
       </c>
       <c r="N223">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="O223">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=323</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1948</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Jakab András, Dr.</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J224" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N224">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="O224">
-        <v>1974</v>
+        <v>1954</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=472</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1948</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Juhász Imre Vince OFM</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>Clarksburg, MD, USA</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>misszionárius, történész, régész</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N225">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="O225">
-        <v>1952</v>
+        <v>1963</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=491</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1948</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>May József, Msgr.</t>
+          <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Sacred Heart in Millers Heights, Betlehem, PA, USA</t>
+          <t>Hope Haven, Marrero, LA, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>Sacred Heart in Millers Heights</t>
+          <t>Hope Haven</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>prefetto, direttore</t>
         </is>
       </c>
       <c r="N226">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O226">
-        <v>1950</v>
+        <v>1966</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=712</t>
+          <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1948</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Taohvaping, Kína</t>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>misszióvezető</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N227">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O227">
-        <v>1949</v>
+        <v>1957</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1948</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Dancsecs Imre</t>
+          <t>Gáspár János</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Répceszentgyörgy, Magyarország</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N228">
-        <v>1937</v>
+        <v>1933</v>
       </c>
       <c r="O228">
-        <v>1958</v>
+        <v>1963</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=178</t>
+          <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1948</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság</t>
+        </is>
+      </c>
+      <c r="K229" t="inlineStr">
+        <is>
+          <t>abate (all’estero dal 1947)</t>
         </is>
       </c>
       <c r="N229">
-        <v>1937</v>
+        <v>1933</v>
       </c>
       <c r="O229">
-        <v>1960</v>
+        <v>1950</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1948</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Tósokberénd, Magyar Királyság</t>
+          <t>Szent László templom, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N230">
-        <v>1937</v>
+        <v>1933</v>
       </c>
       <c r="O230">
-        <v>1952</v>
+        <v>1977</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1948</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Portage, PA, USA</t>
+          <t>Pujang, Kína</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K231" t="inlineStr">
+        <is>
+          <t>decano, direttore di un orfanotrofio femminile, amministratore apostolico dal 1947</t>
         </is>
       </c>
       <c r="N231">
-        <v>1937</v>
+        <v>1933</v>
       </c>
       <c r="O231">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1948</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Kiss A. Gyula</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N232">
-        <v>1937</v>
+        <v>1933</v>
       </c>
       <c r="O232">
-        <v>1964</v>
+        <v>1954</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=538</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1948</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>Amerikai Kárpát-orosz ortodox egyház püspöke, 1966-tól Agathonikeia metropolitája</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N233">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="O233">
-        <v>1977</v>
+        <v>1954</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1948</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>plébános (A KMVÉ szerint 1980-ig)</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N234">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="O234">
-        <v>1976</v>
+        <v>1954</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1948</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Bernardium, Budapest, Magyar Királyság</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Bernardium</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>teológiai tanár, spirituális és házgondnok, 1946-tól házfőnök</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N235">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="O235">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1948</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Gilly Ferenc</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N236">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="O236">
-        <v>1974</v>
+        <v>1949</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=326</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1948</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Szent István Plébánia, South Bend, IN, USA</t>
+          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>Szent István Plébánia</t>
+          <t>Szent Péter és Pál G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N237">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O237">
-        <v>1966</v>
+        <v>1960</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1948</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Encs, Magyar Királyság</t>
+          <t>Woodbridge, NJ, USA</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>plébános, 1947-től esperes</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N238">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O238">
-        <v>1956</v>
+        <v>1964</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1948</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>McAdoo, PA, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J239" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N239">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O239">
-        <v>1974</v>
+        <v>1957</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1948</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>lelkész, valamint Albany, NY – egyetemi hallgató</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N240">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O240">
         <v>1962</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1948</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Müllner József</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>püspöki titkár, kórházlelkész</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N241">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O241">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=781</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1948</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>1938-1948 között gimnáziumi tanár, 1938-1950 között könyvtáros, 1939-1948 között igazgató-helyettes</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N242">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O242">
-        <v>1950</v>
+        <v>1962</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1948</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Petrick István</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Lorain, OH, USA</t>
+          <t>Elrama, PA, USA</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N243">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O243">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=870</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1948</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Bor Sándor</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, USA</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J244" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N244">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="O244">
-        <v>1949</v>
+        <v>1962</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=103</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1948</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Dely Péter Brunó OSM, Dr.</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Máriaremete, Budapest, Magyarország</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Máriaremete</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>újoncmester, ezen kívül szolgált Máriaremetén, Egerben, Makón és Budapesten.</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N245">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="O245">
-        <v>1967</v>
+        <v>1962</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=186</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1948</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Olejnyik György</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Isztambul, Törökország</t>
+          <t>Painesville, OH, USA</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Törökország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N246">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="O246">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=833</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1948</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Domitrovics István SDB</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>Amazónia, Rio Negro, majd Manausban működött, végül utazó misszionárius</t>
+          <t>fratello monaco</t>
         </is>
       </c>
       <c r="N247">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="O247">
-        <v>1979</v>
+        <v>2005</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=212</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1948</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Magyarország</t>
+          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, USA</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>hajdúdorogi megyéspüspök, miskolci apostoli kormányzó</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
         </is>
       </c>
       <c r="N248">
-        <v>1939</v>
+        <v>1935</v>
       </c>
       <c r="O248">
-        <v>1972</v>
+        <v>1953</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1948</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem Hittudományi Kar</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>az erkölcsteológiai tanszék rendes tanára, 1945-1946 között a hittudományi kar dékánja</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N249">
-        <v>1939</v>
+        <v>1935</v>
       </c>
       <c r="O249">
-        <v>1949</v>
+        <v>1969</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1948</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Balogh János Benignusz OFM</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>Fondatore e responsabile del Club giovanile Szent Imre</t>
         </is>
       </c>
       <c r="N250">
-        <v>1939</v>
+        <v>1935</v>
       </c>
       <c r="O250">
-        <v>1949</v>
+        <v>1955</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=39</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1948</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Brunner József Columbinus SVD</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Magyar Királyság</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>a tanítóképző hitoktató (más forrásban: Máriapócs)</t>
+          <t>fratello monaco, cuoco</t>
         </is>
       </c>
       <c r="N251">
-        <v>1939</v>
+        <v>1935</v>
       </c>
       <c r="O251">
-        <v>1950</v>
+        <v>1975</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=115</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1948</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>szolgálaton kívül</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N252">
-        <v>1939</v>
+        <v>1935</v>
       </c>
       <c r="O252">
-        <v>1958</v>
+        <v>1955</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=792</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1948</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Némon János</t>
+          <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Mernye, Magyarország</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>viceparroco, poi parroco</t>
         </is>
       </c>
       <c r="N253">
-        <v>1939</v>
+        <v>1935</v>
       </c>
       <c r="O253">
-        <v>1952</v>
+        <v>1974</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=820</t>
+          <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1948</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Bódy Kapisztrán OFM</t>
+          <t>Juhász Imre Vince OFM</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>missionario, storico, archeologo</t>
         </is>
       </c>
       <c r="N254">
-        <v>1940</v>
+        <v>1935</v>
       </c>
       <c r="O254">
-        <v>1957</v>
+        <v>1952</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=452</t>
+          <t>/persons_v2/view.php?id=491</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1948</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Hajnády Miklós, dr</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Kiskorona utcai iskola, Budapest, Magyar Királyság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>Kiskorona utcai iskola</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N255">
-        <v>1940</v>
+        <v>1935</v>
       </c>
       <c r="O255">
-        <v>1950</v>
+        <v>1980</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=362</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1948</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Hegedűs M. István</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Windber, PA, USA</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N256">
-        <v>1940</v>
+        <v>1935</v>
       </c>
       <c r="O256">
-        <v>1956</v>
+        <v>1962</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=375</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1948</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>New Egypt, NJ, USA</t>
+          <t>Sacred Heart in Millers Heights, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>Sacred Heart in Millers Heights</t>
+        </is>
+      </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>segédlelkész, közben 1943 – 1954 között katonai lelkész</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N257">
-        <v>1940</v>
+        <v>1936</v>
       </c>
       <c r="O257">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1948</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Salvatierra, Bolívia</t>
+          <t>Taohvaping, Kína</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>Bolívia</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>misszionárius az indiánok között, tiszteletbeli törzsfőnök</t>
+          <t>capo missione</t>
         </is>
       </c>
       <c r="N258">
-        <v>1940</v>
+        <v>1936</v>
       </c>
       <c r="O258">
-        <v>1986</v>
+        <v>1949</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1948</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Győrszentiván, Magyar Királyság</t>
+          <t>Répceszentgyörgy, Ungheria</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>hitoktató, lelkész</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N259">
-        <v>1940</v>
+        <v>1937</v>
       </c>
       <c r="O259">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1948</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Mosonyi László</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Rózsák tere, Budapest, Magyar Királyság</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>segédlelkész</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="N260">
-        <v>1940</v>
+        <v>1937</v>
       </c>
       <c r="O260">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=776</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1948</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Úrkút, Magyarország</t>
+          <t>Tósokberénd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>adminsztrátor, majd 1944-től plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N261">
-        <v>1940</v>
+        <v>1937</v>
       </c>
       <c r="O261">
-        <v>1965</v>
+        <v>1952</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1948</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Palmer Lajos SJ</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Taming, Kína</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>Kína</t>
-[...4 lines deleted...]
-          <t>misszionárius, szemináriumi tanár (latin és katekézis)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N262">
-        <v>1940</v>
+        <v>1937</v>
       </c>
       <c r="O262">
-        <v>1949</v>
+        <v>1953</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=849</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1948</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Kiss A. Gyula</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom, Nyíradony, Magyarország</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N263">
-        <v>1941</v>
+        <v>1937</v>
       </c>
       <c r="O263">
-        <v>1951</v>
+        <v>1964</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1948</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Balatonszepezd, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Gödöllő</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>viceprefetto del clero, segretario del governatore, dal 1938 anche rettore dell’Istituto di formazione “San Norberto”, dal 1939 priore e docente di filosofia.</t>
         </is>
       </c>
       <c r="N264">
-        <v>1941</v>
+        <v>1937</v>
       </c>
       <c r="O264">
-        <v>1957</v>
+        <v>1950</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1948</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Czibere Mihály</t>
+          <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kuba</t>
+        </is>
+      </c>
+      <c r="J265" t="inlineStr">
+        <is>
+          <t>Camagüey egyházmegye különböző plébániái</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>missionario</t>
         </is>
       </c>
       <c r="N265">
-        <v>1941</v>
+        <v>1937</v>
       </c>
       <c r="O265">
-        <v>1952</v>
+        <v>1962</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=133</t>
+          <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1948</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Gál Gedeon OFM, Dr</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>tanulmányok végzése, illetve oktatási tevékenység, közben 1947 körül Flint, MI, USA, majd Roebling, NJ, USA, 1950 körül New York, NY, USA</t>
+          <t>Vescovo della Chiesa ortodossa russa dei Carpazi americani, dal 1966 metropolita di Agathonikeia</t>
         </is>
       </c>
       <c r="N266">
-        <v>1941</v>
+        <v>1938</v>
       </c>
       <c r="O266">
-        <v>1962</v>
+        <v>1977</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=311</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1948</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>teológiai tanár, rendi definitor</t>
+          <t>parroco (secondo il KMVÉ fino al 1980)</t>
         </is>
       </c>
       <c r="N267">
-        <v>1941</v>
+        <v>1938</v>
       </c>
       <c r="O267">
-        <v>1950</v>
+        <v>1976</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1948</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Kerner István Paszkál OFM</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Holy Family Church, Oldenburg, IN, USA</t>
+          <t>Bernardium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>Holy Family Church</t>
+          <t>Bernardium</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>docente di teologia, assistente spirituale e amministratore, dal 1946 superiore della casa</t>
         </is>
       </c>
       <c r="N268">
-        <v>1941</v>
+        <v>1938</v>
       </c>
       <c r="O268">
         <v>1950</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=539</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1948</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Gilly Ferenc</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Berlin, Németország</t>
+          <t>Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N269">
-        <v>1941</v>
+        <v>1938</v>
       </c>
       <c r="O269">
-        <v>1953</v>
+        <v>1974</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=326</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1948</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Salköveskút, Magyar Királyság</t>
+          <t>Encs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco, decano dal 1947</t>
         </is>
       </c>
       <c r="N270">
-        <v>1941</v>
+        <v>1938</v>
       </c>
       <c r="O270">
-        <v>1949</v>
+        <v>1956</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1948</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Komárom, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N271">
-        <v>1942</v>
+        <v>1938</v>
       </c>
       <c r="O271">
-        <v>1949</v>
+        <v>1974</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1948</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Cseh Gyula Titusz OFM</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
+          <t>Newark, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I272" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I272" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>Szolgálati helyei nem beazonosíthatóak, Roebling, NJ, USA-ban hunyt el.</t>
+          <t>pastore e, ad Albany, NY, studente universitario</t>
         </is>
       </c>
       <c r="N272">
-        <v>1942</v>
+        <v>1938</v>
       </c>
       <c r="O272">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=151</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1948</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Grigássy J. Gyula</t>
+          <t>Müllner József</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>püspöki titkár</t>
+          <t>segretario vescovile, cappellano d’ospedale</t>
         </is>
       </c>
       <c r="N273">
-        <v>1942</v>
+        <v>1938</v>
       </c>
       <c r="O273">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=337</t>
+          <t>/persons_v2/view.php?id=781</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1948</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Csorna, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>főiskolai tanár, újoncmester, a rendi növendékek prefektusa</t>
+          <t>Dal 1938 al 1948 insegnante di liceo, dal 1938 al 1950 bibliotecario, dal 1939 al 1948 vicedirettore</t>
         </is>
       </c>
       <c r="N274">
-        <v>1942</v>
+        <v>1938</v>
       </c>
       <c r="O274">
         <v>1950</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1948</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Petrick István</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Akron, OH, USA</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N275">
-        <v>1942</v>
+        <v>1938</v>
       </c>
       <c r="O275">
-        <v>1949</v>
+        <v>1960</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=870</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1948</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Molnár András</t>
+          <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Szent János templom, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
-[...4 lines deleted...]
-          <t>segédlelkész</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="N276">
-        <v>1942</v>
+        <v>1939</v>
       </c>
       <c r="O276">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=757</t>
+          <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1948</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Oberlander János</t>
+          <t>Bor Sándor</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, USA</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>St. John Catholic Church, Middletown, OH, USA</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>St. John Catholic Church</t>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N277">
-        <v>1942</v>
+        <v>1939</v>
       </c>
       <c r="O277">
-        <v>1968</v>
+        <v>1949</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=830</t>
+          <t>/persons_v2/view.php?id=103</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1948</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Horváth Márton</t>
+          <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Máriaremete, Budapest, Ungheria</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>Máriaremete</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>magyar segédlelkész</t>
+          <t>capo delle reclute; ha prestato servizio anche a Máriaremete, Eger, Makó e Budapest.</t>
         </is>
       </c>
       <c r="N278">
-        <v>1943</v>
+        <v>1939</v>
       </c>
       <c r="O278">
-        <v>1962</v>
+        <v>1967</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=433</t>
+          <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1948</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Isztambul, Törökország</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Törökország</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pastore ungherese</t>
         </is>
       </c>
       <c r="N279">
-        <v>1943</v>
+        <v>1939</v>
       </c>
       <c r="O279">
-        <v>1949</v>
+        <v>1954</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1948</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Kárpi Ferenc</t>
+          <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Ha operato in Amazzonia, sul Rio Negro e poi a Manaus, per poi diventare missionario itinerante</t>
         </is>
       </c>
       <c r="N280">
-        <v>1943</v>
+        <v>1939</v>
       </c>
       <c r="O280">
-        <v>1949</v>
+        <v>1979</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=511</t>
+          <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1948</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Belváros, Budafok, Magyar Királyság</t>
+          <t>Nyíregyháza, Ungheria</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Belváros</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>vescovo della diocesi di Hajdúdorog, vicario apostolico di Miskolc</t>
         </is>
       </c>
       <c r="N281">
-        <v>1943</v>
+        <v>1939</v>
       </c>
       <c r="O281">
-        <v>1951</v>
+        <v>1972</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1948</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Mundwell János</t>
+          <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="I282" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>viceparroco, poi, dal 1944, parroco</t>
         </is>
       </c>
       <c r="N282">
-        <v>1943</v>
+        <v>1939</v>
       </c>
       <c r="O282">
-        <v>1968</v>
+        <v>1951</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=777</t>
+          <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1948</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Bali Béla (SDB)</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Lemezgyár - szalézi plébánia, Borsodnádasd, Magyarország</t>
+          <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>Lemezgyár - szalézi plébánia</t>
+          <t>Pázmány Péter Tudományegyetem Hittudományi Kar</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Professore ordinario presso la cattedra di Teologia morale; decano della Facoltà di Teologia dal 1945 al 1946</t>
         </is>
       </c>
       <c r="N283">
-        <v>1944</v>
+        <v>1939</v>
       </c>
       <c r="O283">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=35</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1948</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Kálvária templom, Szatmárnémeti, Románia</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>Kálvária templom</t>
-[...4 lines deleted...]
-          <t>plébános</t>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="N284">
-        <v>1944</v>
+        <v>1939</v>
       </c>
       <c r="O284">
-        <v>1981</v>
+        <v>1949</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1948</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Horváth István, Msgr.</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>St. Catherine, ON, Kanada</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Hajdúdorog, Magyar Királyság</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>l’insegnante di religione del collegio magistrale (in altre fonti: Máriapócs)</t>
         </is>
       </c>
       <c r="N285">
-        <v>1944</v>
+        <v>1939</v>
       </c>
       <c r="O285">
-        <v>1988</v>
+        <v>1950</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=426</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1948</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Horváth Olivér Jenő (OFM)</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Szeged-Csanád (in precedenza: Csanád)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Leechburg, PA, USA</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K286" t="inlineStr">
+        <is>
+          <t>fuori servizio</t>
         </is>
       </c>
       <c r="N286">
-        <v>1944</v>
+        <v>1939</v>
       </c>
       <c r="O286">
-        <v>1954</v>
+        <v>1958</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=436</t>
+          <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1948</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Némon János</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>London, Egyesült Királyság</t>
+          <t>Mernye, Ungheria</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>Egyesült Királyság</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>Chester Beatty Research Institute / Royal Cancer Hospital, professzor, majd osztályvezető</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N287">
-        <v>1944</v>
+        <v>1939</v>
       </c>
       <c r="O287">
         <v>1952</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=820</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1948</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Mandl Károly SBD</t>
+          <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K288" t="inlineStr">
+        <is>
+          <t>responsabile del centro missionario, docente di missiologia presso il seminario di Szeged, redattore, responsabile in patria della missione ungherese in Cina, superiore della casa</t>
         </is>
       </c>
       <c r="N288">
-        <v>1944</v>
+        <v>1939</v>
       </c>
       <c r="O288">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=691</t>
+          <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1948</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Bódy Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>plébános (oldallagosan: Munhall, PA, USA)</t>
+          <t>viceparroco, poi parroco</t>
         </is>
       </c>
       <c r="N289">
-        <v>1944</v>
+        <v>1940</v>
       </c>
       <c r="O289">
-        <v>1962</v>
+        <v>1957</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=452</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1948</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Orosz Bálint</t>
+          <t>Frenzkowski Pál M.S.C.</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Szent Illés próféta templom, Homestead, PA, USA</t>
+          <t>St. John the Baptist Parish, Haycock Run, PA, USA</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>Szent Illés próféta templom</t>
+          <t>St. John the Baptist Parish</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N290">
-        <v>1944</v>
+        <v>1940</v>
       </c>
       <c r="O290">
-        <v>1958</v>
+        <v>1953</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=838</t>
+          <t>/persons_v2/view.php?id=291</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1948</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Firenze, Olaszország</t>
+          <t>Kiskorona utcai iskola, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>Kiskorona utcai iskola</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>Quaracchi kiadó munkatársa</t>
+          <t>insegnante di religione</t>
         </is>
       </c>
       <c r="N291">
-        <v>1945</v>
+        <v>1940</v>
       </c>
       <c r="O291">
-        <v>1968</v>
+        <v>1950</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1948</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Bartkó Péter OFM</t>
+          <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>ferences (Sacred Heart Province)</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Oak Forest, IL, USA</t>
+          <t>Windber, PA, USA</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K292" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
       <c r="N292">
-        <v>1945</v>
+        <v>1940</v>
       </c>
       <c r="O292">
-        <v>1949</v>
+        <v>1956</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=51</t>
+          <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1948</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Cseh Péter Dömötör OCD</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Egyiptom</t>
+          <t>New Egypt, NJ, USA</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>Egyiptom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>rendi szolgálatban</t>
+          <t>viceparroco, e nel periodo 1943-1954 cappellano militare</t>
         </is>
       </c>
       <c r="N293">
-        <v>1945</v>
+        <v>1940</v>
       </c>
       <c r="O293">
-        <v>1958</v>
+        <v>1954</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=150</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1948</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Cseh Péter Dömötör OCD</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Izrael</t>
+          <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>Izrael</t>
+          <t>Bolívia</t>
+        </is>
+      </c>
+      <c r="K294" t="inlineStr">
+        <is>
+          <t>missionario tra gli indiani, capo tribù onorario</t>
         </is>
       </c>
       <c r="N294">
-        <v>1945</v>
+        <v>1940</v>
       </c>
       <c r="O294">
-        <v>1958</v>
+        <v>1986</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=150</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1948</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Cseh Péter Dömötör OCD</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Győrszentiván, Magyar Királyság</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>rendi szolgálatban</t>
+          <t>insegnante di religione, pastore</t>
         </is>
       </c>
       <c r="N295">
-        <v>1945</v>
+        <v>1940</v>
       </c>
       <c r="O295">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=150</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1948</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Cser László SJ</t>
+          <t>Mosonyi László</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Rózsák tere, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t>Rózsák tere</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>Zikavejben, Sien-Hszienben, majd Sanghajban, végül Pekingben szolgált, prokurátor</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N296">
-        <v>1945</v>
+        <v>1940</v>
       </c>
       <c r="O296">
-        <v>1949</v>
+        <v>1963</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=153</t>
+          <t>/persons_v2/view.php?id=776</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1948</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Denka J. Ferenc</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+          <t>Úrkút, Ungheria</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Jézus Szíve R. K. Egyházközség</t>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K297" t="inlineStr">
+        <is>
+          <t>amministratore, poi, dal 1944, parroco</t>
         </is>
       </c>
       <c r="N297">
-        <v>1945</v>
+        <v>1940</v>
       </c>
       <c r="O297">
-        <v>1949</v>
+        <v>1965</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=192</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1948</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Dénes János Gergely COr, dr.</t>
+          <t>Palmer Lajos SJ</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Taming, Kína</t>
+        </is>
+      </c>
+      <c r="I298" t="inlineStr">
+        <is>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>a magyar menekültekkel foglalkozó vatikáni delegátus</t>
+          <t>missionario, docente di seminario (latino e catechesi)</t>
         </is>
       </c>
       <c r="N298">
-        <v>1945</v>
+        <v>1940</v>
       </c>
       <c r="O298">
         <v>1949</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=197</t>
+          <t>/persons_v2/view.php?id=849</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1948</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Dömötör Lajos Ede OFM</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Genova, Olaszország</t>
+          <t>San Giovanni Rotondo, Italia</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Italia</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>lelkész, a Pápai Segélybizottság magyar osztályán is dolgozott</t>
+          <t>assistente pastorale, traduttore; collaboratore e, per un certo periodo, segretario di San Pio da Pietrelcina</t>
         </is>
       </c>
       <c r="N299">
-        <v>1945</v>
+        <v>1940</v>
       </c>
       <c r="O299">
         <v>1957</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=218</t>
+          <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1948</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Gernat János</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J300" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N300">
-        <v>1945</v>
+        <v>1940</v>
       </c>
       <c r="O300">
         <v>1950</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=324</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1948</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Pálinkás Teodor Titus OSBM</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>St. John the Baptist Church, Homestead, PA, USA</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J301" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N301">
-        <v>1945</v>
+        <v>1940</v>
       </c>
       <c r="O301">
-        <v>1950</v>
+        <v>1979</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=986</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1948</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Romzsa János</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Duquesne, PA, USA</t>
+        </is>
+      </c>
+      <c r="I302" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>rendi szolgálatban</t>
+          <t>parroco, poi in pensione</t>
         </is>
       </c>
       <c r="N302">
-        <v>1945</v>
+        <v>1940</v>
       </c>
       <c r="O302">
-        <v>1977</v>
+        <v>1958</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=943</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1948</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Horváth Lajos Martinián OFM</t>
+          <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom, Nyíradony, Ungheria</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J303" t="inlineStr">
+        <is>
+          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>Szent Antal Egyetem segítő, Lateráni Bazilika szakács, Firenze, Szent Bonaventura Kollégium sekrestyése, Alverna remete</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N303">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="O303">
-        <v>1968</v>
+        <v>1951</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=430</t>
+          <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1948</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Iványi Kazimír OFMConv</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Balatonszepezd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>amministratore</t>
         </is>
       </c>
       <c r="N304">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="O304">
-        <v>1952</v>
+        <v>1957</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=466</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1948</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Kecskés József Attila OFM</t>
+          <t>Czibere Mihály</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Magyar Királyság</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N305">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="O305">
-        <v>1949</v>
+        <v>1952</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=514</t>
+          <t>/persons_v2/view.php?id=133</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1948</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Kelemen Kálmán Konrád OFM</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Franciaország</t>
+          <t>Róma, Italia</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>Franciaország</t>
+          <t>Italia</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>rendi szolgálatban</t>
+          <t>Frequentò gli studi e svolse attività didattica, prima a Flint, MI, USA, intorno al 1947, poi a Roebling, NJ, USA, e infine a New York, NY, USA, intorno al 1950</t>
         </is>
       </c>
       <c r="N306">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="O306">
-        <v>1967</v>
+        <v>1962</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=515</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1948</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Kocsis Imre OFM</t>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Sacred Heart Province)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Omaha, NE, USA</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>docente di teologia, membro del Definitorio dell’ordine</t>
         </is>
       </c>
       <c r="N307">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="O307">
-        <v>1953</v>
+        <v>1950</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=557</t>
+          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1948</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Kerner István Paszkál OFM</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Bamberg, Németország</t>
+          <t>Holy Family Church, Oldenburg, IN, USA</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J308" t="inlineStr">
+        <is>
+          <t>Holy Family Church</t>
+        </is>
+      </c>
+      <c r="K308" t="inlineStr">
+        <is>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N308">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="O308">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=539</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1948</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Kékessy Imre István SJ, dr</t>
+          <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Nicaragua</t>
+          <t>Berlin, Germania</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>Nicaragua</t>
+          <t>Germania</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>lelkipásztor</t>
+          <t>pastore ungherese</t>
         </is>
       </c>
       <c r="N309">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="O309">
-        <v>1970</v>
+        <v>1953</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=529</t>
+          <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1948</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Kótai Zoltán Ádám, dr</t>
+          <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Salköveskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>minden egyházi és világi katolikus magyar ügyeivel megbízott szentszéki kiküldött (Ausztria és Németország területére megbízva)</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N310">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="O310">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=597</t>
+          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1948</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Komárom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>insegnante di liceo</t>
         </is>
       </c>
       <c r="N311">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="O311">
-        <v>1972</v>
+        <v>1949</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1948</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Mayer György (SDB)</t>
+          <t>Cseh Gyula Titusz OFM</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Nemesböd, Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>szalézi közösségben, majd a szombathelyi egyházmegye szolgálatában</t>
+          <t>I luoghi in cui ha prestato servizio non sono identificabili; è deceduto a Roebling, nel New Jersey (USA).</t>
         </is>
       </c>
       <c r="N312">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="O312">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=711</t>
+          <t>/persons_v2/view.php?id=151</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1948</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Mihalik Imre Károly, Dr.</t>
+          <t>Grigássy J. Gyula</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>hittanár a Zrínyi Miklós Állami Gimnáziumban és a Jézus Szíve Szövetség szolgálatában áll</t>
+          <t>segretario vescovile</t>
         </is>
       </c>
       <c r="N313">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="O313">
-        <v>1951</v>
+        <v>1960</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=742</t>
+          <t>/persons_v2/view.php?id=337</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1948</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Nagy János</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Diósgyőr, Magyar Királyság</t>
+          <t>Csorna, Magyar Királyság</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>docente universitario, maestro delle novizie, prefetto delle novizie dell’ordine</t>
         </is>
       </c>
       <c r="N314">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="O314">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=791</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1948</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Nagy József, Dr.</t>
+          <t>Magyar József</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Akron, OH, USA</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Kronach, Németország</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>kórházi lelkész</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N315">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="O315">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=794</t>
+          <t>/persons_v2/view.php?id=682</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1948</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Molnár András</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J316" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>a magyar nyelvű görög katolikusok lelkésze</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N316">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="O316">
-        <v>1951</v>
+        <v>1954</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=757</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1948</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Moullion Kálmán, Msgr.</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>református</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Heidelberg, Németország</t>
+          <t>Őrszállás, Magyar Királyság</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>tanulmányok végzése</t>
+          <t>pastore distaccato con sede a Hódság</t>
         </is>
       </c>
       <c r="N317">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="O317">
         <v>1949</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=778</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1948</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Olkó Imre</t>
+          <t>Oberlander János</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>lengyel templom, Carnegie, PA, USA</t>
+          <t>St. John Catholic Church, Middletown, OH, USA</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
-          <t>lengyel templom</t>
+          <t>St. John Catholic Church</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N318">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="O318">
-        <v>1983</v>
+        <v>1968</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=834</t>
+          <t>/persons_v2/view.php?id=830</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1948</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Oroskovits Jenő Lajos</t>
+          <t>Simor János OFM</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Lady of Victory templom, Winnipeg, MB, Kanada</t>
+          <t>Szentföldi rendház, majd számos különböző szolgálati helyen., Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
-          <t>Lady of Victory templom</t>
+          <t>Szentföldi rendház, majd számos különböző szolgálati helyen.</t>
+        </is>
+      </c>
+      <c r="K319" t="inlineStr">
+        <is>
+          <t>Nel convento in Terra Santa, poi in numerose altre sedi di servizio.</t>
         </is>
       </c>
       <c r="N319">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="O319">
         <v>1950</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=837</t>
+          <t>/persons_v2/view.php?id=995</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1948</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Horváth Márton</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyarország</t>
+          <t>South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>rektor</t>
+          <t>viceparroco ungherese</t>
         </is>
       </c>
       <c r="N320">
-        <v>1945</v>
+        <v>1943</v>
       </c>
       <c r="O320">
-        <v>1950</v>
+        <v>1962</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=433</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1948</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Bartkó Alajos</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>lelkipásztor (nem tisztázott a templom)</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N321">
-        <v>1946</v>
+        <v>1943</v>
       </c>
       <c r="O321">
-        <v>1956</v>
+        <v>1949</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=50</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1948</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Csellár Jenő István OSPPE</t>
+          <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Sziklakápolna, Budapest, Magyarország</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J322" t="inlineStr">
         <is>
-          <t>Sziklakápolna</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>házfőnök, majd tartományfőnök</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N322">
-        <v>1946</v>
+        <v>1943</v>
       </c>
       <c r="O322">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=155</t>
+          <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1948</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Csáki Benjámin, Dr.</t>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Abbotsford, BC, Kanada</t>
+          <t>Belváros, Budafok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J323" t="inlineStr">
+        <is>
+          <t>Belváros</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>lelkész, (a KMVÉ szerint 1975-ig)</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N323">
-        <v>1946</v>
+        <v>1943</v>
       </c>
       <c r="O323">
-        <v>1965</v>
+        <v>1951</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=140</t>
+          <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1948</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Dalos Patrik COr, dr.</t>
+          <t>Mundwell János</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>oratóriánus (Congregatio Oratorii)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
-[...4 lines deleted...]
-          <t>Olaszország</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH</t>
+        </is>
+      </c>
+      <c r="J324" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>Világiak Pápai Tanácsának titkára</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N324">
-        <v>1946</v>
+        <v>1943</v>
       </c>
       <c r="O324">
-        <v>1975</v>
+        <v>1968</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=175</t>
+          <t>/persons_v2/view.php?id=777</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1948</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Dám Antal Ince OFM, Dr.</t>
+          <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Lemezgyár - szalézi plébánia, Borsodnádasd, Ungheria</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J325" t="inlineStr">
+        <is>
+          <t>Lemezgyár - szalézi plébánia</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>Észak-budai egyházközségek hittudományi akadémiáján a bölcsességtan előadója, titkár</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N325">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="O325">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=179</t>
+          <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1948</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>Kálvária templom, Szatmárnémeti, Romania</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>Romania</t>
+        </is>
+      </c>
+      <c r="J326" t="inlineStr">
+        <is>
+          <t>Kálvária templom</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N326">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="O326">
-        <v>1950</v>
+        <v>1981</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1948</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Fitz Mihály</t>
+          <t>Horváth István, Msgr.</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>St. Catherine, ON, Canada</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Ubrezs, Csehszlovákia</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J327" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N327">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="O327">
-        <v>1950</v>
+        <v>1988</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=277</t>
+          <t>/persons_v2/view.php?id=426</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1948</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Fodor Pál SJ</t>
+          <t>Horváth Olivér Jenő (OFM)</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Enghien, Belgium</t>
+          <t>Leechburg, PA, USA</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>Belgium</t>
-[...4 lines deleted...]
-          <t>teológiai tanulmányok</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N328">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="O328">
-        <v>1949</v>
+        <v>1954</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=279</t>
+          <t>/persons_v2/view.php?id=436</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1948</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Fülöp Ferenc</t>
+          <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>London, Regno Unito</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Regno Unito</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>segédlelkész, 1956-ban Camp Kilmer menekülttáborban lelkész</t>
+          <t>Chester Beatty Research Institute / Royal Cancer Hospital, professore e successivamente capo dipartimento</t>
         </is>
       </c>
       <c r="N329">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="O329">
-        <v>1957</v>
+        <v>1952</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=294</t>
+          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1948</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Gajdos Albert, Msgr.</t>
+          <t>Mandl Károly SBD</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Germania</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>parókus, 1972-től kerületi esperes</t>
+          <t>Germania</t>
         </is>
       </c>
       <c r="N330">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="O330">
-        <v>1973</v>
+        <v>1951</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=302</t>
+          <t>/persons_v2/view.php?id=691</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1948</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Gyimesi Gyula</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Izabella út, Budapest, Magyarország</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Izabella út</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>parroco (con sede a Munhall, PA, USA)</t>
         </is>
       </c>
       <c r="N331">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="O331">
-        <v>1950</v>
+        <v>1962</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=352</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1948</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Gácser József Imre OSB, Dr.</t>
+          <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>Párizs, Franciaország</t>
+          <t>Szent Illés próféta templom, Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>Franciaország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J332" t="inlineStr">
+        <is>
+          <t>Szent Illés próféta templom</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N332">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="O332">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=310</t>
+          <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1948</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Plankó János</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>West De Pere, WI, USA</t>
+          <t>Tiszaroff, Magyar Királyság</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N333">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="O333">
-        <v>1957</v>
+        <v>1962</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=884</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1948</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Stefurovszky Gyula</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Párizs, Franciaország</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>Franciaország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>egyetemi tanulmányok</t>
+          <t>parroco, si occupa anche delle comunità cattoliche ungheresi di Brownsville e Daisytown</t>
         </is>
       </c>
       <c r="N334">
-        <v>1946</v>
-[...2 lines deleted...]
-        <v>1950</v>
+        <v>1944</v>
+      </c>
+      <c r="O334" t="inlineStr">
+        <is>
+          <t>1961 körül</t>
+        </is>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=1014</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1948</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Kisoroszi, Magyarország</t>
+          <t>Firenze, Italia</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Italia</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>plébánoshelyettes, majd Esztergom – Szentgyörgymező plébános</t>
+          <t>Collaboratore della casa editrice Quaracchi</t>
         </is>
       </c>
       <c r="N335">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O335">
-        <v>1950</v>
+        <v>1968</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1948</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Horányi Lajos SJ</t>
+          <t>Bartkó Péter OFM</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Sacred Heart Province)</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Szeged</t>
-[...4 lines deleted...]
-          <t>kollégiumi vezető</t>
+          <t>Oak Forest, IL, USA</t>
+        </is>
+      </c>
+      <c r="I336" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="N336">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O336">
         <v>1949</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=416</t>
+          <t>/persons_v2/view.php?id=51</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1948</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Kassovic Kálmán</t>
+          <t>Cseh Péter Dömötör OCD</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>Peoria, IL, USA</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Szent Rókus templom, La Salle, IL, USA</t>
+          <t>Egyiptom</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Rókus templom</t>
+          <t>Egyiptom</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>in servizio</t>
         </is>
       </c>
       <c r="N337">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O337">
-        <v>1953</v>
+        <v>1958</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=504</t>
+          <t>/persons_v2/view.php?id=150</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1948</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Kasztovszky Imre</t>
+          <t>Cseh Péter Dömötör OCD</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Vác, Magyarország</t>
+          <t>Izrael</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>nyugállományban (Diós szerint: Nagymaros)</t>
+          <t>Izrael</t>
         </is>
       </c>
       <c r="N338">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O338">
-        <v>1974</v>
+        <v>1958</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=505</t>
+          <t>/persons_v2/view.php?id=150</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1948</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Keller András Tarzicius OCD, Dr.</t>
+          <t>Cseh Péter Dömötör OCD</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>Belgium</t>
+          <t>Italia</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>Belgium</t>
+          <t>Italia</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>in servizio</t>
         </is>
       </c>
       <c r="N339">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O339">
-        <v>1955</v>
+        <v>1958</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=517</t>
+          <t>/persons_v2/view.php?id=150</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1948</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Keller András Tarzicius OCD, Dr.</t>
+          <t>Cser László SJ</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>Ha prestato servizio a Zikavej, a Sien-Hszien, poi a Shanghai e infine a Pechino, in qualità di procuratore</t>
         </is>
       </c>
       <c r="N340">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O340">
-        <v>1955</v>
+        <v>1949</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=517</t>
+          <t>/persons_v2/view.php?id=153</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1948</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Keller András Tarzicius OCD, Dr.</t>
+          <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>India</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>India</t>
-[...4 lines deleted...]
-          <t>misszionárius</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J341" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N341">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O341">
-        <v>1955</v>
+        <v>1949</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=517</t>
+          <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1948</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Kulcsár András Antal, Dr.</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>Esterhazy, SK, Kanada</t>
+          <t>Fakóbükk, Szovjetunió</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Szovjetunió</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>plébános, közben ellátja: Kaposvar, SK, Kanada</t>
+          <t>parroco (ortodosso dal 1949)</t>
         </is>
       </c>
       <c r="N342">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O342">
-        <v>1961</v>
+        <v>1950</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=622</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1948</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Lékai Imre Ányos O.Cist</t>
+          <t>Dénes János Gergely COr, dr.</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Borsodpuszta, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>alperjel</t>
+          <t>il delegato vaticano incaricato dei rifugiati ungheresi</t>
         </is>
       </c>
       <c r="N343">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O343">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=651</t>
+          <t>/persons_v2/view.php?id=197</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1948</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Dömötör Lajos Ede OFM</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>Bloomfield Hill, MI, USA</t>
+          <t>Genova, Italia</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Italia</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>apácák gyóntatója</t>
+          <t>pastore, ha lavorato anche presso la sezione ungherese del Comitato di soccorso papale</t>
         </is>
       </c>
       <c r="N344">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O344">
-        <v>1961</v>
+        <v>1957</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=218</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1948</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Molnár István</t>
+          <t>Gernat János</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>Drumheller, AB, Kanada</t>
+          <t>Szent Mihály G. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J345" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N345">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O345">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=762</t>
+          <t>/persons_v2/view.php?id=324</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1948</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Novák I. Rajmund</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>St. John the Baptist Church, Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J346" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>St. John the Baptist Church</t>
+        </is>
+      </c>
+      <c r="K346" t="inlineStr">
+        <is>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N346">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O346">
-        <v>1958</v>
+        <v>1950</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=824</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1948</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Novák Rajmond István</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
-[...9 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>in servizio</t>
         </is>
       </c>
       <c r="N347">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O347">
-        <v>1962</v>
+        <v>1977</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=825</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1948</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Nyisztor Zoltán, Msgr., Dr.</t>
+          <t>Homkó János</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Kolumbia</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>Kolumbia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J348" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>kórházi lelkész, őserdőben misszionárius, majd Bogota, segédlelkész, a német középiskola tanára</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N348">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O348">
-        <v>1954</v>
+        <v>1949</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=829</t>
+          <t>/persons_v2/view.php?id=913</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1948</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H349" t="inlineStr">
+        <is>
+          <t>Róma, Italia</t>
+        </is>
+      </c>
+      <c r="I349" t="inlineStr">
+        <is>
+          <t>Italia</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>szolgálati helyei nem beazonosíthatóak</t>
+          <t>Assistente all’Università di Sant’Antonio, cuoco alla Basilica Lateranense, a Firenze, sacrestano al Collegio di San Bonaventura, eremita ad Alverna</t>
         </is>
       </c>
       <c r="N349">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O349">
-        <v>1965</v>
+        <v>1968</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1948</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Petrie Gyula Kapisztrán OFM</t>
+          <t>Iványi Kazimír OFMConv</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>plébános, a Kapisztrán Szent János provincia komisszáriusa (vezetője)</t>
+          <t>parroco fondatore</t>
         </is>
       </c>
       <c r="N350">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O350">
-        <v>1950</v>
+        <v>1956</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=869</t>
+          <t>/persons_v2/view.php?id=466</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1948</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Pintér János</t>
+          <t>Kecskés József Attila OFM</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>Magyarfalva, Magyarország</t>
+          <t>Nagykanizsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N351">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O351">
         <v>1949</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=878</t>
+          <t>/persons_v2/view.php?id=514</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1948</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>Pápai Magyar Intézet, Róma, Olaszország</t>
+          <t>Francia</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>Olaszország</t>
-[...4 lines deleted...]
-          <t>Pápai Magyar Intézet</t>
+          <t>Francia</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>igazgató, magyar püspöki kar római ágense/ügyintézője</t>
+          <t>in servizio</t>
         </is>
       </c>
       <c r="N352">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O352">
-        <v>1951</v>
+        <v>1967</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=874</t>
+          <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1948</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Ádám József</t>
+          <t>Kocsis Imre OFM</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Sacred Heart Province)</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Omaha, NE, USA</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J353" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N353">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O353">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=22</t>
+          <t>/persons_v2/view.php?id=557</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1948</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Balázskövi József SDB</t>
+          <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>Jacket River, NB, Kanada</t>
+          <t>Bamberg, Germania</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Germania</t>
         </is>
       </c>
       <c r="N354">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O354">
-        <v>1954</v>
+        <v>1949</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=34</t>
+          <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1948</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Bartók Alajos Károly, Msgr.</t>
+          <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>St. Augustine és Orlando, FL, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>St. Paul's Catholic Church, St. Petersburg, FL, USA</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Paul's Catholic Church</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N355">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O355">
-        <v>1950</v>
+        <v>1970</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=53</t>
+          <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1948</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Bittmann Antal</t>
+          <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>Burghausen, NSZK</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Austria</t>
+        </is>
+      </c>
+      <c r="K356" t="inlineStr">
+        <is>
+          <t>inviato della Santa Sede incaricato delle questioni relative a tutti i cattolici ungheresi, sia ecclesiastici che laici (con incarico per il territorio dell’Austria e della Germania)</t>
         </is>
       </c>
       <c r="N356">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O356">
-        <v>1953</v>
+        <v>1950</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=86</t>
+          <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1948</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J357" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N357">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O357">
-        <v>1951</v>
+        <v>1972</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1948</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Bognár József, Msgr.</t>
+          <t>Mayer György (SDB)</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>Barberton, OH, USA</t>
+          <t>Nemesböd, Ungheria</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>nella comunità salesiana, e poi al servizio della diocesi di Szombathely</t>
         </is>
       </c>
       <c r="N358">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O358">
-        <v>1952</v>
+        <v>1962</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=97</t>
+          <t>/persons_v2/view.php?id=711</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1948</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Bolváry Pál (OSPPE)</t>
+          <t>Mihalik Imre Károly, Dr.</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>Pálos templom, Pécs, Magyarország</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Pálos templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>lelkipásztor, cserkészvezető</t>
+          <t>insegnante di religione presso il Liceo statale “Miklós Zrínyi” e al servizio dell’Associazione del Cuore di Gesù</t>
         </is>
       </c>
       <c r="N359">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O359">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=100</t>
+          <t>/persons_v2/view.php?id=742</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1948</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Csatlós Ferenc, Dr.</t>
+          <t>Nagy János</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>Pápai Magyar Intézet, Róma, Olaszország</t>
+          <t>Diósgyőr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>Olaszország</t>
-[...4 lines deleted...]
-          <t>Pápai Magyar Intézet</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>tanulmányok végzése</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N360">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O360">
-        <v>1953</v>
+        <v>1949</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=139</t>
+          <t>/persons_v2/view.php?id=791</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1948</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Nagy József, Dr.</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Kronach, Germania</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Germania</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>plébános, magyar és spanyol lelkész</t>
+          <t>cappellano ospedaliero</t>
         </is>
       </c>
       <c r="N361">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O361">
-        <v>1966</v>
+        <v>1950</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=794</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>1948</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Divald István Sch.P, dr</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>Notre Dame de Sion nővérek általános iskolája, Budapest, Magyarország</t>
+          <t>Germania</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Notre Dame de Sion nővérek általános iskolája</t>
+          <t>Germania</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>il parroco dei greco-cattolici di lingua ungherese</t>
         </is>
       </c>
       <c r="N362">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O362">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=203</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>1948</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Dobó István</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Riformato</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>áldozópap</t>
-[...4 lines deleted...]
-          <t>Vác</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Parish, South Bend, IN, USA</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Parish</t>
+          <t>Heidelberg, Germania</t>
+        </is>
+      </c>
+      <c r="I363" t="inlineStr">
+        <is>
+          <t>Germania</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>frequentare gli studi</t>
         </is>
       </c>
       <c r="N363">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O363">
-        <v>1961</v>
+        <v>1949</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=205</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>1948</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Egres József Odó O.Cist, Dr.</t>
+          <t>Olkó Imre</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>Our Lady of Spring Bank Abbey, Spring Bank, WI, USA</t>
+          <t>Immaculate Conception Church, Carnegie, PA, USA</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J364" t="inlineStr">
         <is>
-          <t>Our Lady of Spring Bank Abbey</t>
+          <t>Immaculate Conception Church</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>templomgondnok</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N364">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O364">
-        <v>1950</v>
+        <v>1983</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=231</t>
+          <t>/persons_v2/view.php?id=834</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>1948</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Endrődy László (SJ), Msgr</t>
+          <t>Oroskovits Jenő Lajos</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Winnipeg, MB, Canada</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Lady of Victory templom, Winnipeg, MB, Canada</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>Argentina</t>
-[...4 lines deleted...]
-          <t>lelkész</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J365" t="inlineStr">
+        <is>
+          <t>Lady of Victory templom</t>
         </is>
       </c>
       <c r="N365">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O365">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="Q365" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=239</t>
+          <t>/persons_v2/view.php?id=837</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366">
         <v>1948</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Pfemeter János Arnold OCSO</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>Baja, Magyarország</t>
+          <t>Kőszeg, Ungheria</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1948 – 1950 másodházgondnok és szentjózsefi segédlelkész</t>
+          <t>rettore</t>
         </is>
       </c>
       <c r="N366">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O366">
         <v>1950</v>
       </c>
       <c r="Q366" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=875</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367">
         <v>1948</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Farkas András, Dr.</t>
+          <t>Pontyos Vendel</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>Newton, NJ, USA</t>
+          <t>Graz, Austria</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>Szalézi szeminárium – tanár</t>
+          <t>pastore, confessore</t>
         </is>
       </c>
       <c r="N367">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O367">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="Q367" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=250</t>
+          <t>/persons_v2/view.php?id=890</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368">
         <v>1948</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>Newton Falls, OH, USA</t>
+          <t>Freising, Germania</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Germania</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pastore ungherese</t>
         </is>
       </c>
       <c r="N368">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O368">
-        <v>1964</v>
+        <v>1949</v>
       </c>
       <c r="Q368" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369">
         <v>1948</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Pribusz György</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>Szeged</t>
+          <t>Koblenz, NSZK</t>
+        </is>
+      </c>
+      <c r="I369" t="inlineStr">
+        <is>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>szabó és bevásárló</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N369">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O369">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="Q369" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=899</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370">
         <v>1948</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>Pontificia Università Gregoriana, Róma, Olaszország</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J370" t="inlineStr">
         <is>
-          <t>Pontificia Università Gregoriana</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>kánonjogi tanulmányok</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N370">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O370">
         <v>1951</v>
       </c>
       <c r="Q370" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371">
         <v>1948</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Gerendás Lajos</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>Mosonmagyaróvár, Magyarország</t>
+          <t>Párizs, Francia</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Francia</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>Sacerdote della Missione Cattolica Ungherese, poi direttore dal 1964</t>
         </is>
       </c>
       <c r="N371">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O371">
-        <v>1956</v>
+        <v>1965</v>
       </c>
       <c r="Q371" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=321</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372">
         <v>1948</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Rieger Clétus</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>St. Mary Parish, Hillsboro, OH, USA</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J372" t="inlineStr">
+        <is>
+          <t>St. Mary Parish</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>több feladatkörben: Belo Horizonte házgondnok, Rio de Janiero segédlelkész, Volta Redonda segédlelkész, majd plébános, Tres Rios plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N372">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O372">
-        <v>1977</v>
+        <v>1950</v>
       </c>
       <c r="Q372" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=936</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373">
         <v>1948</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Sereghy Bazil, Msgr.</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>Pontifical Institute of Medieval Studies, Toronto, ON, Kanada</t>
+          <t>Byzantine Catholic Seminary of SS. Cyril and Methodius, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J373" t="inlineStr">
         <is>
-          <t>Pontifical Institute of Medieval Studies</t>
+          <t>Byzantine Catholic Seminary of SS. Cyril and Methodius</t>
+        </is>
+      </c>
+      <c r="K373" t="inlineStr">
+        <is>
+          <t>docente, direttore spirituale, dogmatica, teologia orientale, lingue e liturgia</t>
         </is>
       </c>
       <c r="N373">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O373">
-        <v>1949</v>
+        <v>1957</v>
       </c>
       <c r="Q373" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=983</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374">
         <v>1948</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>Haigli Sándor Sziárd O.Praem</t>
+          <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>Csorna, Magyar Királyság</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>jószágigazgató, tanár</t>
+          <t>pastore (la chiesa non ha fornito chiarimenti)</t>
         </is>
       </c>
       <c r="N374">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O374">
-        <v>1950</v>
+        <v>1956</v>
       </c>
       <c r="Q374" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=357</t>
+          <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375">
         <v>1948</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>Hajdusik József Tarzicius OSM</t>
+          <t>Csellár Jenő István OSPPE</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>Szent Anna templom, Budapest, Magyarország</t>
+          <t>Sziklakápolna, Budapest, Ungheria</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="J375" t="inlineStr">
         <is>
-          <t>Szent Anna templom</t>
+          <t>Sziklakápolna</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>házfőnök, a rend betiltása után templomigazgató. Közben 1949-1950 között az Országos Büntetésvégrehajtási Intézet lelkésze</t>
+          <t>capo di casa, poi capo di provincia</t>
         </is>
       </c>
       <c r="N375">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O375">
         <v>1950</v>
       </c>
       <c r="Q375" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=359</t>
+          <t>/persons_v2/view.php?id=155</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376">
         <v>1948</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Abbotsford, BC, Canada</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>tanulmányok a verbita rendben</t>
+          <t>pastore (secondo il KMVÉ fino al 1975)</t>
         </is>
       </c>
       <c r="N376">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O376">
-        <v>1962</v>
+        <v>1965</v>
       </c>
       <c r="Q376" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377">
         <v>1948</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Dalos Patrik COr, dr.</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>oratóriánus (Congregatio Oratorii)</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest, Magyarország</t>
+          <t>Róma, Italia</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Jezsuita Tartományfőnökség</t>
+          <t>Italia</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>a tartományfőnök helyettese</t>
+          <t>Segretario del Consiglio Pontificio per i Laici</t>
         </is>
       </c>
       <c r="N377">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O377">
-        <v>1949</v>
+        <v>1975</v>
       </c>
       <c r="Q377" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=175</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378">
         <v>1948</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>Hoffmann Dezső Fábián (OFM)</t>
+          <t>Dám Antal Ince OFM, Dr.</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>Valparaiso, IN, USA</t>
+          <t>Budapest, Ungheria</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
-          <t>utazó misszionárius</t>
+          <t>Docente di filosofia e segretario presso l’Accademia di teologia delle parrocchie di Buda Nord</t>
         </is>
       </c>
       <c r="N378">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O378">
-        <v>1955</v>
+        <v>1950</v>
       </c>
       <c r="Q378" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=404</t>
+          <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379">
         <v>1948</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Germania</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Germania</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>egyetemi tanár a jezsuita egyetemen, valamint a John Caroll University-n, nyugdíjazása után professor emeritus</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N379">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O379">
-        <v>1989</v>
+        <v>1950</v>
       </c>
       <c r="Q379" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380">
         <v>1948</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Héder László Mária Sándor OSM, dr.</t>
+          <t>Fitz Mihály</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Ubrezs, Csehszlovákia</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>a rend tanácsadója, valamint gazdasági vezető és teológiai tanár</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N380">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O380">
-        <v>1951</v>
+        <v>1950</v>
       </c>
       <c r="Q380" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=389</t>
+          <t>/persons_v2/view.php?id=277</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381">
         <v>1948</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Fodor Pál SJ</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Enghien, Belgium</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Belgium</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>segédlelkész, egy esetleges nyugati parti bencés alapítás lehetőségét vizsgálja</t>
+          <t>studi teologici</t>
         </is>
       </c>
       <c r="N381">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O381">
         <v>1949</v>
       </c>
       <c r="Q381" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=279</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382">
         <v>1948</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Keresztúri Ödön, Dr.</t>
+          <t>Fülöp Ferenc</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J382" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
-          <t>tanulmányok végzése</t>
+          <t>assistente pastore, nel 1956 pastore nel campo profughi di Camp Kilmer</t>
         </is>
       </c>
       <c r="N382">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O382">
-        <v>1950</v>
+        <v>1957</v>
       </c>
       <c r="Q382" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=523</t>
+          <t>/persons_v2/view.php?id=294</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383">
         <v>1948</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Kerényi Lajos Olaf OSB</t>
+          <t>Gajdos Albert, Msgr.</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J383" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>1948–1962 között gimnáziumi tanár, valamint a Magyar Hírlap szerkesztője, 1957–1962 között magiszter, 1963 – 1977 között a magyar kolónia főlelkésze</t>
+          <t>parroco, decano di circoscrizione dal 1972</t>
         </is>
       </c>
       <c r="N383">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O383">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="Q383" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=525</t>
+          <t>/persons_v2/view.php?id=302</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384">
         <v>1948</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Kotyuk J. István</t>
+          <t>Gyimesi Gyula</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>Meadville, PA, USA</t>
+          <t>Izabella út, Budapest, Ungheria</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J384" t="inlineStr">
+        <is>
+          <t>Izabella út</t>
+        </is>
+      </c>
+      <c r="K384" t="inlineStr">
+        <is>
+          <t>insegnante di religione</t>
         </is>
       </c>
       <c r="N384">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O384">
-        <v>1964</v>
+        <v>1950</v>
       </c>
       <c r="Q384" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=575</t>
+          <t>/persons_v2/view.php?id=352</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385">
         <v>1948</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Párizs, Francia</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Francia</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>tanulmányok végzése</t>
+          <t>pastore ungherese</t>
         </is>
       </c>
       <c r="N385">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O385">
-        <v>1951</v>
+        <v>1960</v>
       </c>
       <c r="Q385" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386">
         <v>1948</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>Nagytárkány, Csehszlovákia</t>
+          <t>West De Pere, WI, USA</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K386" t="inlineStr">
+        <is>
+          <t>insegnante</t>
         </is>
       </c>
       <c r="N386">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O386">
-        <v>1950</v>
+        <v>1957</v>
       </c>
       <c r="Q386" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387">
         <v>1948</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>Wels, Ausztria</t>
+          <t>Párizs, Francia</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Francia</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>a magyar menekültek lelkésze</t>
+          <t>studi universitari</t>
         </is>
       </c>
       <c r="N387">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O387">
-        <v>1958</v>
+        <v>1950</v>
       </c>
       <c r="Q387" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388">
         <v>1948</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Lehmayer Béla</t>
+          <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>Bácskai apostoli adminisztratúra</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Kisoroszi, Ungheria</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>érseki jószágigazgató, érseki tanácsos</t>
+          <t>viceparroco, poi parroco di Esztergom – Szentgyörgymező</t>
         </is>
       </c>
       <c r="N388">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O388">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="Q388" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=643</t>
+          <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389">
         <v>1948</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Horányi Lajos SJ</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>Plátanos, Argentína</t>
-[...4 lines deleted...]
-          <t>Argentína</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>a magyar Angolkisasszonyok Intézetének lelkiigazgatója</t>
+          <t>responsabile del collegio</t>
         </is>
       </c>
       <c r="N389">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O389">
-        <v>1953</v>
+        <v>1949</v>
       </c>
       <c r="Q389" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=416</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390">
         <v>1948</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
+          <t>Kassovic Kálmán</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Peoria, IL, USA</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>Spirit Bank, WI, USA</t>
+          <t>Szent Rókus templom, La Salle, IL, USA</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J390" t="inlineStr">
+        <is>
+          <t>Szent Rókus templom</t>
+        </is>
+      </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>szemináriumi tanár, közben 1949. október – 1950 San Diego, CA, USA – lelkész</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N390">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O390">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="Q390" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=650</t>
+          <t>/persons_v2/view.php?id=504</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391">
         <v>1948</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>Makkó Lajos</t>
+          <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>Töltéstava, Magyarország</t>
+          <t>Vác, Ungheria</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>in pensione (secondo Diós: Nagymaros)</t>
         </is>
       </c>
       <c r="N391">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O391">
-        <v>1949</v>
+        <v>1974</v>
       </c>
       <c r="Q391" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=689</t>
+          <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392">
         <v>1948</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>Párizs, Franciaország</t>
+          <t>Belgium</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>Franciaország</t>
+          <t>Belgium</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>Institut Catholique és Université Sorbonne - énektanár a párizsi Központi Szemináriumban</t>
+          <t>missionario</t>
         </is>
       </c>
       <c r="N392">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O392">
-        <v>1952</v>
+        <v>1955</v>
       </c>
       <c r="Q392" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393">
         <v>1948</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>Türje, Magyarország</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>helyettes segédlelkész, közben Szombathely – polgári iskolai hittanár</t>
+          <t>missionario</t>
         </is>
       </c>
       <c r="N393">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O393">
-        <v>1949</v>
+        <v>1955</v>
       </c>
       <c r="Q393" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394">
         <v>1948</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>Kalazantium, Budapest, Magyarország</t>
+          <t>India</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Kalazantium</t>
+          <t>India</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
-          <t>filozófia és a görög nyelv tanára</t>
+          <t>missionario</t>
         </is>
       </c>
       <c r="N394">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O394">
-        <v>1949</v>
+        <v>1955</v>
       </c>
       <c r="Q394" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395">
         <v>1948</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Regina, SK, Canada</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>Franciaország</t>
+          <t>Esterhazy, SK, Canada</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>Franciaország</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>magyar lelkész, közben: Belgium, majd Egyesült Királyság</t>
+          <t>parroco, attualmente in servizio a: Kaposvár, Slovacchia, Canada</t>
         </is>
       </c>
       <c r="N395">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O395">
-        <v>1958</v>
+        <v>1961</v>
       </c>
       <c r="Q395" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396">
         <v>1948</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+          <t>Lékai Imre Ányos O.Cist</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>Our Lady of Spring Bank Abbey, Spring Bank, WI, USA</t>
+          <t>Borsodpuszta, Magyar Királyság</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Our Lady of Spring Bank Abbey</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
-          <t>perjel, majd 1963-tól apát</t>
+          <t>barra</t>
         </is>
       </c>
       <c r="N396">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O396">
-        <v>1971</v>
+        <v>1950</v>
       </c>
       <c r="Q396" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=765</t>
+          <t>/persons_v2/view.php?id=651</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397">
         <v>1948</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>Máhig János, dr</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>Veszprém, Magyarország</t>
+          <t>Bloomfield Hill, MI, USA</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>tanügyi titkár</t>
+          <t>confessionatore delle suore</t>
         </is>
       </c>
       <c r="N397">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O397">
-        <v>1949</v>
+        <v>1961</v>
       </c>
       <c r="Q397" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=713</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398">
         <v>1948</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>Máriaföldi Péter Lukács OFM</t>
+          <t>Molnár István</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Calgary, AB, Canada</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>Jászberény, Magyarország</t>
+          <t>Drumheller, AB, Canada</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, közben újoncmester</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N398">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O398">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="Q398" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=715</t>
+          <t>/persons_v2/view.php?id=762</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399">
         <v>1948</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+          <t>Novák I. Rajmund</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>Our Lady of Spring Bank Abbey, Spring Bank, WI, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J399" t="inlineStr">
         <is>
-          <t>Our Lady of Spring Bank Abbey</t>
-[...4 lines deleted...]
-          <t>alperjel, közben 1947-1954 novíciusmester, valamint a Marquette University-n (Milwaukee, WI) matematikai tanári diplomát szerez</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N399">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O399">
-        <v>1955</v>
+        <v>1958</v>
       </c>
       <c r="Q399" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=800</t>
+          <t>/persons_v2/view.php?id=824</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400">
         <v>1948</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Novák Rajmond István</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>Moca, Dominikai Köztársaság</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>Dominikai Köztársaság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J400" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>misszionárius, cserkészvezető</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N400">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O400">
-        <v>1999</v>
+        <v>1962</v>
       </c>
       <c r="Q400" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=825</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401">
         <v>1948</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
+          <t>Nyisztor Zoltán, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>Szatmár</t>
+        </is>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>Kolumbia</t>
+        </is>
+      </c>
+      <c r="I401" t="inlineStr">
+        <is>
+          <t>Kolumbia</t>
+        </is>
+      </c>
+      <c r="K401" t="inlineStr">
+        <is>
+          <t>cappellano d’ospedale, missionario nella foresta vergine, poi a Bogotá, vicario, insegnante al liceo tedesco</t>
+        </is>
+      </c>
+      <c r="N401">
+        <v>1946</v>
+      </c>
+      <c r="O401">
+        <v>1954</v>
+      </c>
+      <c r="Q401" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=829</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402">
+        <v>1948</v>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>Német János</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="K402" t="inlineStr">
+        <is>
+          <t>i suoi luoghi di servizio non sono identificabili</t>
+        </is>
+      </c>
+      <c r="N402">
+        <v>1946</v>
+      </c>
+      <c r="O402">
+        <v>1965</v>
+      </c>
+      <c r="Q402" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=806</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403">
+        <v>1948</v>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>Petrie Gyula Kapisztrán OFM</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+        </is>
+      </c>
+      <c r="H403" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I403" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J403" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K403" t="inlineStr">
+        <is>
+          <t>parroco, commissario (responsabile) della provincia di San Giovanni Kapisztrán</t>
+        </is>
+      </c>
+      <c r="N403">
+        <v>1946</v>
+      </c>
+      <c r="O403">
+        <v>1950</v>
+      </c>
+      <c r="Q403" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=869</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404">
+        <v>1948</v>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>Pintér János</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H404" t="inlineStr">
+        <is>
+          <t>Magyarfalva, Ungheria</t>
+        </is>
+      </c>
+      <c r="I404" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K404" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N404">
+        <v>1946</v>
+      </c>
+      <c r="O404">
+        <v>1949</v>
+      </c>
+      <c r="Q404" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=878</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405">
+        <v>1948</v>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>Péterffy Gedeon, Msgr.</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>Pápai Magyar Intézet, Róma, Italia</t>
+        </is>
+      </c>
+      <c r="I405" t="inlineStr">
+        <is>
+          <t>Italia</t>
+        </is>
+      </c>
+      <c r="J405" t="inlineStr">
+        <is>
+          <t>Pápai Magyar Intézet</t>
+        </is>
+      </c>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>direttore, agente/amministratore del collegio episcopale ungherese a Roma</t>
+        </is>
+      </c>
+      <c r="N405">
+        <v>1946</v>
+      </c>
+      <c r="O405">
+        <v>1951</v>
+      </c>
+      <c r="Q405" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=874</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406">
+        <v>1948</v>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>Senye István (Sch.P.)</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>Vác, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>insegnante, poi preside</t>
+        </is>
+      </c>
+      <c r="N406">
+        <v>1946</v>
+      </c>
+      <c r="O406">
+        <v>1949</v>
+      </c>
+      <c r="Q406" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=981</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407">
+        <v>1948</v>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>Ádám József</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="I407" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J407" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K407" t="inlineStr">
+        <is>
+          <t>viceparroco</t>
+        </is>
+      </c>
+      <c r="N407">
+        <v>1946</v>
+      </c>
+      <c r="O407">
+        <v>1951</v>
+      </c>
+      <c r="Q407" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=22</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408">
+        <v>1948</v>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>Balázskövi József SDB</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>Jacket River, NB, Canada</t>
+        </is>
+      </c>
+      <c r="I408" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="N408">
+        <v>1947</v>
+      </c>
+      <c r="O408">
+        <v>1954</v>
+      </c>
+      <c r="Q408" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=34</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409">
+        <v>1948</v>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>Bartók Alajos Károly, Msgr.</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>St. Augustine és Orlando, FL, USA</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>St. Paul's Catholic Church, St. Petersburg, FL, USA</t>
+        </is>
+      </c>
+      <c r="I409" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J409" t="inlineStr">
+        <is>
+          <t>St. Paul's Catholic Church</t>
+        </is>
+      </c>
+      <c r="K409" t="inlineStr">
+        <is>
+          <t>viceparroco</t>
+        </is>
+      </c>
+      <c r="N409">
+        <v>1947</v>
+      </c>
+      <c r="O409">
+        <v>1950</v>
+      </c>
+      <c r="Q409" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=53</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410">
+        <v>1948</v>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>Bittmann Antal</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H410" t="inlineStr">
+        <is>
+          <t>Burghausen, NSZK</t>
+        </is>
+      </c>
+      <c r="I410" t="inlineStr">
+        <is>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="N410">
+        <v>1947</v>
+      </c>
+      <c r="O410">
+        <v>1953</v>
+      </c>
+      <c r="Q410" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=86</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411">
+        <v>1948</v>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>Blihár Viktor Barnabás OFM</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>ferences (Kapisztrán Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H411" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I411" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J411" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K411" t="inlineStr">
+        <is>
+          <t>viceparroco</t>
+        </is>
+      </c>
+      <c r="N411">
+        <v>1947</v>
+      </c>
+      <c r="O411">
+        <v>1951</v>
+      </c>
+      <c r="Q411" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=89</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412">
+        <v>1948</v>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>Bognár József, Msgr.</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t>Parma, OH, USA</t>
+        </is>
+      </c>
+      <c r="H412" t="inlineStr">
+        <is>
+          <t>Barberton, OH, USA</t>
+        </is>
+      </c>
+      <c r="I412" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K412" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N412">
+        <v>1947</v>
+      </c>
+      <c r="O412">
+        <v>1952</v>
+      </c>
+      <c r="Q412" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=97</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413">
+        <v>1948</v>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>Bolváry Pál (OSPPE)</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+        </is>
+      </c>
+      <c r="H413" t="inlineStr">
+        <is>
+          <t>Pálos templom, Pécs, Ungheria</t>
+        </is>
+      </c>
+      <c r="I413" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J413" t="inlineStr">
+        <is>
+          <t>Pálos templom</t>
+        </is>
+      </c>
+      <c r="K413" t="inlineStr">
+        <is>
+          <t>pastore, capo scout</t>
+        </is>
+      </c>
+      <c r="N413">
+        <v>1947</v>
+      </c>
+      <c r="O413">
+        <v>1950</v>
+      </c>
+      <c r="Q413" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=100</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414">
+        <v>1948</v>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>Csatlós Ferenc, Dr.</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H414" t="inlineStr">
+        <is>
+          <t>Pápai Magyar Intézet, Róma, Italia</t>
+        </is>
+      </c>
+      <c r="I414" t="inlineStr">
+        <is>
+          <t>Italia</t>
+        </is>
+      </c>
+      <c r="J414" t="inlineStr">
+        <is>
+          <t>Pápai Magyar Intézet</t>
+        </is>
+      </c>
+      <c r="K414" t="inlineStr">
+        <is>
+          <t>frequentare gli studi</t>
+        </is>
+      </c>
+      <c r="N414">
+        <v>1947</v>
+      </c>
+      <c r="O414">
+        <v>1953</v>
+      </c>
+      <c r="Q414" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=139</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415">
+        <v>1948</v>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>Demkó Zoltán, dr.</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G415" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (in precedenza: Csanád)</t>
+        </is>
+      </c>
+      <c r="H415" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+        </is>
+      </c>
+      <c r="I415" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J415" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K415" t="inlineStr">
+        <is>
+          <t>parroco, pastore ungherese e spagnolo</t>
+        </is>
+      </c>
+      <c r="N415">
+        <v>1947</v>
+      </c>
+      <c r="O415">
+        <v>1966</v>
+      </c>
+      <c r="Q415" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=189</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416">
+        <v>1948</v>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>Divald István Sch.P, dr</t>
+        </is>
+      </c>
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G416" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H416" t="inlineStr">
+        <is>
+          <t>Notre Dame de Sion nővérek általános iskolája, Budapest, Ungheria</t>
+        </is>
+      </c>
+      <c r="I416" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J416" t="inlineStr">
+        <is>
+          <t>Notre Dame de Sion nővérek általános iskolája</t>
+        </is>
+      </c>
+      <c r="K416" t="inlineStr">
+        <is>
+          <t>insegnante di religione</t>
+        </is>
+      </c>
+      <c r="N416">
+        <v>1947</v>
+      </c>
+      <c r="O416">
+        <v>1949</v>
+      </c>
+      <c r="Q416" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=203</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417">
+        <v>1948</v>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>Dobó István</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H417" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Parish, South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="J417" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Parish</t>
+        </is>
+      </c>
+      <c r="K417" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N417">
+        <v>1947</v>
+      </c>
+      <c r="O417">
+        <v>1961</v>
+      </c>
+      <c r="Q417" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=205</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418">
+        <v>1948</v>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>Egres József Odó O.Cist, Dr.</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H418" t="inlineStr">
+        <is>
+          <t>Our Lady of Spring Bank Abbey, Spring Bank, WI, USA</t>
+        </is>
+      </c>
+      <c r="I418" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J418" t="inlineStr">
+        <is>
+          <t>Our Lady of Spring Bank Abbey</t>
+        </is>
+      </c>
+      <c r="K418" t="inlineStr">
+        <is>
+          <t>custode della chiesa</t>
+        </is>
+      </c>
+      <c r="N418">
+        <v>1947</v>
+      </c>
+      <c r="O418">
+        <v>1950</v>
+      </c>
+      <c r="Q418" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=231</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419">
+        <v>1948</v>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>Endrődy László (SJ), Msgr</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H419" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="I419" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="K419" t="inlineStr">
+        <is>
+          <t>pastore</t>
+        </is>
+      </c>
+      <c r="N419">
+        <v>1947</v>
+      </c>
+      <c r="O419">
+        <v>1952</v>
+      </c>
+      <c r="Q419" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=239</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420">
+        <v>1948</v>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>Falubíró Miklós Viktor O.Cist</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G420" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H420" t="inlineStr">
+        <is>
+          <t>Baja, Ungheria</t>
+        </is>
+      </c>
+      <c r="I420" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K420" t="inlineStr">
+        <is>
+          <t>insegnante di liceo, 1948–1950 vice-amministratore e vicario a Szentjózef</t>
+        </is>
+      </c>
+      <c r="N420">
+        <v>1947</v>
+      </c>
+      <c r="O420">
+        <v>1950</v>
+      </c>
+      <c r="Q420" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=249</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421">
+        <v>1948</v>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>Farkas András, Dr.</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H421" t="inlineStr">
+        <is>
+          <t>Newton, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I421" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K421" t="inlineStr">
+        <is>
+          <t>Seminario salesiano – insegnante</t>
+        </is>
+      </c>
+      <c r="N421">
+        <v>1947</v>
+      </c>
+      <c r="O421">
+        <v>1950</v>
+      </c>
+      <c r="Q421" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=250</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422">
+        <v>1948</v>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>Fedeles Vladimir</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G422" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H422" t="inlineStr">
+        <is>
+          <t>Newton Falls, OH, USA</t>
+        </is>
+      </c>
+      <c r="I422" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K422" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N422">
+        <v>1947</v>
+      </c>
+      <c r="O422">
+        <v>1964</v>
+      </c>
+      <c r="Q422" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=256</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423">
+        <v>1948</v>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>Feigl Rudolf SJ</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>fratello religioso (non ordinato sacerdote)</t>
+        </is>
+      </c>
+      <c r="G423" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H423" t="inlineStr">
+        <is>
+          <t>Szeged</t>
+        </is>
+      </c>
+      <c r="K423" t="inlineStr">
+        <is>
+          <t>sarto e commesso</t>
+        </is>
+      </c>
+      <c r="N423">
+        <v>1947</v>
+      </c>
+      <c r="O423">
+        <v>1949</v>
+      </c>
+      <c r="Q423" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=263</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424">
+        <v>1948</v>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>Füz János Balázs O.Cist, apát</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G424" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H424" t="inlineStr">
+        <is>
+          <t>Pontificia Università Gregoriana, Róma, Italia</t>
+        </is>
+      </c>
+      <c r="I424" t="inlineStr">
+        <is>
+          <t>Italia</t>
+        </is>
+      </c>
+      <c r="J424" t="inlineStr">
+        <is>
+          <t>Pontificia Università Gregoriana</t>
+        </is>
+      </c>
+      <c r="K424" t="inlineStr">
+        <is>
+          <t>studi di diritto canonico</t>
+        </is>
+      </c>
+      <c r="N424">
+        <v>1947</v>
+      </c>
+      <c r="O424">
+        <v>1951</v>
+      </c>
+      <c r="Q424" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=297</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425">
+        <v>1948</v>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
+        <is>
+          <t>Gerendás Lajos</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G425" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H425" t="inlineStr">
+        <is>
+          <t>Mosonmagyaróvár, Ungheria</t>
+        </is>
+      </c>
+      <c r="I425" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K425" t="inlineStr">
+        <is>
+          <t>insegnante di religione</t>
+        </is>
+      </c>
+      <c r="N425">
+        <v>1947</v>
+      </c>
+      <c r="O425">
+        <v>1956</v>
+      </c>
+      <c r="Q425" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=321</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426">
+        <v>1948</v>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>Gulyás Ferenc SVD</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G426" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H426" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="I426" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K426" t="inlineStr">
+        <is>
+          <t>in diversi incarichi: amministratore parrocchiale a Belo Horizonte, vicario a Rio de Janeiro, vicario e poi parroco a Volta Redonda, parroco a Três Rios</t>
+        </is>
+      </c>
+      <c r="N426">
+        <v>1947</v>
+      </c>
+      <c r="O426">
+        <v>1977</v>
+      </c>
+      <c r="Q426" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=346</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427">
+        <v>1948</v>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr">
+        <is>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+        </is>
+      </c>
+      <c r="E427" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G427" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H427" t="inlineStr">
+        <is>
+          <t>Pontifical Institute of Medieval Studies, Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I427" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J427" t="inlineStr">
+        <is>
+          <t>Pontifical Institute of Medieval Studies</t>
+        </is>
+      </c>
+      <c r="N427">
+        <v>1947</v>
+      </c>
+      <c r="O427">
+        <v>1949</v>
+      </c>
+      <c r="Q427" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=309</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428">
+        <v>1948</v>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr">
+        <is>
+          <t>Haigli Sándor Sziárd O.Praem</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G428" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H428" t="inlineStr">
+        <is>
+          <t>Csorna, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I428" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K428" t="inlineStr">
+        <is>
+          <t>direttore di azienda agricola, insegnante</t>
+        </is>
+      </c>
+      <c r="N428">
+        <v>1947</v>
+      </c>
+      <c r="O428">
+        <v>1950</v>
+      </c>
+      <c r="Q428" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=357</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429">
+        <v>1948</v>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
+          <t>Hajdusik József Tarzicius OSM</t>
+        </is>
+      </c>
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G429" t="inlineStr">
+        <is>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+        </is>
+      </c>
+      <c r="H429" t="inlineStr">
+        <is>
+          <t>Szent Anna templom, Budapest, Ungheria</t>
+        </is>
+      </c>
+      <c r="I429" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J429" t="inlineStr">
+        <is>
+          <t>Szent Anna templom</t>
+        </is>
+      </c>
+      <c r="K429" t="inlineStr">
+        <is>
+          <t>capo della casa, poi amministratore della chiesa dopo la messa al bando dell’ordine. Nel frattempo, tra il 1949 e il 1950, fu cappellano dell’Istituto Nazionale di Esecuzione Penale</t>
+        </is>
+      </c>
+      <c r="N429">
+        <v>1947</v>
+      </c>
+      <c r="O429">
+        <v>1950</v>
+      </c>
+      <c r="Q429" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=359</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430">
+        <v>1948</v>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr">
+        <is>
+          <t>Hirth Vilmos SVD</t>
+        </is>
+      </c>
+      <c r="E430" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G430" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H430" t="inlineStr">
+        <is>
+          <t>Austria</t>
+        </is>
+      </c>
+      <c r="I430" t="inlineStr">
+        <is>
+          <t>Austria</t>
+        </is>
+      </c>
+      <c r="K430" t="inlineStr">
+        <is>
+          <t>Studi nell’Ordine dei Verbiti</t>
+        </is>
+      </c>
+      <c r="N430">
+        <v>1947</v>
+      </c>
+      <c r="O430">
+        <v>1962</v>
+      </c>
+      <c r="Q430" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=394</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431">
+        <v>1948</v>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>Hitter József SJ</t>
+        </is>
+      </c>
+      <c r="E431" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G431" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H431" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség, Budapest, Ungheria</t>
+        </is>
+      </c>
+      <c r="I431" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J431" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség</t>
+        </is>
+      </c>
+      <c r="K431" t="inlineStr">
+        <is>
+          <t>il vice del superiore provinciale</t>
+        </is>
+      </c>
+      <c r="N431">
+        <v>1947</v>
+      </c>
+      <c r="O431">
+        <v>1949</v>
+      </c>
+      <c r="Q431" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=396</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432">
+        <v>1948</v>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>Hoffmann Dezső Fábián (OFM)</t>
+        </is>
+      </c>
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G432" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H432" t="inlineStr">
+        <is>
+          <t>Valparaiso, IN, USA</t>
+        </is>
+      </c>
+      <c r="I432" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K432" t="inlineStr">
+        <is>
+          <t>missionario itinerante</t>
+        </is>
+      </c>
+      <c r="N432">
+        <v>1947</v>
+      </c>
+      <c r="O432">
+        <v>1955</v>
+      </c>
+      <c r="Q432" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=404</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433">
+        <v>1948</v>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
+          <t>Horváth Miklós, dr.</t>
+        </is>
+      </c>
+      <c r="E433" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G433" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H433" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I433" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K433" t="inlineStr">
+        <is>
+          <t>docente presso l’università dei Gesuiti e la John Carroll University; dopo il pensionamento, professore emerito</t>
+        </is>
+      </c>
+      <c r="N433">
+        <v>1947</v>
+      </c>
+      <c r="O433">
+        <v>1989</v>
+      </c>
+      <c r="Q433" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=434</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434">
+        <v>1948</v>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>Héder László Mária Sándor OSM, dr.</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr">
+        <is>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+        </is>
+      </c>
+      <c r="H434" t="inlineStr">
+        <is>
+          <t>Róma, Italia</t>
+        </is>
+      </c>
+      <c r="I434" t="inlineStr">
+        <is>
+          <t>Italia</t>
+        </is>
+      </c>
+      <c r="K434" t="inlineStr">
+        <is>
+          <t>consigliere dell’ordine, nonché responsabile economico e docente di teologia</t>
+        </is>
+      </c>
+      <c r="N434">
+        <v>1947</v>
+      </c>
+      <c r="O434">
+        <v>1951</v>
+      </c>
+      <c r="Q434" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=389</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435">
+        <v>1948</v>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H435" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="I435" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J435" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K435" t="inlineStr">
+        <is>
+          <t>vicerettore, sta valutando la possibilità di fondare un monastero benedettino sulla costa occidentale</t>
+        </is>
+      </c>
+      <c r="N435">
+        <v>1947</v>
+      </c>
+      <c r="O435">
+        <v>1949</v>
+      </c>
+      <c r="Q435" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=487</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436">
+        <v>1948</v>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D436" t="inlineStr">
+        <is>
+          <t>Keresztúri Ödön, Dr.</t>
+        </is>
+      </c>
+      <c r="E436" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F436" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H436" t="inlineStr">
+        <is>
+          <t>Róma, Italia</t>
+        </is>
+      </c>
+      <c r="I436" t="inlineStr">
+        <is>
+          <t>Italia</t>
+        </is>
+      </c>
+      <c r="K436" t="inlineStr">
+        <is>
+          <t>frequentare l’università</t>
+        </is>
+      </c>
+      <c r="N436">
+        <v>1947</v>
+      </c>
+      <c r="O436">
+        <v>1950</v>
+      </c>
+      <c r="Q436" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=523</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437">
+        <v>1948</v>
+      </c>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr">
+        <is>
+          <t>Kerényi Lajos Olaf OSB</t>
+        </is>
+      </c>
+      <c r="E437" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G437" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H437" t="inlineStr">
+        <is>
+          <t>São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I437" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K437" t="inlineStr">
+        <is>
+          <t>Dal 1948 al 1962 insegnante di liceo e redattore del *Magyar Hírlap*; dal 1957 al 1962 magistrato; dal 1963 al 1977 parroco principale della colonia ungherese</t>
+        </is>
+      </c>
+      <c r="N437">
+        <v>1947</v>
+      </c>
+      <c r="O437">
+        <v>1977</v>
+      </c>
+      <c r="Q437" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=525</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438">
+        <v>1948</v>
+      </c>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D438" t="inlineStr">
+        <is>
+          <t>Kotyuk J. István</t>
+        </is>
+      </c>
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G438" t="inlineStr">
+        <is>
+          <t>Erie, PA, USA</t>
+        </is>
+      </c>
+      <c r="H438" t="inlineStr">
+        <is>
+          <t>Meadville, PA, USA</t>
+        </is>
+      </c>
+      <c r="I438" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N438">
+        <v>1947</v>
+      </c>
+      <c r="O438">
+        <v>1964</v>
+      </c>
+      <c r="Q438" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=575</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439">
+        <v>1948</v>
+      </c>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr">
+        <is>
+          <t>Kovách Tibor Angelus OFMCap</t>
+        </is>
+      </c>
+      <c r="E439" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F439" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G439" t="inlineStr">
+        <is>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+        </is>
+      </c>
+      <c r="H439" t="inlineStr">
+        <is>
+          <t>Róma, Italia</t>
+        </is>
+      </c>
+      <c r="I439" t="inlineStr">
+        <is>
+          <t>Italia</t>
+        </is>
+      </c>
+      <c r="K439" t="inlineStr">
+        <is>
+          <t>frequentare l’università</t>
+        </is>
+      </c>
+      <c r="N439">
+        <v>1947</v>
+      </c>
+      <c r="O439">
+        <v>1951</v>
+      </c>
+      <c r="Q439" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=579</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440">
+        <v>1948</v>
+      </c>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr">
+        <is>
+          <t>Krafcsik András János C.Ss.R., dr</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G440" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H440" t="inlineStr">
+        <is>
+          <t>Nagytárkány, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I440" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="N440">
+        <v>1947</v>
+      </c>
+      <c r="O440">
+        <v>1950</v>
+      </c>
+      <c r="Q440" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=607</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441">
+        <v>1948</v>
+      </c>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr">
+        <is>
+          <t>Laczkovits József Gyula</t>
+        </is>
+      </c>
+      <c r="E441" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F441" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G441" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H441" t="inlineStr">
+        <is>
+          <t>Wels, Austria</t>
+        </is>
+      </c>
+      <c r="I441" t="inlineStr">
+        <is>
+          <t>Austria</t>
+        </is>
+      </c>
+      <c r="K441" t="inlineStr">
+        <is>
+          <t>il cappellano dei rifugiati ungheresi</t>
+        </is>
+      </c>
+      <c r="N441">
+        <v>1947</v>
+      </c>
+      <c r="O441">
+        <v>1958</v>
+      </c>
+      <c r="Q441" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=631</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442">
+        <v>1948</v>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr">
+        <is>
+          <t>Lehmayer Béla</t>
+        </is>
+      </c>
+      <c r="E442" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G442" t="inlineStr">
+        <is>
+          <t>Bácskai apostoli adminisztratúra</t>
+        </is>
+      </c>
+      <c r="H442" t="inlineStr">
+        <is>
+          <t>Kalocsa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I442" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K442" t="inlineStr">
+        <is>
+          <t>amministratore delle proprietà arcivescovili, consigliere arcivescovile</t>
+        </is>
+      </c>
+      <c r="N442">
+        <v>1947</v>
+      </c>
+      <c r="O442">
+        <v>1949</v>
+      </c>
+      <c r="Q442" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=643</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443">
+        <v>1948</v>
+      </c>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr">
+        <is>
+          <t>Luttor Ferenc</t>
+        </is>
+      </c>
+      <c r="E443" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F443" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G443" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H443" t="inlineStr">
+        <is>
+          <t>Plátanos, Argentína</t>
+        </is>
+      </c>
+      <c r="I443" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="K443" t="inlineStr">
+        <is>
+          <t>direttore spirituale dell’Istituto delle Angolkisasszonyok ungherese</t>
+        </is>
+      </c>
+      <c r="N443">
+        <v>1947</v>
+      </c>
+      <c r="O443">
+        <v>1953</v>
+      </c>
+      <c r="Q443" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=674</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444">
+        <v>1948</v>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D444" t="inlineStr">
+        <is>
+          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
+        </is>
+      </c>
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G444" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H444" t="inlineStr">
+        <is>
+          <t>Spirit Bank, WI, USA</t>
+        </is>
+      </c>
+      <c r="I444" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K444" t="inlineStr">
+        <is>
+          <t>docente di seminario; nel periodo ottobre 1949 – 1950 a San Diego, CA, USA – pastore</t>
+        </is>
+      </c>
+      <c r="N444">
+        <v>1947</v>
+      </c>
+      <c r="O444">
+        <v>1952</v>
+      </c>
+      <c r="Q444" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=650</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445">
+        <v>1948</v>
+      </c>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr">
+        <is>
+          <t>Makkó Lajos</t>
+        </is>
+      </c>
+      <c r="E445" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G445" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H445" t="inlineStr">
+        <is>
+          <t>Töltéstava, Ungheria</t>
+        </is>
+      </c>
+      <c r="I445" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K445" t="inlineStr">
+        <is>
+          <t>pastore</t>
+        </is>
+      </c>
+      <c r="N445">
+        <v>1947</v>
+      </c>
+      <c r="O445">
+        <v>1949</v>
+      </c>
+      <c r="Q445" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=689</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446">
+        <v>1948</v>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D446" t="inlineStr">
+        <is>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+        </is>
+      </c>
+      <c r="E446" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G446" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H446" t="inlineStr">
+        <is>
+          <t>Párizs, Francia</t>
+        </is>
+      </c>
+      <c r="I446" t="inlineStr">
+        <is>
+          <t>Francia</t>
+        </is>
+      </c>
+      <c r="K446" t="inlineStr">
+        <is>
+          <t>Institut Catholique e Université Sorbonne – insegnante di canto presso il Seminario Centrale di Parigi</t>
+        </is>
+      </c>
+      <c r="N446">
+        <v>1947</v>
+      </c>
+      <c r="O446">
+        <v>1952</v>
+      </c>
+      <c r="Q446" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=699</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447">
+        <v>1948</v>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr">
+        <is>
+          <t>Mihályi Imre Gilbert O.Praem</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H447" t="inlineStr">
+        <is>
+          <t>Türje, Ungheria</t>
+        </is>
+      </c>
+      <c r="I447" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K447" t="inlineStr">
+        <is>
+          <t>vice assistente parroco, nel frattempo a Szombathely – insegnante di religione nelle scuole civili</t>
+        </is>
+      </c>
+      <c r="N447">
+        <v>1947</v>
+      </c>
+      <c r="O447">
+        <v>1949</v>
+      </c>
+      <c r="Q447" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=745</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448">
+        <v>1948</v>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr">
+        <is>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+        </is>
+      </c>
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G448" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H448" t="inlineStr">
+        <is>
+          <t>Kalazantium, Budapest, Ungheria</t>
+        </is>
+      </c>
+      <c r="I448" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J448" t="inlineStr">
+        <is>
+          <t>Kalazantium</t>
+        </is>
+      </c>
+      <c r="K448" t="inlineStr">
+        <is>
+          <t>insegnante di filosofia e di greco</t>
+        </is>
+      </c>
+      <c r="N448">
+        <v>1947</v>
+      </c>
+      <c r="O448">
+        <v>1949</v>
+      </c>
+      <c r="Q448" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=752</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449">
+        <v>1948</v>
+      </c>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D449" t="inlineStr">
+        <is>
+          <t>Molnár Antal</t>
+        </is>
+      </c>
+      <c r="E449" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H449" t="inlineStr">
+        <is>
+          <t>Francia</t>
+        </is>
+      </c>
+      <c r="I449" t="inlineStr">
+        <is>
+          <t>Francia</t>
+        </is>
+      </c>
+      <c r="K449" t="inlineStr">
+        <is>
+          <t>pastore ungherese, nel frattempo: Belgio, poi Regno Unito</t>
+        </is>
+      </c>
+      <c r="N449">
+        <v>1947</v>
+      </c>
+      <c r="O449">
+        <v>1958</v>
+      </c>
+      <c r="Q449" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=759</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450">
+        <v>1948</v>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D450" t="inlineStr">
+        <is>
+          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+        </is>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G450" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H450" t="inlineStr">
+        <is>
+          <t>Our Lady of Spring Bank Abbey, Spring Bank, WI, USA</t>
+        </is>
+      </c>
+      <c r="I450" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J450" t="inlineStr">
+        <is>
+          <t>Our Lady of Spring Bank Abbey</t>
+        </is>
+      </c>
+      <c r="K450" t="inlineStr">
+        <is>
+          <t>trattino, poi, dal 1963, abate</t>
+        </is>
+      </c>
+      <c r="N450">
+        <v>1947</v>
+      </c>
+      <c r="O450">
+        <v>1971</v>
+      </c>
+      <c r="Q450" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=765</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451">
+        <v>1948</v>
+      </c>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D451" t="inlineStr">
+        <is>
+          <t>Máhig János, dr</t>
+        </is>
+      </c>
+      <c r="E451" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F451" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G451" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H451" t="inlineStr">
+        <is>
+          <t>Veszprém, Ungheria</t>
+        </is>
+      </c>
+      <c r="I451" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K451" t="inlineStr">
+        <is>
+          <t>segretario all’istruzione</t>
+        </is>
+      </c>
+      <c r="N451">
+        <v>1947</v>
+      </c>
+      <c r="O451">
+        <v>1949</v>
+      </c>
+      <c r="Q451" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=713</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452">
+        <v>1948</v>
+      </c>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr">
+        <is>
+          <t>Máriaföldi Péter Lukács OFM</t>
+        </is>
+      </c>
+      <c r="E452" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F452" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G452" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H452" t="inlineStr">
+        <is>
+          <t>Jászberény, Ungheria</t>
+        </is>
+      </c>
+      <c r="I452" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K452" t="inlineStr">
+        <is>
+          <t>viceparroco, poi parroco, e nel frattempo responsabile della formazione dei novizi</t>
+        </is>
+      </c>
+      <c r="N452">
+        <v>1947</v>
+      </c>
+      <c r="O452">
+        <v>1950</v>
+      </c>
+      <c r="Q452" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=715</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453">
+        <v>1948</v>
+      </c>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D453" t="inlineStr">
+        <is>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+        </is>
+      </c>
+      <c r="E453" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F453" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G453" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H453" t="inlineStr">
+        <is>
+          <t>Our Lady of Spring Bank Abbey, Spring Bank, WI, USA</t>
+        </is>
+      </c>
+      <c r="I453" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J453" t="inlineStr">
+        <is>
+          <t>Our Lady of Spring Bank Abbey</t>
+        </is>
+      </c>
+      <c r="K453" t="inlineStr">
+        <is>
+          <t>Alperjel, che nel periodo 1947-1954 fu maestro dei novizi, conseguì inoltre la laurea in matematica presso la Marquette University (Milwaukee, WI)</t>
+        </is>
+      </c>
+      <c r="N453">
+        <v>1947</v>
+      </c>
+      <c r="O453">
+        <v>1955</v>
+      </c>
+      <c r="Q453" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=800</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454">
+        <v>1948</v>
+      </c>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>Németh András SDB</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F454" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G454" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H454" t="inlineStr">
+        <is>
+          <t>Moca, Dominikai Köztársaság</t>
+        </is>
+      </c>
+      <c r="I454" t="inlineStr">
+        <is>
+          <t>Dominikai Köztársaság</t>
+        </is>
+      </c>
+      <c r="K454" t="inlineStr">
+        <is>
+          <t>missionario, capo scout</t>
+        </is>
+      </c>
+      <c r="N454">
+        <v>1947</v>
+      </c>
+      <c r="O454">
+        <v>1999</v>
+      </c>
+      <c r="Q454" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=807</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455">
+        <v>1948</v>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D455" t="inlineStr">
+        <is>
           <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
-      <c r="E401" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G401" t="inlineStr">
+      <c r="E455" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
-      <c r="H401" t="inlineStr">
-[...14 lines deleted...]
-      <c r="N401">
+      <c r="H455" t="inlineStr">
+        <is>
+          <t>Vác, Ungheria</t>
+        </is>
+      </c>
+      <c r="I455" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K455" t="inlineStr">
+        <is>
+          <t>insegnante, dal 1949 responsabile della vigna, nel 1950 custode dell’edificio</t>
+        </is>
+      </c>
+      <c r="N455">
         <v>1947</v>
       </c>
-      <c r="O401">
+      <c r="O455">
         <v>1950</v>
       </c>
-      <c r="Q401" t="inlineStr">
+      <c r="Q455" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=879</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456">
+        <v>1948</v>
+      </c>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D456" t="inlineStr">
+        <is>
+          <t>Pordán László, Dr.</t>
+        </is>
+      </c>
+      <c r="E456" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G456" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H456" t="inlineStr">
+        <is>
+          <t>Pontificia Università San Tommaso D’Aquino, Róma, Italia</t>
+        </is>
+      </c>
+      <c r="I456" t="inlineStr">
+        <is>
+          <t>Italia</t>
+        </is>
+      </c>
+      <c r="J456" t="inlineStr">
+        <is>
+          <t>Pontificia Università San Tommaso D’Aquino</t>
+        </is>
+      </c>
+      <c r="K456" t="inlineStr">
+        <is>
+          <t>studi di dottorato in teologia</t>
+        </is>
+      </c>
+      <c r="N456">
+        <v>1947</v>
+      </c>
+      <c r="O456">
+        <v>1950</v>
+      </c>
+      <c r="Q456" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=895</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457">
+        <v>1948</v>
+      </c>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D457" t="inlineStr">
+        <is>
+          <t>Punykó Sándor</t>
+        </is>
+      </c>
+      <c r="E457" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F457" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G457" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H457" t="inlineStr">
+        <is>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="I457" t="inlineStr">
+        <is>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="K457" t="inlineStr">
+        <is>
+          <t>pastore</t>
+        </is>
+      </c>
+      <c r="N457">
+        <v>1947</v>
+      </c>
+      <c r="O457">
+        <v>1950</v>
+      </c>
+      <c r="Q457" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=903</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458">
+        <v>1948</v>
+      </c>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr">
+        <is>
+          <t>Ruff János SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E458" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F458" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G458" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H458" t="inlineStr">
+        <is>
+          <t>Manréza, Budapest, Ungheria</t>
+        </is>
+      </c>
+      <c r="I458" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J458" t="inlineStr">
+        <is>
+          <t>Manréza</t>
+        </is>
+      </c>
+      <c r="K458" t="inlineStr">
+        <is>
+          <t>docente di filosofia per gli scolastici</t>
+        </is>
+      </c>
+      <c r="N458">
+        <v>1947</v>
+      </c>
+      <c r="O458">
+        <v>1949</v>
+      </c>
+      <c r="Q458" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=950</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459">
+        <v>1948</v>
+      </c>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr">
+        <is>
+          <t>Rába Márk Lukács OSPPE</t>
+        </is>
+      </c>
+      <c r="E459" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F459" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G459" t="inlineStr">
+        <is>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+        </is>
+      </c>
+      <c r="H459" t="inlineStr">
+        <is>
+          <t>Pálosszentkút, Ungheria</t>
+        </is>
+      </c>
+      <c r="I459" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K459" t="inlineStr">
+        <is>
+          <t>pastore</t>
+        </is>
+      </c>
+      <c r="N459">
+        <v>1947</v>
+      </c>
+      <c r="O459">
+        <v>1951</v>
+      </c>
+      <c r="Q459" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=918</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460">
+        <v>1948</v>
+      </c>
+      <c r="B460" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D460" t="inlineStr">
+        <is>
+          <t>Rábai István Kristóf O.Cist</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F460" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G460" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H460" t="inlineStr">
+        <is>
+          <t>Fribough, Svájc</t>
+        </is>
+      </c>
+      <c r="I460" t="inlineStr">
+        <is>
+          <t>Svájc</t>
+        </is>
+      </c>
+      <c r="K460" t="inlineStr">
+        <is>
+          <t>studi teologici</t>
+        </is>
+      </c>
+      <c r="N460">
+        <v>1947</v>
+      </c>
+      <c r="O460">
+        <v>1949</v>
+      </c>
+      <c r="Q460" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=919</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461">
+        <v>1948</v>
+      </c>
+      <c r="B461" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>Schmotzer János SJ</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F461" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G461" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H461" t="inlineStr">
+        <is>
+          <t>Zikawei, Kína</t>
+        </is>
+      </c>
+      <c r="I461" t="inlineStr">
+        <is>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K461" t="inlineStr">
+        <is>
+          <t>studi teologici, missionario</t>
+        </is>
+      </c>
+      <c r="N461">
+        <v>1947</v>
+      </c>
+      <c r="O461">
+        <v>1953</v>
+      </c>
+      <c r="Q461" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=976</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462">
+        <v>1948</v>
+      </c>
+      <c r="B462" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>Sebes József SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E462" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F462" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G462" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H462" t="inlineStr">
+        <is>
+          <t>Pontificia Università Gregoriana, Róma, Italia</t>
+        </is>
+      </c>
+      <c r="I462" t="inlineStr">
+        <is>
+          <t>Italia</t>
+        </is>
+      </c>
+      <c r="J462" t="inlineStr">
+        <is>
+          <t>Pontificia Università Gregoriana</t>
+        </is>
+      </c>
+      <c r="K462" t="inlineStr">
+        <is>
+          <t>Istituto Storico dei Gesuiti; studi di storia della Chiesa presso l’Università Gregoriana</t>
+        </is>
+      </c>
+      <c r="N462">
+        <v>1947</v>
+      </c>
+      <c r="O462">
+        <v>1949</v>
+      </c>
+      <c r="Q462" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=979</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463">
+        <v>1948</v>
+      </c>
+      <c r="B463" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D463" t="inlineStr">
+        <is>
+          <t>Seregély Zoltán Sándor</t>
+        </is>
+      </c>
+      <c r="E463" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F463" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G463" t="inlineStr">
+        <is>
+          <t>Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="H463" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I463" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J463" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K463" t="inlineStr">
+        <is>
+          <t>viceparroco</t>
+        </is>
+      </c>
+      <c r="N463">
+        <v>1947</v>
+      </c>
+      <c r="O463">
+        <v>1952</v>
+      </c>
+      <c r="Q463" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=982</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>