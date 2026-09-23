--- v0 (2026-07-07)
+++ v1 (2026-09-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronología" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,23586 +98,27517 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1971</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Todos los países</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>68</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>316</v>
+        <v>370</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>71</v>
+        <v>81</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1971</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Almásy Alkuin OSB</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>St. Benedict Church, Reading, PA, Estados Unidos - barra</t>
+          <t>St. Benedict Church, Reading, PA, USA - perjel</t>
         </is>
       </c>
       <c r="N18">
         <v>1971</v>
       </c>
       <c r="O18">
         <v>1973</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=3</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1971</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Babis G. Dániel</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Brooklyn, NY, Estados Unidos</t>
+          <t>Brooklyn, NY, USA</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Miami, FL, Estados Unidos
-Coral Gables, FL, Estados Unidos</t>
+          <t>Miami, FL, USA
+Coral Gables, FL, USA</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1970
 1971</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1971
 1974</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=23</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1971</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bendik István Sch.P</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Piarista ház, Devon, PA, Estados Unidos - profesor</t>
+          <t>Piarista ház, Devon, PA, USA - tanár</t>
         </is>
       </c>
       <c r="N20">
         <v>1971</v>
       </c>
       <c r="O20">
         <v>1973</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=66</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1971</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bielek József SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá - vicario, y posteriormente, de 1966 a 1971, párroco</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - segédlelkész, majd 1966 – 1971 plébános</t>
         </is>
       </c>
       <c r="N21">
         <v>1964</v>
       </c>
       <c r="O21">
         <v>1971</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=80</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1971</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, Estados Unidos - párroco</t>
+          <t>Milwaukee, WI, USA - plébános</t>
         </is>
       </c>
       <c r="N22">
         <v>1971</v>
       </c>
       <c r="O22">
         <v>1979</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1971</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bálint István József</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, Estados Unidos</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>St. Ambrose Church, Bridgeport, CT, Estados Unidos - miembro de la comunidad sacerdotal
-St. Ladislaus Church, South Norwalk, CT, Estados Unidos - pastor húngaro, párroco, que además colabora en Fairfield, CT – San Imre</t>
+          <t>St. Ambrose Church, Bridgeport, CT, USA - a papi közösség tagja
+St. Ladislaus Church, South Norwalk, CT, USA - magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1970
-1971 (?)</t>
+1971</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1971
 2014</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1971</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (nuevo lugar de servicio)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Békés György Menyhért OFM</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, Estados Unidos
-Adelaide, Ausztrália - párroco, y posteriormente jubilado</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA
+Adelaide, Ausztrália - plébános, majd nyugállományban</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>1971
 1971</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>1971
 1978</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=77</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1971</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>München, NSZK - pastor</t>
+          <t>München, NSZK - lelkész</t>
         </is>
       </c>
       <c r="N25">
         <v>1971</v>
       </c>
       <c r="O25">
         <v>1971</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1971</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Búza János</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Cuyahoga Falls, OH, Estados Unidos - vicario
-Szent Péter templom, Lorain, OH, Estados Unidos - vicario, capellán del Hospital Comunitario de Lorain</t>
+          <t>Cuyahoga Falls, OH, USA - segédlelkész
+Szent Péter templom, Lorain, OH, USA - segédlelkész, a Lorain Közösségi Kórház káplánja</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1965
 1971</t>
         </is>
       </c>
       <c r="O26">
         <v>1971</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=119</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1971</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Chilla Raymond SJ</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Canadá - vicario</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada - segédlelkész</t>
         </is>
       </c>
       <c r="N27">
         <v>1969</v>
       </c>
       <c r="O27">
         <v>1971</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=124</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1971</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en la patria</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Szatmár (anteriormente: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Rumanía
-Kaplony, Rumanía - vicario</t>
+          <t>Románia
+Kaplony, Románia - segédlelkész</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>18 de abril de 1971
+          <t>1971. április 18.
 1971</t>
         </is>
       </c>
       <c r="O28">
         <v>1973</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1971</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, Estados Unidos - vicario</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N29">
         <v>1970</v>
       </c>
       <c r="O29">
         <v>1971</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1971</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Paterson, NJ, Estados Unidos</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>St. Mary, Denville, NJ, Estados Unidos - vicario, así como profesor de religión en el instituto Morris Catholic y en el instituto Bayley-Ellard
-Mária mennybemenetele, Passaic, NJ, Estados Unidos - párroco, y entre el 24 de junio de 2007 y el 2 de diciembre de 2007, en Passaic (Nueva Jersey), en la iglesia húngara de San Esteban, administrador</t>
+          <t>St. Mary, Denville, NJ, USA - segédlelkész, valamint a Morris Catholic High School és a Bayley-Ellard High School hittanára
+Mária mennybemenetele, Passaic, NJ, USA - plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>1969
 1971</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>1971
 2011</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1971</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Domán Imre COr</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Encino, CA, Estados Unidos</t>
+          <t>Encino, CA, USA</t>
         </is>
       </c>
       <c r="N31">
         <v>1961</v>
       </c>
       <c r="O31">
         <v>1971</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=211</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1971</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Dénes János Gergely COr, dr.</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Port Colborne, ON, Canadá</t>
+          <t>Port Colborne, ON, Kanada</t>
         </is>
       </c>
       <c r="N32">
         <v>1971</v>
       </c>
       <c r="O32">
         <v>1972</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=197</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1971</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Holy Cross missziós telep, Teller, AK, Estados Unidos - misionero</t>
+          <t>Holy Cross missziós telep, Teller, AK, USA - misszionárius</t>
         </is>
       </c>
       <c r="N33">
         <v>1967</v>
       </c>
       <c r="O33">
         <v>1971</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1971</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-[...2 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Eördögh István, dr</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Győr, Hungría
-[...2 lines deleted...]
-Zalakoppány, Hungría - coadyutor</t>
+          <t>Győr, Magyarország
+Mernye, Magyarország - kisegítő lelkész
+Káptalanfa, Magyarország - koadjuktor
+Zalakoppány, Magyarország - koadjuktor</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>15 de junio de 1971
+          <t>1971. június 15.
 1971
 1971
 1971</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>1972
 1972</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=242</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1971</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Feczák József</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Ashtabula, OH, Estados Unidos</t>
+          <t>Ashtabula, OH, USA</t>
         </is>
       </c>
       <c r="N35">
         <v>1965</v>
       </c>
       <c r="O35">
         <v>1971</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=254</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1971</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Fehér Mátyás Jenő OP</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Argentina - estuvo en servicio activo y luego se licenció</t>
+          <t>Argentina - rendi szolgálatban, majd kilépett</t>
         </is>
       </c>
       <c r="N36">
         <v>1971</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=261</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1971</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Fodor Miklós Sch.P</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>segédlelkész, Hungría - al servicio de la Diócesis de Csanád: Kaszaper, Csanádapáca, Makó, Szeged-Rókus</t>
+          <t>segédlelkész, Magyarország - a Csanádi Egyházmegye szolgálatában Kaszaper, Csanádapáca, Makó, Szeged-Rókus</t>
         </is>
       </c>
       <c r="N37">
         <v>1961</v>
       </c>
       <c r="O37">
         <v>1971</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=278</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1971</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Gróza József</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Sonsón-Rionegro, Kolumbia</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Innsbruck, Austria - cursar estudios</t>
+          <t>Innsbruck, Ausztria - tanulmányok végzése</t>
         </is>
       </c>
       <c r="N38">
         <v>1971</v>
       </c>
       <c r="O38">
         <v>1973</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=339</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1971</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (lugar de servicio anterior)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Gyimesi Gyula</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Canadá - Una vez jubilado, se dedicó a la literatura y ejerció como capellán auxiliar.
-Szent István Bazilika, Budapest, Hungría - vicario</t>
+          <t>Kanada - nyugállományban, irodalmi munkásságot végzett, illetve kisegítő lelkészként szolgált.
+Szent István Bazilika, Budapest, Magyarország - segédlelkész</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>1971
 1969</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
           <t>1995
 1971</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=352</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1971</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N40">
         <v>1971</v>
       </c>
       <c r="O40">
         <v>1975</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1971</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Horányi Lajos SJ</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Vancouver, BC, Canadá - párroco
-Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá - en el servicio de enfermería, luego como capellán en el Hospital Wellesley, después en el Hospital de Repositorios Our Lady of Mercy y, por último, en el Instituto LaSalle de Scarborough, de las Hermanas de la Escuela Cristiana</t>
+          <t>Vancouver, BC, Kanada - plébános
+Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - betegállományban, majd kórházlelkész a Wellesley kórházban, majd az Our Lady of Mercy elfekvő kórházban, végül pedig a Keresztény Iskolatestvérek Scarborough-i LaSalle Intézetében</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>1964
 1971</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
           <t>1971
 1978</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=416</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1971</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canadá - primero en la parroquia húngara y después en la italiana, como superior de las casas de la orden en Canadá
-Innsbruck, Austria</t>
+          <t>Montréal, QC, Kanada - előbb a magyar, később az olasz plébánián, mint a kanadai rendházak elöljárója
+Innsbruck, Ausztria</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>1963
 1971</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>1971
 1979</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1971</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Kada Lajos, Thibica-i címzetes érsek</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Apostoli Nunciatúra, Bonn, NSZK - diplomático subalterno
-Apostoli Nunciatúra, Buenos Aires, Argentína - diplomático subalterno</t>
+          <t>Apostoli Nunciatúra, Bonn, NSZK - beosztott diplomata
+Apostoli Nunciatúra, Buenos Aires, Argentína - beosztott diplomata</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>1964
 1971</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>1971
 1975</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=880</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1971</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Kalmár Ottó</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Marietta, GA, Estados Unidos</t>
+          <t>Marietta, GA, USA</t>
         </is>
       </c>
       <c r="N44">
         <v>1971</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=498</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1971</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Kecskés József Attila OFM</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N45">
         <v>1971</v>
       </c>
       <c r="O45">
         <v>1973</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=514</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1971</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos - pastor</t>
+          <t>Youngstown, OH, USA - lelkész</t>
         </is>
       </c>
       <c r="N46">
         <v>1971</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1971</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Kerestus, Thomas Joseph</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Allentown, PA, Estados Unidos</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Reading, PA, Estados Unidos - vicario
-Northampton, PA, Estados Unidos - vicario</t>
+          <t>Reading, PA, USA - segédlelkész
+Northampton, PA, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>1970
 1971</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>1971
 1974</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=521</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1971</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos - pastor</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - lelkipásztor</t>
         </is>
       </c>
       <c r="N48">
         <v>1971</v>
       </c>
       <c r="O48">
         <v>1972</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1971</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Kerényi Péter</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Granville, NY, Estados Unidos - párroco, actualmente en Trenton, Nueva Jersey, EE. UU.</t>
+          <t>Granville, NY, USA - parókus, közben közben Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="N49">
         <v>1971</v>
       </c>
       <c r="O49">
         <v>1975</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=526</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1971</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en el extranjero</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Kiss Lajos SJ</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Kismarton, Austria
-Guyana - misionero</t>
+          <t>Kismarton, Ausztria
+Guyana - misszionárius</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>25 de julio de 1971
+          <t>1971. július 25.
 1971</t>
         </is>
       </c>
       <c r="O50">
         <v>1975</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=547</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1971</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Holy Family, Holy Name templom, Montréal, QC, Canadá - capellán auxiliar</t>
+          <t>Holy Family, Holy Name templom, Montréal, QC, Kanada - kisegítő lelkész</t>
         </is>
       </c>
       <c r="N51">
         <v>1969</v>
       </c>
       <c r="O51">
         <v>1971</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1971</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Kozma György SJ, dr</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Nógrádmegyer, Hungría - vicario</t>
+          <t>Nógrádmegyer, Magyarország - segédlelkész</t>
         </is>
       </c>
       <c r="N52">
         <v>1964</v>
       </c>
       <c r="O52">
         <v>1971</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=594</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1971</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (lugar de servicio anterior)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Kákonyi Imre Asztrik OFM, dr</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos - pastor, responsable de la remodelación del interior de la iglesia, pintor
-Esztergom, Hungría - profesor de teología en la facultad de teología de la orden</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - lelkész, a templom belső tere átépítésének irányítója, festőművész
+Esztergom, Magyarország - teológiai tanár a rend teológiai főiskoláján</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>1971
-1983</t>
+1953</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>1972
 1971</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=509</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1971</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Norwood, OH, Estados Unidos - Profesor en la Universidad Xavier</t>
+          <t>Norwood, OH, USA - Xavier Egyetemen tanár</t>
         </is>
       </c>
       <c r="N54">
         <v>1971</v>
       </c>
       <c r="O54">
         <v>1976</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1971</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Lawrence C. Ferenc</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Allentown, PA, Estados Unidos</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Marian High School, Hometown, PA - profesor adjunto</t>
+          <t>Marian High School, Hometown, PA - tanársegéd</t>
         </is>
       </c>
       <c r="N55">
         <v>1971</v>
       </c>
       <c r="O55">
         <v>1972</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=636</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1971</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Villa Anastacio, Brazília - vicario
-Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília - conserje (1971-1972), formador en el seminario (1972-1978), asesor de formación y orientación profesional (1974-1982), capellán (1980-1982), prior y posteriormente abad, director de las Instituciones Sociales (1981-2005), jubilado (2005-2017)</t>
+          <t>Villa Anastacio, Brazília - segédlelkész
+Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília - házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>1967
 1971</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>1971
 2017</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1971</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Kunszentmiklós, Hungría - profesor de religión
-Óplébánia, Hatvan, Hungría - profesor de religión</t>
+          <t>Kunszentmiklós, Magyarország - hitoktató
+Óplébánia, Hatvan, Magyarország - hitoktató</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>1969
 1971</t>
         </is>
       </c>
       <c r="O57">
         <v>1971</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1971</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Italia
-Magyarországi Szent István templom, Hamilton, ON, Canadá</t>
+          <t>Olaszország
+Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>1969
 1971</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>1971
 1992</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1971</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Maróti Béla Árkád (O.Cist)</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, Estados Unidos - Ejerció como sacerdote diocesano y, posteriormente, abandonó el sacerdocio hacia 1971.</t>
+          <t>Milwaukee, WI, USA - egyházmegyés papként szolgál, majd 1971 körül kilépett.</t>
         </is>
       </c>
       <c r="N59">
         <v>1958</v>
       </c>
       <c r="O59">
         <v>1971</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=705</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1971</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Megyer Jenő, Msgr., dr.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Pontifical Seminary Josephinum, Colombus, OH - profesor de Ética</t>
+          <t>Pontifical Seminary Josephinum, Colombus, OH - morális tárgy tanára</t>
         </is>
       </c>
       <c r="N60">
         <v>1971</v>
       </c>
       <c r="O60">
         <v>1992</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=724</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1971</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Devon, PA, Estados Unidos - profesor</t>
+          <t>Devon, PA, USA - tanár</t>
         </is>
       </c>
       <c r="N61">
         <v>1971</v>
       </c>
       <c r="O61">
         <v>1977</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1971</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Daylesford, PA, Estados Unidos - miembro del consejo de la facultad, estudios universitarios
-Szent István R. K. Egyházközség, St. Louis, MO, Estados Unidos - párroco</t>
+          <t>Daylesford, PA, USA - a perjelség tagja, egyetemi tanulmányok
+Szent István R. K. Egyházközség, St. Louis, MO, USA - plébános</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>1958
 1971</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
           <t>1971
 1974</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1971</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-[...1 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Devon, PA, Estados Unidos - profesor (religión, latín, alemán)
-[...1 lines deleted...]
-Cardinal Gibbons High School, Fort Lauderdale, FL, Estados Unidos - profesor</t>
+          <t>Devon, PA, USA - tanár (hittan, latin, német)
+Debry, CT, USA - kisegítő lelkész
+Cardinal Gibbons High School, Fort Lauderdale, FL, USA - tanár</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>1966
 1971
 1971</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
           <t>1971
 1981</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1971</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Incardinación</t>
+          <t>Inkardináció</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom) → Gary, IN, Estados Unidos</t>
+          <t>Esztergom-Budapest (korábban: Esztergom) → Gary, IN, USA</t>
         </is>
       </c>
       <c r="N64">
         <v>1971</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=760</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1971</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Hammond, PA, Estados Unidos - párroco</t>
+          <t>Hammond, PA, USA - plébános</t>
         </is>
       </c>
       <c r="N65">
         <v>1971</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1971</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Molnár István</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Calgary, AB, Canadá</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Corpus Cristi templom, Calgary, AB, Canadá - coadjutor
-Szent Erzsébet magyar templom, Calgary, AB, Canadá - párroco</t>
+          <t>Corpus Cristi templom, Calgary, AB, Kanada - társplébános
+Szent Erzsébet magyar templom, Calgary, AB, Kanada - plébános</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>1968
 1971</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>1971
 1994</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=762</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1971</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Washington, DC, Estados Unidos - pastor, está aprendiendo inglés</t>
+          <t>Washington, DC, USA - lelkész, angol nyelvet tanul</t>
         </is>
       </c>
       <c r="N67">
         <v>1970</v>
       </c>
       <c r="O67">
         <v>1971</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1971</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Farrell, OH, Estados Unidos</t>
+          <t>Farrell, OH, USA</t>
         </is>
       </c>
       <c r="N68">
         <v>1971</v>
       </c>
       <c r="O68">
         <v>1973</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1971</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Nagy József</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Kistelek, Hungría - capellán auxiliar
-Jászberény, Hungría - en la reserva</t>
+          <t>Kistelek, Magyarország - kisegítő lelkész
+Jászberény, Magyarország - nyugállományban</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>1970
 1971</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
           <t>1971
 1982</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1971</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Nagy József, Dr.</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, Estados Unidos - párroco</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA - plébános</t>
         </is>
       </c>
       <c r="N70">
         <v>1962</v>
       </c>
       <c r="O70">
         <v>1971</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=794</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1971</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Nyeste János, Dr.</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Brownsville, PA, Estados Unidos - en el margen: Connellsville, PA
-Point Marion, PA, Estados Unidos</t>
+          <t>Brownsville, PA, USA - oldallagosan: Connellsville, PA
+Point Marion, PA, USA</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>1966
 1971</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
           <t>1971
 1973</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=826</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1971</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Németh Ferenc OFM</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Fairfield, CT, Estados Unidos</t>
+          <t>Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="N72">
         <v>1971</v>
       </c>
       <c r="O72">
         <v>1976</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=811</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1971</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Orosz Elemér OSFS</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Szalézi Szent Ferenc Oblátusainak Kongregációja (Oblati Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>DeSales High School, Lockport, NY, Estados Unidos - profesor, director</t>
+          <t>DeSales High School, Lockport, NY, USA - tanár, igazgató</t>
         </is>
       </c>
       <c r="N73">
         <v>1969</v>
       </c>
       <c r="O73">
         <v>1971</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=839</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1971</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Karolina út, Budapest, Hungría - vicario, al tiempo que investigador científico en el Archivo Nacional
-Budapest, Hungría - en la reserva</t>
+          <t>Karolina út, Budapest, Magyarország - segédlelkész, közben tudományos kutató az Országos Levéltárban
+Budapest, Magyarország - nyugállományban</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>1953
 1971</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
           <t>1971
 1973</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1971</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Szentendre, Hungría - profesor
-Esztergom, Hungría - comprador</t>
+          <t>Szentendre, Magyarország - tanár
+Esztergom, Magyarország - beszerző</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>1961
 1971</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
           <t>1971
 1975</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1971</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
-[...4 lines deleted...]
-          <t>New York, NY, Estados Unidos - capellán auxiliar</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="N76">
         <v>1971</v>
       </c>
-      <c r="O76">
-[...1 lines deleted...]
-      </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1971</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Geist Alajos</t>
+          <t>Schwáb András SJ</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Middletown, CO, Estados Unidos</t>
+          <t>jezsuita filozófiai intézet, majd PUC-Rio, Rio de Janiero, Brazília - professzor
+São Paulo, Brazília - vendégtanár</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>enero de 1971</t>
+          <t>1964
+1971</t>
+        </is>
+      </c>
+      <c r="O77" t="inlineStr">
+        <is>
+          <t>1971
+1973</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=317</t>
+          <t>/persons_v2/view.php?id=977</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1971</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+          <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Spring Bank, WI, Estados Unidos</t>
+          <t>Gyulafehérvár, Románia
+Csíkszereda, Románia - segédlelkész</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>11 de enero de 1971</t>
-        </is>
+          <t>1971. április 18.
+1971</t>
+        </is>
+      </c>
+      <c r="O78">
+        <v>1974</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=765</t>
+          <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1971</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Moullion Kálmán, Msgr.</t>
+          <t>Simor János OFM</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canadá</t>
-[...5 lines deleted...]
-        </is>
+          <t>Dewitt, MI, USA</t>
+        </is>
+      </c>
+      <c r="N79">
+        <v>1971</v>
+      </c>
+      <c r="O79">
+        <v>1973</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=778</t>
+          <t>/persons_v2/view.php?id=995</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1971</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>San Luis Obispo, CA, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>Hammond, IN, USA - nyugállományban</t>
+        </is>
+      </c>
+      <c r="N80">
+        <v>1962</v>
+      </c>
+      <c r="O80">
+        <v>1971</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1971</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Kézdivásárhely, Rumanía</t>
-[...5 lines deleted...]
-        </is>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA - plébános, közben ellátja Gary, IN, USA, Szent Imre templomot is.</t>
+        </is>
+      </c>
+      <c r="N81">
+        <v>1971</v>
+      </c>
+      <c r="O81">
+        <v>2016</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1971</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Votos perpetuos</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA - monostori elöljáró
+Holy Cross Byzantine Catholic Church, New York, NY, USA - lelkész</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>15 de agosto de 1971</t>
+          <t>1966
+1971</t>
+        </is>
+      </c>
+      <c r="O82" t="inlineStr">
+        <is>
+          <t>1971
+1974</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1971</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Slaboda József</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Fort Wayne, IN, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>Coatesville, PA, USA</t>
+        </is>
+      </c>
+      <c r="N83">
+        <v>1962</v>
+      </c>
+      <c r="O83">
+        <v>1971</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=1001</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1971</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Budapest, Hungría</t>
-[...5 lines deleted...]
-        </is>
+          <t>New York, NY, USA - kisegítő lelkész</t>
+        </is>
+      </c>
+      <c r="N84">
+        <v>1971</v>
+      </c>
+      <c r="O84">
+        <v>1974</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1971</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Horváth Olivér Jenő (OFM)</t>
+          <t>Geist Alajos</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Middletown, CO, USA</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>29 de noviembre de 1971</t>
+          <t>1971. január</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=436</t>
+          <t>/persons_v2/view.php?id=317</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1971</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Syracuse, NY, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Spring Bank, WI, USA</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>1971. január 11.</t>
+        </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1971</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Moullion Kálmán, Msgr.</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Hartford, CT, Estados Unidos</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1977</v>
+          <t>Windsor, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>1971. február 16.</t>
+        </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=778</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1971</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Brunner József Columbinus SVD</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Chile</t>
-[...16 lines deleted...]
-        <v>1975</v>
+          <t>San Luis Obispo, CA, USA</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>1971. március 7.</t>
+        </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=115</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1971</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Jakab András, Dr.</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1974</v>
+          <t>Kézdivásárhely, Románia</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>1971. augusztus 13.</t>
+        </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=472</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1971</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...21 lines deleted...]
-        <v>1977</v>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>1971. augusztus 15.</t>
+        </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1971</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Seregély Zoltán Sándor</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1976</v>
+          <t>Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>1971. augusztus 18.</t>
+        </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=982</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1971</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Gilly Ferenc</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Allentown, PA, Estados Unidos</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1974</v>
+          <t>Fort Wayne, IN, USA</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>1971. október 7.</t>
+        </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=326</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1971</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1974</v>
+          <t>Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>1971. október 27.</t>
+        </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1971</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Domitrovics István SDB</t>
+          <t>Horváth Olivér Jenő (OFM)</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...16 lines deleted...]
-        <v>1979</v>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>1971. november 29.</t>
+        </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=212</t>
+          <t>/persons_v2/view.php?id=436</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1971</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Hungría</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>obispo de Hajdúdorog, vicario apostólico de Miskolc</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N95">
-        <v>1939</v>
+        <v>1891</v>
       </c>
       <c r="O95">
-        <v>1972</v>
+        <v>1982</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1971</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Salvatierra, Bolívia</t>
+          <t>Szent László templom, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Bolívia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>misionero entre los indígenas, jefe tribal honorario</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N96">
-        <v>1940</v>
+        <v>1933</v>
       </c>
       <c r="O96">
-        <v>1986</v>
+        <v>1977</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1971</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Kálvária templom, Szatmárnémeti, Rumanía</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Rumanía</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>Kálvária templom</t>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N97">
-        <v>1944</v>
+        <v>1934</v>
       </c>
       <c r="O97">
-        <v>1981</v>
+        <v>2005</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1971</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Horváth István, Msgr.</t>
+          <t>Brunner József Columbinus SVD</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>St. Catherine, ON, Canadá</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canadá</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>szerzetestestvér, szakács</t>
         </is>
       </c>
       <c r="N98">
-        <v>1944</v>
+        <v>1935</v>
       </c>
       <c r="O98">
-        <v>1988</v>
+        <v>1975</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=426</t>
+          <t>/persons_v2/view.php?id=115</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1971</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>en servicio</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N99">
-        <v>1945</v>
+        <v>1935</v>
       </c>
       <c r="O99">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1971</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Trenton, NJ, Estados Unidos</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N100">
-        <v>1945</v>
+        <v>1935</v>
       </c>
       <c r="O100">
-        <v>1972</v>
+        <v>1980</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1971</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Olkó Imre</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>lengyel templom, Carnegie, PA, Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>lengyel templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Amerikai Kárpát-orosz ortodox egyház püspöke, 1966-tól Agathonikeia metropolitája</t>
         </is>
       </c>
       <c r="N101">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="O101">
-        <v>1983</v>
+        <v>1977</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=834</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1971</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Dalos Patrik COr, dr.</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>oratóriánus (Congregatio Oratorii)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>Secretario del Consejo Pontificio para los Laicos</t>
+          <t>plébános (A KMVÉ szerint 1980-ig)</t>
         </is>
       </c>
       <c r="N102">
-        <v>1946</v>
+        <v>1938</v>
       </c>
       <c r="O102">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=175</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1971</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Gajdos Albert, Msgr.</t>
+          <t>Gilly Ferenc</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Mihály G. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>párroco, decano del distrito desde 1972</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N103">
-        <v>1946</v>
+        <v>1938</v>
       </c>
       <c r="O103">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=302</t>
+          <t>/persons_v2/view.php?id=326</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1971</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Kasztovszky Imre</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Vác, Hungría</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>en la reserva (según Diós: Nagymaros)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N104">
-        <v>1946</v>
+        <v>1938</v>
       </c>
       <c r="O104">
         <v>1974</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=505</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1971</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>en diversos cargos: administrador parroquial en Belo Horizonte, vicario en Río de Janeiro, vicario y posteriormente párroco en Volta Redonda, y párroco en Três Rios</t>
+          <t>Amazónia, Rio Negro, majd Manausban működött, végül utazó misszionárius</t>
         </is>
       </c>
       <c r="N105">
-        <v>1947</v>
+        <v>1939</v>
       </c>
       <c r="O105">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1971</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>profesor de la Universidad Jesuita y de la Universidad John Carroll; tras su jubilación, profesor emérito</t>
+          <t>hajdúdorogi megyéspüspök, miskolci apostoli kormányzó</t>
         </is>
       </c>
       <c r="N106">
-        <v>1947</v>
+        <v>1939</v>
       </c>
       <c r="O106">
-        <v>1989</v>
+        <v>1972</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1971</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Kerényi Lajos Olaf OSB</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Bolívia</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>Entre 1948 y 1962, fue profesor de secundaria y redactor del periódico Magyar Hírlap; entre 1957 y 1962, fue magister; y entre 1963 y 1977, párroco principal de la colonia húngara</t>
+          <t>misszionárius az indiánok között, tiszteletbeli törzsfőnök</t>
         </is>
       </c>
       <c r="N107">
-        <v>1947</v>
+        <v>1940</v>
       </c>
       <c r="O107">
-        <v>1977</v>
+        <v>1986</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=525</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1971</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Pálinkás Teodor Titus OSBM</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Moca, Dominikai Köztársaság</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Dominikai Köztársaság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>misionero, jefe de exploradores</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N108">
-        <v>1947</v>
+        <v>1940</v>
       </c>
       <c r="O108">
-        <v>1999</v>
+        <v>1979</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=986</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1971</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
+          <t>Kálvária templom, Szatmárnémeti, Románia</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Kálvária templom</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N109">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="O109">
-        <v>1976</v>
+        <v>1981</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1971</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Horváth István, Msgr.</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>St. Catherine, ON, Kanada</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Johnstown, NY, Estados Unidos</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N110">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="O110">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=426</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1971</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Pottstown, PA, Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Estados Unidos</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>rendi szolgálatban</t>
         </is>
       </c>
       <c r="N111">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O111">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1971</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>South Hills, PA, Estados Unidos</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N112">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O112">
-        <v>1976</v>
+        <v>1972</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1971</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Gáspár Márton</t>
+          <t>Olkó Imre</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canadá</t>
+          <t>Immaculate Conception Church, Carnegie, PA, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>Immaculate Conception Church</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N113">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O113">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=313</t>
+          <t>/persons_v2/view.php?id=834</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1971</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Kóczán Ákos SDB</t>
+          <t>Dalos Patrik COr, dr.</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>oratóriánus (Congregatio Oratorii)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Vibora, Kuba</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>en servicio</t>
+          <t>Világiak Pápai Tanácsának titkára</t>
         </is>
       </c>
       <c r="N114">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O114">
-        <v>2007</v>
+        <v>1975</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=595</t>
+          <t>/persons_v2/view.php?id=175</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1971</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Gajdos Albert, Msgr.</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>St. Mary of the Lake Church, Lake Maxinkuckee, IN, Estados Unidos</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>St. Mary of the Lake Church</t>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>párroco fundador</t>
+          <t>parókus, 1972-től kerületi esperes</t>
         </is>
       </c>
       <c r="N115">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O115">
-        <v>1978</v>
+        <v>1973</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=302</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1971</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Merész Ferenc Gáspár (O.Cist)</t>
+          <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Szárazrét, Székesfehérvár, Hungría</t>
+          <t>Vác, Magyarország</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Hungría</t>
-[...4 lines deleted...]
-          <t>Szárazrét</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>vicario (1948-1950) y, posteriormente, párroco; entretanto, en 1950 fue internado en Előszállás</t>
+          <t>nyugállományban (Diós szerint: Nagymaros)</t>
         </is>
       </c>
       <c r="N116">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O116">
-        <v>1986</v>
+        <v>1974</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=733</t>
+          <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1971</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Mészáros Lipót OFM</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>több feladatkörben: Belo Horizonte házgondnok, Rio de Janiero segédlelkész, Volta Redonda segédlelkész, majd plébános, Tres Rios plébános</t>
         </is>
       </c>
       <c r="N117">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="O117">
-        <v>1973</v>
+        <v>1977</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=740</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1971</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>asistente general; además, conserje entre 1954 y 1972</t>
+          <t>egyetemi tanár a jezsuita egyetemen, valamint a John Caroll University-n, nyugdíjazása után professor emeritus</t>
         </is>
       </c>
       <c r="N118">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O118">
-        <v>1972</v>
+        <v>1989</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1971</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
-      <c r="J119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>líder de la comunidad, párroco entre 1953 y 1968, director de instituto entre 1951 y 1958, profesor de religión entre 1958 y 1982 y, desde 1967, organizador de jornadas espirituales para familias y jóvenes</t>
+          <t>1948–1962 között gimnáziumi tanár, valamint a Magyar Hírlap szerkesztője, 1957–1962 között magiszter, 1963 – 1977 között a magyar kolónia főlelkésze</t>
         </is>
       </c>
       <c r="N119">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O119">
-        <v>1999</v>
+        <v>1977</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1971</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Kárpi Ferenc</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
+          <t>Moca, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>vicario, y a partir de 1965, párroco</t>
+          <t>misszionárius, cserkészvezető</t>
         </is>
       </c>
       <c r="N120">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O120">
-        <v>1983</v>
+        <v>1999</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=511</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1971</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Papp György, Msgr., dr</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Szent Mihály templom, Hamilton, ON, Canadá</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>Szent Mihály templom</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N121">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="O121">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=851</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1971</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, Estados Unidos</t>
+          <t>Johnstown, NY, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N122">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O122">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1971</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Horváth Ferenc SVD</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Cordoba, Argentina</t>
+          <t>Pottstown, PA, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>misionero</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N123">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O123">
-        <v>2001</v>
+        <v>1976</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=422</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1971</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>May József, Msgr.</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, Estados Unidos</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Northampton, PA, Estados Unidos</t>
+          <t>South Hills, PA, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N124">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O124">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=712</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1971</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Orbán Miklós SJ</t>
+          <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>Redactor y locutor de la emisión en húngaro de Radio Vaticano</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N125">
-        <v>1951</v>
+        <v>1948</v>
       </c>
       <c r="O125">
-        <v>1972</v>
+        <v>1982</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=836</t>
+          <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1971</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Szent István Plébánia, South Bend, IN, Estados Unidos</t>
+          <t>Vibora, Kuba</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István Plébánia</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>párroco, jubilado desde 1983</t>
+          <t>rendi szolgálatban</t>
         </is>
       </c>
       <c r="N126">
-        <v>1951</v>
+        <v>1948</v>
       </c>
       <c r="O126">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=874</t>
+          <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1971</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Lenk József</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Hungría</t>
+          <t>St. Mary of the Lake Church, Lake Maxinkuckee, IN, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
+          <t>St. Mary of the Lake Church</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>profesor de la Facultad de Teología, rector entre 1952 y 1984, y director de la oficina episcopal entre 1975 y 1980</t>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N127">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="O127">
-        <v>1987</v>
+        <v>1978</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1971</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Bali Béla (SDB)</t>
+          <t>Merész Ferenc Gáspár (O.Cist)</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Szent Anna Plébánia, Tiszadada, Hungría</t>
+          <t>Szárazrét, Székesfehérvár, Magyarország</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>Szent Anna Plébánia</t>
+          <t>Szárazrét</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>segédlelkész (1948-1950), majd plébános, közben 1950-ben internálva Előszállásra</t>
         </is>
       </c>
       <c r="N128">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="O128">
-        <v>1973</v>
+        <v>1986</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=35</t>
+          <t>/persons_v2/view.php?id=733</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1971</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Bognár József, Msgr.</t>
+          <t>Mészáros Lipót OFM</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Parma, OH, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, New York, NY</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>párroco; además, en 1958 fue vicario en Nueva York (NY) y párroco fundador en Bedford (OH)</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N129">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="O129">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=97</t>
+          <t>/persons_v2/view.php?id=740</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1971</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Notre Dame, IN, Estados Unidos</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>profesor; posteriormente, entre 1953 y 1974, fue jefe del Departamento de Cultura Medieval y director del Instituto Medieval; siguió impartiendo clases hasta su fallecimiento; además, entre 1963 y 1964 fue profesor invitado en la Universidad de Harvard</t>
+          <t>generális asszisztens, közben 1954 – 1972 között házgondnok</t>
         </is>
       </c>
       <c r="N130">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="O130">
-        <v>2005</v>
+        <v>1972</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1971</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Hofstetter Károly S.M.</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Mária Társasága (Societas Mariae)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>University of Dayton, Dayton, OH, Estados Unidos</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>University of Dayton</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>a közösség elöljárója, 1953-1968 perjele, 1951–1958 között gimnáziumi igazgató, 1958–1982 között hittanár, 1967–től a családi és ifjúsági lelkinapok szervezője</t>
         </is>
       </c>
       <c r="N131">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="O131">
-        <v>1973</v>
+        <v>1999</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=406</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1971</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Holocsi Árpád Ferenc Félix OFM</t>
+          <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>misionero, recaudador de fondos</t>
+          <t>segédlelkész, majd 1965-től plébános</t>
         </is>
       </c>
       <c r="N132">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="O132">
-        <v>1977</v>
+        <v>1983</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=409</t>
+          <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1971</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Szent Mihály templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>Szent Mihály templom</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>profesor de secundaria, director de instituto desde 1974, subdirector desde 1981</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N133">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="O133">
-        <v>2016</v>
+        <v>1975</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1971</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Kléner Imre László</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Kirchberg am Wechsel, Austria</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>ejerció como vicario y párroco en varios lugares</t>
+          <t>szerzetes</t>
         </is>
       </c>
       <c r="N134">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="O134">
-        <v>1972</v>
+        <v>1986</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=554</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1971</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>SS. Cyril and Methodius Seminary, Orchard Lake, MI, Estados Unidos</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>SS. Cyril and Methodius Seminary</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>rector</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N135">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O135">
-        <v>1983</v>
+        <v>1974</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=855</t>
+          <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1971</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Ádám József</t>
+          <t>Horváth Ferenc SVD</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>St. Stephen's Hungarian Chapel, Joilet, IL, Estados Unidos</t>
+          <t>Cordoba, Argentína</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. Stephen's Hungarian Chapel</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N136">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O136">
-        <v>1977</v>
+        <v>2001</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=22</t>
+          <t>/persons_v2/view.php?id=422</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1971</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Dewitt, MI, Estados Unidos</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>hermano monje, cuyo lugar de servicio principal era Dewitt, Míchigan (EE. UU.).</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N137">
-        <v>1953</v>
+        <v>1950</v>
       </c>
       <c r="O137">
-        <v>1989</v>
+        <v>1974</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1971</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Borbély Honor OFM</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>pastor húngaro</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N138">
-        <v>1953</v>
+        <v>1950</v>
       </c>
       <c r="O138">
-        <v>1981</v>
+        <v>1987</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=106</t>
+          <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1971</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Diczky Pál</t>
+          <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, Estados Unidos</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Teréz és Szent Ferenc templomok</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>administrador, capellán de hospital, capellán húngaro</t>
+          <t>A Vatikáni Rádió magyar adásának szerkesztője és bemondója</t>
         </is>
       </c>
       <c r="N139">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O139">
-        <v>1985</v>
+        <v>1972</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=199</t>
+          <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1971</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>St. Paul, MN, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>plébános, 1983-tól nyugállományban</t>
         </is>
       </c>
       <c r="N140">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O140">
-        <v>1973</v>
+        <v>1993</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=874</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1971</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Ádám József</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>St. Stephen's Hungarian Chapel, Joilet, IL, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>St. Stephen's Hungarian Chapel</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>Se desconocen sus lugares de destino</t>
+          <t>plébános, közben tűzoltósági és rendőrségi lelkész</t>
         </is>
       </c>
       <c r="N141">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O141">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=22</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1971</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Kubinyi Gyula, Dr</t>
+          <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>pastor (según algunas fuentes, también: EE. UU., Detroit, Míchigan; EE. UU., Nanticoke, Pensilvania; EE. UU., Glen Lyon, Pensilvania; EE. UU., Sheffield, Pensilvania)</t>
+          <t>a hittudományi főiskola tanára, közben 1952 – 1984 között rektor, 1975 – 1980 püspöki irodaigazgató</t>
         </is>
       </c>
       <c r="N142">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O142">
-        <v>1973</v>
+        <v>1987</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=617</t>
+          <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1971</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Balázskövi József SDB</t>
+          <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Canadá</t>
+          <t>Szent Anna Plébánia, Tiszadada, Magyarország</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Szent Anna Plébánia</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>1954-1957: director. 1957-1960: párroco; 1960-1980: Instituto Técnico Don Bosco: supervisor académico</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N143">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O143">
-        <v>1980</v>
+        <v>1973</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=34</t>
+          <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1971</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Egres József Odó O.Cist, Dr.</t>
+          <t>Bognár József, Msgr.</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>Profesor de secundaria y, a partir de 1956, profesor de lengua y literatura alemanas en la Universidad de Dallas.</t>
+          <t>parókus, közben 1958-ban New York. NY helyettes lelkész, valamint a Bedford, OH alapító lelkésze</t>
         </is>
       </c>
       <c r="N144">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O144">
-        <v>1979</v>
+        <v>1977</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=231</t>
+          <t>/persons_v2/view.php?id=97</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1971</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Hauser József SJ</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>São Leopoldo, Brazília</t>
+          <t>Notre Dame, IN, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>profesor universitario, fundador de la facultad de ciencias naturales y, al mismo tiempo, capellán de la Fuerza Aérea Brasileña y piloto</t>
+          <t>professzor, majd 1953-1974 között a Középkori Műveltség Tanszék vezetője és a Középkori Intézet igazgatója, később haláláig tanít, közben 1963 – 1964 között a Harvard Egyetem vendégprofesszora</t>
         </is>
       </c>
       <c r="N145">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O145">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=370</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1971</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Hofstetter Károly S.M.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Baltimore, MD, Estados Unidos</t>
+          <t>Mária Társasága (Societas Mariae)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>University of Dayton, Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>University of Dayton</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N146">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O146">
-        <v>1980</v>
+        <v>1973</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=406</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1971</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Holocsi Árpád Ferenc Félix OFM</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Hazelton, PA, Estados Unidos</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>misszionárius, adománygyűjtő</t>
         </is>
       </c>
       <c r="N147">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O147">
-        <v>1981</v>
+        <v>1977</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=409</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1971</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Potzu, Taiwan</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Taiwan</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>misionero</t>
+          <t>gimnáziumi tanár, 1974–től gimnáziumi igazgató, 1981–től alperjel</t>
         </is>
       </c>
       <c r="N148">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O148">
-        <v>1972</v>
+        <v>2016</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1971</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Palkó János SVD</t>
+          <t>Kléner Imre László</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Curitiba, Brazília</t>
+          <t>Kirchberg am Wechsel, Ausztria</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>misionero (así como en Assai, Agua do Sul y Joinville, Brasil)</t>
+          <t>több helyen szolgált segédlelkészként és plébánosként</t>
         </is>
       </c>
       <c r="N149">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O149">
-        <v>1992</v>
+        <v>1972</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=848</t>
+          <t>/persons_v2/view.php?id=554</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1971</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Reformado</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>püspök</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, Estados Unidos</t>
+          <t>SS. Cyril and Methodius Seminary, Orchard Lake, MI, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>SS. Cyril and Methodius Seminary</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>rektor</t>
         </is>
       </c>
       <c r="N150">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O150">
-        <v>1975</v>
+        <v>1983</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1971</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Hernády Márton</t>
+          <t>Pontyos Vendel</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Toledo, OH, Estados Unidos</t>
+          <t>Isla Huar, Chile</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>profesor de religión y, posteriormente, párroco entre 1961 y 1994</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N151">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="O151">
-        <v>1994</v>
+        <v>1972</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=386</t>
+          <t>/persons_v2/view.php?id=890</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1971</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Benedictine High School, Cleveland, OH, Estados Unidos</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Benedictine High School</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>profesor, además de entrenador del equipo de golf y capellán auxiliar</t>
+          <t>szerzetestestvér, fő szolgálati helye Dewitt, MI, USA volt.</t>
         </is>
       </c>
       <c r="N152">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O152">
-        <v>1985</v>
+        <v>1989</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1971</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+          <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>abad (1955-1963), abad (1963-1988) y, posteriormente, jubilado (1988)</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N153">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O153">
-        <v>1988</v>
+        <v>1981</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=800</t>
+          <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1971</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Németh Antal SVD</t>
+          <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Séminaire du Verbe Divin, Granby, QC, Canadá</t>
+          <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>Séminaire du Verbe Divin</t>
+          <t>Szent Teréz és Szent Ferenc templomok</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>profesor y, al mismo tiempo, capellán auxiliar húngaro y alemán en Montreal</t>
+          <t>adminisztrátor, kórházlelkész, magyar lelkész</t>
         </is>
       </c>
       <c r="N154">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O154">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=808</t>
+          <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1971</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>St. Paul, MN, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Chile</t>
-[...4 lines deleted...]
-          <t>misionero</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N155">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="O155">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1971</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Firkola E. József</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Regina, SK, Canadá</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>Ha ejercido su ministerio en las parroquias de Santa Cecilia, Sagrado Corazón y San Martín de Porres de Regna, así como en las localidades de Lestock, Esterházy, Estocolmo, Kaposvár y Cupar (Eslovaquia y Canadá); actualmente está jubilado, pero sigue ejerciendo como capellán auxiliar</t>
+          <t>szolgálati helyei nem ismertek</t>
         </is>
       </c>
       <c r="N156">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="O156">
-        <v>1987</v>
+        <v>1978</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=276</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1971</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>profesor de secundaria (entre 1962 y 1984), maestro de novicios (1965-1968)</t>
+          <t>lelkipásztor (források szerint még:  USA, Detroit, MI, USA, Nanticoke, PA, USA, Glen Lyon, PA, USA, Sheffield, PA, USA)</t>
         </is>
       </c>
       <c r="N157">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="O157">
-        <v>1984</v>
+        <v>1973</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1971</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Kish István Imre OFM</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Limeport, PA, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>hermano monje</t>
+          <t>a Sacred Heart Sanatorium lelkésze</t>
         </is>
       </c>
       <c r="N158">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="O158">
-        <v>2004</v>
+        <v>1982</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=536</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1971</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Gary, IN, Estados Unidos</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Gary, IN, Estados Unidos</t>
+          <t>Edmonton, AB, Kanada</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>párroco; entretanto, en 1976, ejerció como capellán en Flint, Míchigan, EE. UU.</t>
+          <t>1954-1957 – igazgató. 1957-1960 – plébános, 1960-1980 Don Bosco Technical Institut – tanulmányi felügyelő</t>
         </is>
       </c>
       <c r="N159">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O159">
-        <v>1994</v>
+        <v>1980</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1971</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
+          <t>Egres József Odó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Dallas, TX, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>Entre 1956 y 1981 fue profesor universitario; entre 1967 y 1975, capellán; entre 1970 y 1972, profesor de instituto; y desde 1981 está jubilado.</t>
+          <t>gimnáziumi tanár, majd 1956-tól a dallasi egyetemen német nyelvet és irodalmat tanít.</t>
         </is>
       </c>
       <c r="N160">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O160">
-        <v>1994</v>
+        <v>1979</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=650</t>
+          <t>/persons_v2/view.php?id=231</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1971</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Hauser József SJ</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Dallas, TX, Estados Unidos</t>
+          <t>São Leopoldo, Brazília</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>Universidad de Dallas y, posteriormente, Universidad de Plano: profesor universitario; además, entre 1963 y 1964 y entre 1965 y 1966, también fue profesor de instituto</t>
+          <t>egyetemi tanár, a természetrajz fakultás megszervezője, közben a brazil légierő lelkésze, pilóta</t>
         </is>
       </c>
       <c r="N161">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O161">
-        <v>1976</v>
+        <v>2000</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=370</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1971</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Dallas, TX, Estados Unidos</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>profesor de instituto en Wichita Falls y, posteriormente, en Dallas (1956-1964), 1964-1999: profesor de instituto, director (1974-1975), subdirector (1982-1996), subdirector (1994-1999), jubilado desde 1999</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N162">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O162">
-        <v>2006</v>
+        <v>1980</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1971</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>profesor universitario (1956-1989), subprior (1975-1976), prior (1976-1988), profesor de instituto (1974-1975, 1977-1978), Hermanas de la Sagrada Familia de Nazaret, Grand Prairie, Texas, EE. UU.: confesor y celebrante de misa (1989-2011), jubilado (2011-2014)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N163">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O163">
-        <v>2014</v>
+        <v>1981</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1971</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Rio de Janeiro, Brazília</t>
+          <t>Potzu, Taiwan</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Taiwan</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>profesor de psicología, director del Centro de Asesoramiento Psicológico y, al mismo tiempo, vicerrector entre 1972 y 1975</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N164">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="O164">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1971</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Domonkos S. Sziárd (O.Praem)</t>
+          <t>Palkó János SVD</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Erie, PA, Estados Unidos</t>
+          <t>Curitiba, Brazília</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>misszonárius (valamint Assai, Agua do Sul és Joinville, Brazília)</t>
         </is>
       </c>
       <c r="N165">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="O165">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=215</t>
+          <t>/persons_v2/view.php?id=848</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1971</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Dunda Ernő, Msgr. dr</t>
+          <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
-[...4 lines deleted...]
-          <t>Munkács</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>párroco, posteriormente jubilado</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N166">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="O166">
-        <v>1983</v>
+        <v>1975</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=222</t>
+          <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1971</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Haigli Sándor Sziárd O.Praem</t>
+          <t>Hernády Márton</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, Estados Unidos</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>profesor, jefe de familia</t>
+          <t>hittanár, majd 1961 – 1994 között plébános</t>
         </is>
       </c>
       <c r="N167">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O167">
-        <v>1985</v>
+        <v>1994</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=357</t>
+          <t>/persons_v2/view.php?id=386</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1971</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Hegedűs M. István</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Toledo, OH, Estados Unidos</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Holy Family Church, New Cleveland, OH, Estados Unidos</t>
+          <t>Benedictine High School, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>Holy Family Church</t>
+          <t>Benedictine High School</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>tanár, közben a golfcsapat edzője, közben kisegítő lelkész</t>
         </is>
       </c>
       <c r="N168">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O168">
-        <v>1973</v>
+        <v>1985</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=375</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1971</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Woodside Priory School, Portola Valley, CA, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>Woodside Priory School</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>cofundador y profesor; director entre 1960 y 1971. De 1971 a 1972, en excedencia por motivos creativos</t>
+          <t>perjel (1955-1963), apát (1963-1988), majd nyugállományban )1988)</t>
         </is>
       </c>
       <c r="N169">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O169">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1971</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Németh Antal SVD</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Mater Dei School, Orange, CA, Estados Unidos</t>
+          <t>Séminaire du Verbe Divin, Granby, QC, Kanada</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>Mater Dei School</t>
+          <t>Séminaire du Verbe Divin</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>profesor de francés</t>
+          <t>tanár, közben magyar és német kisegítő lelkész Montréalban</t>
         </is>
       </c>
       <c r="N170">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O170">
-        <v>1973</v>
+        <v>1989</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=808</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1971</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Canadá</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>párroco (1957-1970) y, posteriormente, capellán auxiliar</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N171">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O171">
-        <v>1999</v>
+        <v>1975</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1971</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Firkola E. József</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Dewitt, MI, Estados Unidos</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>dirige retiros espirituales</t>
+          <t>Szolgált a reginai Szent Cecília, Szent Szív, Szent Márton de Porres plébániákon, valamint Lestock, Esterházy, Stockholm, Kaposvár, Cupar településeken, SK, Kanada, utána nyugállományban, de kisegítő lelkészként tevékenykedik</t>
         </is>
       </c>
       <c r="N172">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O172">
-        <v>1977</v>
+        <v>1987</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=276</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1971</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Láng Imre SJ</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>auxiliar de enfermería en el Instituto Pontificio de Estudios Bíblicos y, posteriormente, en el Instituto Pontificio Oriental</t>
+          <t>gimnáziumi tanár (1962-1984 között), novícius mester (1965-1968)</t>
         </is>
       </c>
       <c r="N173">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O173">
-        <v>1980</v>
+        <v>1984</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=637</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1971</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Kish István Imre OFM</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Devon, PA, Estados Unidos</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N174">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O174">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=536</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1971</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Pesti József SJ</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentina</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>capellán de los emigrantes húngaros y, al mismo tiempo, profesor universitario entre 1982 y 1990</t>
+          <t>plébános, közben 1976-ban kisegít Flint, MI, USA</t>
         </is>
       </c>
       <c r="N175">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O175">
-        <v>1990</v>
+        <v>1994</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=866</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1971</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Szent István perjelség, Woodside, CA, Estados Unidos</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István perjelség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>sacerdote invitado, director del coro, profesor de latín, director musical y de canto</t>
+          <t>1956 – 1981 között egyetemi tanár, 1967 – 1975 között perjel, 1970 – 1972 között gimnáziumi tanár, 1981-től nyugállományban</t>
         </is>
       </c>
       <c r="N176">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O176">
-        <v>1976</v>
+        <v>1994</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1971</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Bisztyó József, Msgr., dr.</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Saskatoon, SK, Canadá</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>pastor húngaro; además, entre 1958 y 1980 fue director espiritual del seminario, entre 1960 y 1986 fue profesor universitario y, entre 1980 y 1992, también se hizo cargo de la parroquia húngara de Edmonton</t>
+          <t>University of Dallas, majd az University of Plano - egyetemi tanár, közben 1963-1964 és 1965-1966 gimnáziumi tanár is</t>
         </is>
       </c>
       <c r="N177">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O177">
-        <v>1995</v>
+        <v>1976</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=85</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1971</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Cseh Péter Dömötör OCD</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>hermano monje</t>
+          <t>gimnáziumi tanár Wichita Falls, majd Dallas (1956-1964), 1964-1999 gimnáziumi tanár, igazgató (1974-1975), igazgatóhelyettes (1982-1996), alperjel (1994-1999), nyugállományban 1999-től</t>
         </is>
       </c>
       <c r="N178">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O178">
-        <v>1978</v>
+        <v>2006</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=150</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1971</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Domonkos László SVD</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Plántanos, Argentina</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>vicario, pastor húngaro; desde 1971, pastor principal húngaro en Argentina; posteriormente, en Buenos Aires (Argentina), Instituto Húngaro de las Damas Inglesas</t>
+          <t>egyetemi tanár (1956 – 1989), alperjel (1975 – 1976), perjel (1976 – 1988), gimnáziumi tanár (1974 – 1975., 1977 – 1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA gyóntató és miséző (1989 – 2011), nyugállományban (2011 – 2014)</t>
         </is>
       </c>
       <c r="N179">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O179">
-        <v>1996</v>
+        <v>2014</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=214</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1971</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Fehér József Tamás O.Cist</t>
+          <t>Rábai István Kristóf O.Cist</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>en una comunidad religiosa; entre 1960 y 1963 fue maestro de novicios, entre 1962 y 1976 profesor de secundaria, y entre 1976 y 1980 sacristán y capellán húngaro</t>
+          <t>egyetemi tanár, közben 1964-1969 között perjel, 1975-1976 kormányzó perjel, 1988-1994 perjel, 1962-1963 tanár a dallasi Ursuline Academy-n, 1988-1992 között gimnáziumi tanár, 1994-től nyugállományban</t>
         </is>
       </c>
       <c r="N180">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O180">
-        <v>1980</v>
+        <v>1999</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=260</t>
+          <t>/persons_v2/view.php?id=919</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1971</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Courtland, ON, Canadá</t>
+          <t>Rio de Janeiro, Brazília</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>ministro, cocinero y hombre para todo, visitador de enfermos, mientras tanto, en 1963, Cleveland, Ohio, EE. UU., terciario</t>
+          <t>pszichológia tanár, A Pszichológiai Tanácsadó Központ vezetője, közben 1972–1975 között rektorhelyettes</t>
         </is>
       </c>
       <c r="N181">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O181">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1971</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Domonkos S. Sziárd (O.Praem)</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, Estados Unidos</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>profesor de secundaria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N182">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O182">
-        <v>1980</v>
+        <v>1986</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=215</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1971</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Hoffer Lipót József OSB, dr.</t>
+          <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, Estados Unidos</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>profesor de biología, profesor titular, entre 1968 y 1974, con el título de «perjel»</t>
+          <t>parókus, utána nyugállományban</t>
         </is>
       </c>
       <c r="N183">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O183">
-        <v>1975</v>
+        <v>1983</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=403</t>
+          <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1971</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Haigli Sándor Sziárd O.Praem</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, Estados Unidos</t>
+          <t>Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>Perjel, historiador</t>
+          <t>tanár, házfőnök</t>
         </is>
       </c>
       <c r="N184">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O184">
-        <v>2008</v>
+        <v>1985</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=357</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1971</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Medvigy Ágoston</t>
+          <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Carteret, NJ, Estados Unidos</t>
+          <t>Holy Family Church, New Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>Holy Family Church</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N185">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O185">
         <v>1973</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=723</t>
+          <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1971</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, South Bend, IN, Estados Unidos</t>
+          <t>Woodside Priory School, Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom</t>
+          <t>Woodside Priory School</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>vicario y, a partir de 1968, párroco</t>
+          <t>társalapító és tanár, 1960-1971 között igazgató. 1971 – 1972 között alkotói szabadságon</t>
         </is>
       </c>
       <c r="N186">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O186">
-        <v>2000</v>
+        <v>1976</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1971</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Nagy Béla, Dr.</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Hungría</t>
+          <t>Mater Dei School, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>Mater Dei School</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>profesor de religión</t>
+          <t>francia nyelvtanár</t>
         </is>
       </c>
       <c r="N187">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O187">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=785</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1971</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Orosz László</t>
+          <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, Estados Unidos</t>
+          <t>Edmonton, AB, Kanada</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános (1957-1970) között, később kisegítő lelkész</t>
         </is>
       </c>
       <c r="N188">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O188">
-        <v>1978</v>
+        <v>1999</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=841</t>
+          <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1971</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Fort Lauderdale, FL, Estados Unidos</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>lelkigyakorlatokat vezet</t>
         </is>
       </c>
       <c r="N189">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O189">
-        <v>1972</v>
+        <v>1977</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1971</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Láng Imre SJ</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>profesor de filosofía en la Universidad de Dallas, pastor, director del departamento de teología y profesor de religión</t>
+          <t>betegápoló a Pápai Szentírástudományi Intézetben, majd a Pápai Keleti Intézetben</t>
         </is>
       </c>
       <c r="N190">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O190">
-        <v>2014</v>
+        <v>1980</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1971</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Banykó Viktor SJ</t>
+          <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Farmos</t>
+          <t>Devon, PA, USA</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>capellán auxiliar, cantor</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N191">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O191">
-        <v>1972</v>
+        <v>1997</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=75</t>
+          <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1971</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Bartkó Alajos</t>
+          <t>Pesti József SJ</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, Estados Unidos</t>
+          <t>Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Jézus Szíve R. K. Egyházközség</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>párroco, y posteriormente jubilado</t>
+          <t>magyar emigránsok lelkésze, közben 1982–1990 egyetemi tanár</t>
         </is>
       </c>
       <c r="N192">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O192">
-        <v>1982</v>
+        <v>1990</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=50</t>
+          <t>/persons_v2/view.php?id=866</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1971</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Juhász István Ágoston OFM</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, Estados Unidos</t>
+          <t>University of Detroit, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>University of Detroit</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>francia nyelv és kultúra tanára</t>
         </is>
       </c>
       <c r="N193">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O193">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=492</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1971</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Serei Károly SJ</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Dallas, TX, Estados Unidos</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>Profesor de secundaria (Dallas – St. Edward, 1959-1960; Dallas-Cistercian, 1962-1964; Fort Worth, Texas, EE. UU., 1964-1967; Dallas, 1967-1970). Profesor universitario en Arlington, Texas, EE. UU. – Universidad de Texas (1969-2010); jubilado (2010-2020).</t>
+          <t>kultúrantropológia oktatása</t>
         </is>
       </c>
       <c r="N194">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O194">
-        <v>2020</v>
+        <v>1978</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=989</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1971</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Morgan Gyula OSBM</t>
+          <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, Estados Unidos</t>
+          <t>Szent István perjelség, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t>Szent István perjelség</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>en el ámbito civil; jubilado desde 1992</t>
+          <t>vendégpáter, kórusvezető, latintanár, ének és zenei vezető</t>
         </is>
       </c>
       <c r="N195">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="O195">
-        <v>2009</v>
+        <v>1976</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=772</t>
+          <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1971</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Novák Ervin Emilián (O.Cist)</t>
+          <t>Bisztyó József, Msgr., dr.</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Texas Christian University, Dallas, TX, Estados Unidos</t>
+          <t>Saskatoon, SK, Kanada</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Texas Christian University</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>profesor universitario</t>
+          <t>magyar lelkész, közben 1958-1980 – szemináriumi spirituális, 1960-1986 – egyetemi tanár, 1980-1992 között ellátta az edmontoni magyar plébániát is</t>
         </is>
       </c>
       <c r="N196">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="O196">
-        <v>1974</v>
+        <v>1995</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=823</t>
+          <t>/persons_v2/view.php?id=85</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1971</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Cseh Péter Dömötör OCD</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Reformado</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Pastor</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, Estados Unidos</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Ontarioi Független Magyar Református Egyház</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>pastor principal</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N197">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="O197">
-        <v>1989</v>
+        <v>1978</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=150</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1971</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Olejnyik György</t>
+          <t>Domonkos László SVD</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Fairport, OH, Estados Unidos</t>
+          <t>Plántanos, Argentína</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>segédlelkész, magyar lelkész, 1971–től argentínai magyar főlelkész, majd Buenos Aires, Argentina, Angolkisasszonyok Magyar Intézete</t>
         </is>
       </c>
       <c r="N198">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="O198">
-        <v>1975</v>
+        <v>1996</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=833</t>
+          <t>/persons_v2/view.php?id=214</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1971</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Reformado</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>Obispo del Distrito Eclesiástico Oriental de la Iglesia Reformada Húngara de Estados Unidos</t>
+          <t>szerzetesi közösségben, közben 1960 – 1963 novíciusmester, 1962 – 1976 gimnáziumi tanár, 1976 – 1980 sekrestyés és magyar lelkész</t>
         </is>
       </c>
       <c r="N199">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="O199">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=260</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1971</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>párroco de la comunidad húngara, secretario de la abadía, sacristán entre 1960 y 1974</t>
+          <t>miniszter, szakács, és mindenes, beteglátogató, közben 1963-ban Cleveland, OH, USA tercia</t>
         </is>
       </c>
       <c r="N200">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O200">
-        <v>1978</v>
+        <v>1973</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1971</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Dlusztus János SDB</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>en servicio</t>
+          <t>középiskolai tanár</t>
         </is>
       </c>
       <c r="N201">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O201">
-        <v>1988</v>
+        <v>1980</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=204</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1971</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Hoffer Lipót József OSB, dr.</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Mexikó</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>Mexikó</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>misionero</t>
+          <t>biológia előadó, rendes tanár, 1968–1974 között perjel</t>
         </is>
       </c>
       <c r="N202">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O202">
-        <v>1983</v>
+        <v>1975</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=403</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1971</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Ferenczy György Csaba O.Cist, dr</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>perjel, történetíró</t>
         </is>
       </c>
       <c r="N203">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O203">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=271</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1971</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Gácser József Imre OSB, Dr.</t>
+          <t>Medvigy Ágoston</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>redactor, profesor de secundaria, profesor universitario, subdirector, conserje, cajero, pastor principal húngaro en Brasil desde 1985</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N204">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O204">
-        <v>1997</v>
+        <v>1973</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=310</t>
+          <t>/persons_v2/view.php?id=723</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1971</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Hajtás Ferenc</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyarok Nagyasszonya templom, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya templom</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>US Army - katonai lelkész, szolgált Koreában, az NSZK-ban és Vietnamban</t>
+          <t>segédlelkész, majd 1968-tól plébános</t>
         </is>
       </c>
       <c r="N205">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O205">
-        <v>1980</v>
+        <v>2000</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=363</t>
+          <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1971</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Nagy Béla, Dr.</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, Estados Unidos</t>
+          <t>Hajdúdorog, Magyarország</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>profesor, guion, capellán auxiliar húngaro</t>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N206">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O206">
-        <v>2018</v>
+        <v>1974</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=785</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1971</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Horváth Zoltán Achilles OSB</t>
+          <t>Orosz László</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, Estados Unidos</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>bibliotecaria, profesora de francés y de religión</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N207">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O207">
-        <v>1975</v>
+        <v>1978</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=441</t>
+          <t>/persons_v2/view.php?id=841</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1971</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Fort Lauderdale, FL, USA</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>cajero central (1964-1994), subdirector (1976-1988), conserje</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N208">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O208">
-        <v>2013</v>
+        <v>1972</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1971</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Kótai Zoltán Ádám, dr</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Colégio Santo Américo, São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>Colégio Santo Américo</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>editor, redactor de periódicos; además, hacia 1969, pastor húngaro en Akron, Ohio (EE. UU.)</t>
+          <t>igazgató</t>
         </is>
       </c>
       <c r="N209">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O209">
-        <v>1980</v>
+        <v>1974</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=597</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1971</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Sebes József SJ, Dr.</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Tarkány, Hungría</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>a kelet-ázsiai történelem professzora, a graduate program alapítója; 1964–1966 között az Üzleti Kar, 1966–1968 között a School of Foreign Service dékánja.</t>
         </is>
       </c>
       <c r="N210">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O210">
-        <v>1976</v>
+        <v>1985</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=979</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1971</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>University of Dallas, Dallas, TX, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>University of Dallas</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>profesor universitario (lengua francesa)</t>
+          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
         </is>
       </c>
       <c r="N211">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O211">
-        <v>1973</v>
+        <v>2014</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=797</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1971</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Nagy Sándor</t>
+          <t>Banykó Viktor SJ</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Pretoria, Dél-Afrikai Köztársaság</t>
-[...4 lines deleted...]
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>Farmos</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>pastor misionero (entre otros lugares: en las zonas de Durban, Pretoria, Vanderbijlpark, Ciudad del Cabo, Port Elizabeth, East London, Vereeniging y Windhoek)</t>
+          <t>kisegítő lelkész, kántor</t>
         </is>
       </c>
       <c r="N212">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O212">
         <v>1972</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=799</t>
+          <t>/persons_v2/view.php?id=75</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1971</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Csányi Dániel Apor O.Cist, Dr.</t>
+          <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>profesor universitario, profesor de secundaria</t>
+          <t>plébános, majd nyugállományban</t>
         </is>
       </c>
       <c r="N213">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="O213">
-        <v>1974</v>
+        <v>1982</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=147</t>
+          <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1971</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Dallos Ferenc</t>
+          <t>Juhász István Ágoston OFM</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Brooklyn, Long Island, NY, Estados Unidos</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N214">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="O214">
         <v>1985</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=176</t>
+          <t>/persons_v2/view.php?id=492</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1971</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Horváth Ferenc</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>San Bernardino, CA, Estados Unidos</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Etiwanda, CA, Estados Unidos</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>párroco fundador, fundador de la escuela</t>
+          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
         </is>
       </c>
       <c r="N215">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="O215">
-        <v>1975</v>
+        <v>2020</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=421</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1971</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Kovács János Ferenc, Msgr.</t>
+          <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Lacona, IA, Estados Unidos</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>civil foglalkozásban, 1992-től nyugállományban</t>
         </is>
       </c>
       <c r="N216">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="O216">
-        <v>1977</v>
+        <v>2009</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=584</t>
+          <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1971</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Nyisztor Zoltán, Msgr., Dr.</t>
+          <t>Novák Ervin Emilián (O.Cist)</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>Texas Christian University, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>Texas Christian University</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>pastor, escritor de temas religiosos</t>
+          <t>egyetemi tanár</t>
         </is>
       </c>
       <c r="N217">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="O217">
-        <v>1979</v>
+        <v>1974</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=829</t>
+          <t>/persons_v2/view.php?id=823</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1971</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
-[...4 lines deleted...]
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Santo Domingo, Dominikai Köztársaság</t>
+          <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, USA</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Dominikai Köztársaság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>Ontarioi Független Magyar Református Egyház</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>párroco, catequista</t>
+          <t>vezető lelkész</t>
         </is>
       </c>
       <c r="N218">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="O218">
-        <v>1999</v>
+        <v>1989</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1971</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Olejnyik György</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Fairport, OH, USA</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>profesor, secretario del abad, vicario</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N219">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O219">
-        <v>2017</v>
+        <v>1975</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=833</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1971</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Bécs, Austria</t>
+          <t>Mater Dei High School, Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>Mater Dei High School</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>Capellán del campo de refugiados de Cáritas</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N220">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O220">
-        <v>1972</v>
+        <v>1985</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1971</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Dömötör Lajos Ede OFM</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>St. Vincent Abbey</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>párroco, pastor húngaro</t>
+          <t>különféle beosztásokban, főleg egyetemi oktató, dékán</t>
         </is>
       </c>
       <c r="N221">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O221">
-        <v>1976</v>
+        <v>2013</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=218</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1971</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Gál Gedeon OFM, Dr</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Saint Bonaventure, NY, Estados Unidos</t>
+          <t>Pontifícia Universidade Católica, São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>Pontifícia Universidade Católica</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>profesor de instituto</t>
+          <t>matematika professzor</t>
         </is>
       </c>
       <c r="N222">
-        <v>1962</v>
-[...4 lines deleted...]
-        </is>
+        <v>1959</v>
+      </c>
+      <c r="O222">
+        <v>1986</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=311</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1971</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Hardi Gábor Gilbert O.Cist, dr</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Woodside Priory School, Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Woodside Priory School</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>profesor de filosofía en la Universidad Católica de Dallas (Texas), y durante cinco años maestro de novicios</t>
+          <t>tanár, gazdasági vezető, igazgató</t>
         </is>
       </c>
       <c r="N223">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O223">
-        <v>1994</v>
+        <v>1974</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=368</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1971</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
-[...4 lines deleted...]
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Asunción, Paraguay</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>Paraguay</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Amerikai Magyar Református Egyház Keleti Egyházkerület püspöke</t>
         </is>
       </c>
       <c r="N224">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O224">
-        <v>1992</v>
+        <v>1977</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1971</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Encarnación, Paraguay</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Paraguay</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>vicario, luego párroco, más tarde secretario episcopal y vicario general</t>
+          <t>a magyar közösség lelkésze, apáti titkár, 1960 – 1974 között sekrestyés</t>
         </is>
       </c>
       <c r="N225">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O225">
-        <v>1992</v>
+        <v>1978</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1971</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>West De Pere, WI, Estados Unidos</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>rendi szolgálatban</t>
         </is>
       </c>
       <c r="N226">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O226">
-        <v>1972</v>
+        <v>1988</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1971</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Horváth Benedek O.Praem</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, Estados Unidos</t>
+          <t>Mexikó</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Mexikó</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>vicario, y posteriormente párroco</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N227">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O227">
-        <v>1990</v>
+        <v>1983</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=419</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1971</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Ferenczy György Csaba O.Cist, dr</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
-[...4 lines deleted...]
-          <t>rector del colegio, prior, abad</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="N228">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O228">
-        <v>2010</v>
+        <v>1999</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=271</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1971</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Kilián János Csaba OFM, Dr</t>
+          <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, Estados Unidos</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>profesor de teología y, al mismo tiempo, pastor en Mt. Vernon, Nueva York (EE. UU.)</t>
+          <t>szerkesztő, gimnáziumi tanár, egyetemi tanár, alperjel, házgondnok, pénztáros, brazíliai magyar főlelkész 1985–től</t>
         </is>
       </c>
       <c r="N229">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O229">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=531</t>
+          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1971</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Király István SJ</t>
+          <t>Hajtás Ferenc</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>vicario, director espiritual y, a partir de 1971, párroco y superior de los jesuitas húngaros en Canadá.</t>
+          <t>US Army - katonai lelkész, szolgált Koreában, az NSZK-ban és Vietnamban</t>
         </is>
       </c>
       <c r="N230">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O230">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=533</t>
+          <t>/persons_v2/view.php?id=363</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1971</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Kázmér Tamás</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Trenton, NJ, Estados Unidos</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, Estados Unidos</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>pastor, y posteriormente pastor auxiliar desde 1964 en Woodbridge, Nueva Jersey (EE. UU.)</t>
+          <t>tanár, perjel, kisegítő magyar lelkész</t>
         </is>
       </c>
       <c r="N231">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O231">
-        <v>1973</v>
+        <v>2018</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=512</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1971</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Kővári Károly SJ</t>
+          <t>Horváth Zoltán Achilles OSB</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>escritor, editor</t>
+          <t>könyvtáros, francia és hittantanár</t>
         </is>
       </c>
       <c r="N232">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O232">
-        <v>1980</v>
+        <v>1975</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=602</t>
+          <t>/persons_v2/view.php?id=441</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1971</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Kővári Lajos Sch.P.</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Buffalo, NY, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
         </is>
       </c>
       <c r="N233">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O233">
-        <v>1981</v>
+        <v>2013</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=603</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1971</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Monterey, CA, Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>capellán, y al mismo tiempo capellán del hospital militar de Fort Ord, California</t>
+          <t>könyvkiadó, újságszerkesztő, közben 1969 körül Akron, OH, USA magyar lelkész</t>
         </is>
       </c>
       <c r="N234">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O234">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1971</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Perryopolis, NY, Estados Unidos</t>
+          <t>Tarkány, Magyarország</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>párroco, jubilado desde 1977</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N235">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O235">
-        <v>1983</v>
+        <v>1976</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1971</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Molnár János</t>
+          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, Estados Unidos</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, Estados Unidos</t>
+          <t>University of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>University of Dallas</t>
+        </is>
+      </c>
+      <c r="K236" t="inlineStr">
+        <is>
+          <t>egyetemi tanár (francia nyelv)</t>
         </is>
       </c>
       <c r="N236">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O236">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=763</t>
+          <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1971</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Nagy Sándor</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Munhall, PA, Estados Unidos</t>
+          <t>Pretoria, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>missziós lelkész (többek között: Durban, Pretoria, Vanderbijlpark, Cape Town, Port Elizabeth, East London, Vereeniging, Windhoek térségében)</t>
         </is>
       </c>
       <c r="N237">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O237">
-        <v>1983</v>
+        <v>1972</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1971</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Rauch László Attila (OSPPE)</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Doylestown, PA, USA</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>segédlelkész, majd plébános (1978), emellett a Gwynedd Mercy College tanár</t>
         </is>
       </c>
       <c r="N238">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O238">
-        <v>1972</v>
+        <v>1978</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=917</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1971</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Oláh-Tóth Antal, Dr.</t>
+          <t>Sereghy Bazil, Msgr.</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony templom, Lackawanna, NY, Estados Unidos</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony templom</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N239">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O239">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=832</t>
+          <t>/persons_v2/view.php?id=983</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1971</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Pajtás György József Bertalan SA</t>
+          <t>Simon Gyula Lambert O.Cist</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>egyetemi tanár, közben 1970-1971 között gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N240">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O240">
-        <v>1973</v>
+        <v>1979</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=847</t>
+          <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1971</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Palotai Mihály Sch.P.</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Buffalo, NY, Estados Unidos</t>
+          <t>Barnegat, NJ, USA</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N241">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O241">
         <v>1975</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=850</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1971</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, Estados Unidos</t>
+          <t>St. Anthony, Hightstown, NJ, USA</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>St. Anthony</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>profesor universitario, capellán auxiliar, funciones en la orden (1968-1977: superior provincial de la sección II)</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N242">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O242">
-        <v>1996</v>
+        <v>1975</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1971</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Balogh Sándor (SJ)</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>St. Anthony, Port Reading, NJ, USA</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>St. Anthony</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>profesor de inglés, historia y filosofía</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N243">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O243">
-        <v>1991</v>
+        <v>1975</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=42</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1971</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Bartos G. József</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Walnut, CA, Estados Unidos</t>
+          <t>Blessed Sacrament, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>Blessed Sacrament</t>
+        </is>
+      </c>
+      <c r="K244" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N244">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O244">
         <v>1975</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=52</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1971</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Bolváry Pál (OSPPE)</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Budapest, Hungría</t>
+          <t>Ss. Peter and Paul, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>Ss. Peter and Paul</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>auxiliar de hospital y, posteriormente, sacristán de Máriaremete</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N245">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O245">
-        <v>1972</v>
+        <v>1975</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=100</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1971</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Czup Elek</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Strathroy-Caradoc, ON, Canadá</t>
+          <t>Corpus Christi, Willingboro, NJ, USA</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>Corpus Christi</t>
+        </is>
+      </c>
+      <c r="K246" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N246">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O246">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=135</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1971</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Dunay Antal, Dr.</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos</t>
+          <t>St. James, Woodbridge, NJ, USA</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>St. James</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>segédlelkész, ideiglenes adminisztrátor</t>
         </is>
       </c>
       <c r="N247">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O247">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=221</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1971</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Csányi Dániel Apor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>párroco, y además colabora en Nueva York, NY, EE. UU.</t>
+          <t>egyetemi tanár, gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N248">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O248">
-        <v>2016</v>
+        <v>1974</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=147</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1971</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Frey Ferenc Dezső OFM, Dr.</t>
+          <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Emporia, KS, Estados Unidos</t>
+          <t>Brooklyn, Long Island, NY, USA</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K249" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N249">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O249">
-        <v>1987</v>
+        <v>1985</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=290</t>
+          <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1971</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Henkey-Hőnig Károly, dr.</t>
+          <t>Horváth Ferenc</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>San Bernardino, CA, USA</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Loyola College, Montréal, QC, Canadá</t>
+          <t>Etiwanda, CA, USA</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Loyola College</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>alapító plébános, iskolaalapító</t>
         </is>
       </c>
       <c r="N250">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O250">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=380</t>
+          <t>/persons_v2/view.php?id=421</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1971</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Kovács János Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, Estados Unidos</t>
+          <t>Lacona, IA, USA</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>párroco</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N251">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O251">
-        <v>1974</v>
+        <v>1977</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=584</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1971</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Kató István</t>
+          <t>Nyisztor Zoltán, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, Estados Unidos</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>el último párroco húngaro</t>
+          <t>lelkész, hitbuzgalmi író</t>
         </is>
       </c>
       <c r="N252">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O252">
-        <v>1994</v>
+        <v>1979</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=506</t>
+          <t>/persons_v2/view.php?id=829</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1971</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Keller György Illés OCD</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Keany, AZ, Estados Unidos</t>
+          <t>Santo Domingo, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>párroco constructor de iglesias</t>
+          <t>plébános, hitoktsató</t>
         </is>
       </c>
       <c r="N253">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O253">
-        <v>1976</v>
+        <v>1999</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=518</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1971</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>Profesor universitario; además, fue profesor de secundaria entre 1968 y 2013, y maestro de novicios entre 1975 y 2012. Jubilado desde 2019</t>
+          <t>tanár, apáti titkár, segédlelkész</t>
         </is>
       </c>
       <c r="N254">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O254">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1971</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Dallas, TX, Estados Unidos</t>
+          <t>Bécs, Ausztria</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>profesor de secundaria, jubilado desde 2006</t>
+          <t>Caritas menekülttáborának lelkésze</t>
         </is>
       </c>
       <c r="N255">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O255">
-        <v>2013</v>
+        <v>1972</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1971</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Krigler Béla Sch.P</t>
+          <t>Dömötör Lajos Ede OFM</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Buffalo, NY, Estados Unidos</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Venezuela</t>
+        </is>
+      </c>
+      <c r="K256" t="inlineStr">
+        <is>
+          <t>plébános, magyar lelkész</t>
         </is>
       </c>
       <c r="N256">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O256">
-        <v>1983</v>
+        <v>1976</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=609</t>
+          <t>/persons_v2/view.php?id=218</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1971</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Szent Pál Jezsuita Gimnázium, Winnipeg, MB, Canadá</t>
+          <t>Saint Bonaventure, NY, USA</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Szent Pál Jezsuita Gimnázium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>matematika és számítástechnika tanár</t>
+          <t>főiskolai tanár</t>
         </is>
       </c>
       <c r="N257">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O257">
-        <v>1980</v>
+        <v>1989</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1971</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Mensáros Béla Aurél (O.Cist), Dr.</t>
+          <t>Hardi Gábor Gilbert O.Cist, dr</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Dallas, TX, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J258" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>estudiante universitario (1963-1965), profesor de instituto</t>
+          <t>a Dallas, TX katolikus egyetem filozófia professzora, közben 5 évig novíciusmester</t>
         </is>
       </c>
       <c r="N258">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O258">
-        <v>1983</v>
+        <v>1994</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=729</t>
+          <t>/persons_v2/view.php?id=368</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1971</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Buffalo, NY, Estados Unidos</t>
+          <t>Asunción, Paraguay</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Paraguay</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>profesor de religión, alemán y español, y responsable de la Congregación de María</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N259">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O259">
-        <v>1974</v>
+        <v>1992</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1971</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Máhig János, dr</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Notre Dame kórház, Montréal, QC, Canadá</t>
+          <t>Encarnación, Paraguay</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Notre Dame kórház</t>
+          <t>Paraguay</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>capellán de hospital, capellán húngaro</t>
+          <t>segédlelkész, majd plébános, később püspöki titkár, helynök</t>
         </is>
       </c>
       <c r="N260">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O260">
-        <v>1976</v>
+        <v>1992</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=713</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1971</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Nagy Ágoston CM</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Jackson, MS, Estados Unidos</t>
+          <t>West De Pere, WI, USA</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>misionero</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N261">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O261">
-        <v>1979</v>
+        <v>1972</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=784</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1971</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Németh Ferenc SJ</t>
+          <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>San Francisco, CA, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>pastor; según otras fuentes, vivía en Maryland.</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N262">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O262">
-        <v>1987</v>
+        <v>1990</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=812</t>
+          <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1971</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>St. Christopher's Church, Marana, AZ, Estados Unidos</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>St. Christopher's Church</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>kollégiumi rektor, perjel, apát</t>
         </is>
       </c>
       <c r="N263">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O263">
-        <v>1975</v>
+        <v>2010</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1971</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Kilián János Csaba OFM, Dr</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Woodside perjelség, Portola Valley, CA, Estados Unidos</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>Woodside perjelség</t>
+          <t>Fordham University</t>
+        </is>
+      </c>
+      <c r="K264" t="inlineStr">
+        <is>
+          <t>teológiai professzor, közben Mt. Vernon, NY, USA lelkész</t>
         </is>
       </c>
       <c r="N264">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O264">
-        <v>1978</v>
+        <v>1998</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1971</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Chonkó János</t>
+          <t>Király István SJ</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, Estados Unidos</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>segédlelkész, spirituális, majd 1971-től plébános és a kanadai magyar jezsuiták elöljárója.</t>
         </is>
       </c>
       <c r="N265">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O265">
-        <v>1984</v>
+        <v>1977</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=127</t>
+          <t>/persons_v2/view.php?id=533</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1971</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Kázmér Tamás</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Miami, FL, Estados Unidos</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>lelkész, közben kisegítő lelkész 1964-től Woodbridge, NJ, USA</t>
         </is>
       </c>
       <c r="N266">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O266">
-        <v>1986</v>
+        <v>1973</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=512</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1971</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
+          <t>Kővári Károly SJ</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Washington DC, Estados Unidos</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>Director del Departamento de Teología y Filosofía del Immaculata College; al mismo tiempo, desde 1967, viceprovincial de la Provincia de los Escolapios de Estados Unidos y presidente de la Asociación Húngara de Estados Unidos</t>
+          <t>író, szerkesztő</t>
         </is>
       </c>
       <c r="N267">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O267">
-        <v>1972</v>
+        <v>1980</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=457</t>
+          <t>/persons_v2/view.php?id=602</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1971</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Kővári Lajos Sch.P.</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canadá</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>vicario, y posteriormente párroco entre 1967 y 1973</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N268">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O268">
-        <v>1973</v>
+        <v>1981</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=603</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1971</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Kotyuk J. István</t>
+          <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Erie, PA, Estados Unidos</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>McKean, PA, Estados Unidos</t>
+          <t>Monterey, CA, USA</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K269" t="inlineStr">
+        <is>
+          <t>lelkész, közben katonai kórházlelkész Fort Ord, CA-ban</t>
         </is>
       </c>
       <c r="N269">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O269">
-        <v>1991</v>
+        <v>1977</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=575</t>
+          <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1971</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Kovács Lajos László OSB</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Woodside, CA, Estados Unidos</t>
+          <t>Perryopolis, NY, USA</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>ebanista y jardinero</t>
+          <t>plébános, 1977-től nyugállományban</t>
         </is>
       </c>
       <c r="N270">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O270">
-        <v>1975</v>
+        <v>1983</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=587</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1971</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Mészáros István Endre</t>
+          <t>Molnár János</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Steubenville, OH, Estados Unidos</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N271">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O271">
-        <v>1985</v>
+        <v>1975</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=739</t>
+          <t>/persons_v2/view.php?id=763</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1971</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, Estados Unidos</t>
+          <t>Munhall, PA, USA</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>profesor de matemáticas y física, capellán auxiliar</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N272">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O272">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1971</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>Profesor de secundaria; subdirector entre 1968 y 1971; impartió clases de latín, griego, ruso y húngaro; subdirector entre 1967 y 1972; jubilado desde 1992</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N273">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O273">
-        <v>1999</v>
+        <v>1972</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1971</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Csáki Benjámin, Dr.</t>
+          <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Vancouver, BC, Canadá</t>
+          <t>Nagyboldogasszony templom, Lackawanna, NY, USA</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J274" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony templom</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N274">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O274">
-        <v>1975</v>
+        <v>1979</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=140</t>
+          <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1971</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Dengl György Miklós OFM</t>
+          <t>Pajtás György József Bertalan SA</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, Estados Unidos</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Saint Francis of Assisi Parish</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N275">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O275">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=191</t>
+          <t>/persons_v2/view.php?id=847</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1971</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Palotai Mihály Sch.P.</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>profesor de piano, 1966-1971: encargado de la capilla</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N276">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O276">
         <v>1975</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=850</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1971</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Montevideo, Uruguay</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Uruguay</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>profesor de secundaria, director desde 1969</t>
+          <t>magyar lelkész, missionarius cum cura animarum</t>
         </is>
       </c>
       <c r="N277">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O277">
-        <v>1974</v>
+        <v>1983</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1971</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Fekete Ferenc</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Tompa</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I278" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>szakács, sekrestyés, a ministránsok vezetője, a magyar iskola igazgatója, cserkészvezető</t>
         </is>
       </c>
       <c r="N278">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O278">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=266</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1971</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Fekete Ferenc</t>
+          <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Mélykút, Hungría</t>
+          <t>State Island, NY, USA</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész, Isteni Szeretet Leányai anyaházának gyóntatója, miséző papja és lelki vezetője</t>
         </is>
       </c>
       <c r="N279">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O279">
-        <v>1972</v>
+        <v>1978</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=266</t>
+          <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1971</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Forgách László</t>
+          <t>Rába Márk Lukács OSPPE</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Pickering, ON, Canadá</t>
+          <t>Lausanne, Svájc</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Svájc</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>magyar lelkész (közben ellátja Genf-et is)</t>
         </is>
       </c>
       <c r="N280">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O280">
-        <v>1977</v>
+        <v>1994</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=281</t>
+          <t>/persons_v2/view.php?id=918</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1971</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Fölföldy Béla Barnabás</t>
+          <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Middlesboro, KY, Estados Unidos</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J281" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>egyetemi tanár, kisegítő lelkész, rendi feladatok (1968-1977 II. szekció tartományfőnök)</t>
         </is>
       </c>
       <c r="N281">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O281">
-        <v>1974</v>
+        <v>1996</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=286</t>
+          <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1971</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Calgary, AB, Canadá</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>angol, történelem és filozófia tanár</t>
         </is>
       </c>
       <c r="N282">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O282">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1971</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Huber Antal, Dr.</t>
+          <t>Bartos G. József</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, Estados Unidos</t>
+          <t>Walnut, CA, USA</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...9 lines deleted...]
-          <t>párroco</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N283">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O283">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=444</t>
+          <t>/persons_v2/view.php?id=52</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1971</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K284" t="inlineStr">
+        <is>
+          <t>kórházi kisegítő, majd Máriaremete sekrestyés</t>
         </is>
       </c>
       <c r="N284">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O284">
-        <v>1982</v>
+        <v>1972</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1971</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Kulcsár András Antal, Dr.</t>
+          <t>Czup Elek</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Regina, SK, Canadá</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Canadá</t>
+          <t>Strathroy-Caradoc, ON, Kanada</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>párroco</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N285">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O285">
-        <v>1986</v>
+        <v>1977</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=622</t>
+          <t>/persons_v2/view.php?id=135</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1971</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Dunay Antal, Dr.</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>Egyházmegyei Caritas Otthon</t>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N286">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O286">
-        <v>1988</v>
+        <v>1977</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=221</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1971</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Dallas, TX, Estados Unidos</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J287" t="inlineStr">
+        <is>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>profesor de secundaria</t>
+          <t>parókus, közben kisegít New York, NY, USA</t>
         </is>
       </c>
       <c r="N287">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O287">
-        <v>1990</v>
+        <v>2016</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1971</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Frey Ferenc Dezső OFM, Dr.</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>St. Patrick, North Fayette, PA, Estados Unidos</t>
+          <t>Emporia, KS, USA</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...9 lines deleted...]
-          <t>párroco</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N288">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O288">
-        <v>1973</v>
+        <v>1987</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1971</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Buffalo, SD, Estados Unidos</t>
+          <t>Loyola College, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>Loyola College</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N289">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O289">
-        <v>1990</v>
+        <v>1977</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1971</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Homa József</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>München, NSZK</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>capellán de jóvenes</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N290">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O290">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1971</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Kató István</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Chicago, IN, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>utolsó magyar plébános</t>
         </is>
       </c>
       <c r="N291">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O291">
-        <v>1974</v>
+        <v>1994</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1971</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Keller György Illés OCD</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Flemington, NJ, Estados Unidos</t>
+          <t>Keany, AZ, USA</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K292" t="inlineStr">
+        <is>
+          <t>templomépítő plébános</t>
         </is>
       </c>
       <c r="N292">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O292">
-        <v>1973</v>
+        <v>1976</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1971</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Demetzky Sándor</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>párroco, y posteriormente jubilado</t>
+          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
         </is>
       </c>
       <c r="N293">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O293">
-        <v>1989</v>
+        <v>2022</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=187</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1971</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, Estados Unidos</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
         </is>
       </c>
       <c r="N294">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O294">
-        <v>1973</v>
+        <v>2013</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1971</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Denka J. Ferenc</t>
+          <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Capellán de la residencia de ancianos St. Edward</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N295">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O295">
-        <v>1979</v>
+        <v>1983</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=192</t>
+          <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1971</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Burg Kastl, NSZK</t>
+          <t>Szent Pál Jezsuita Gimnázium, Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t>Szent Pál Jezsuita Gimnázium</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>profesor de un instituto de secundaria húngaro</t>
+          <t>matematika és számítástechnika tanár</t>
         </is>
       </c>
       <c r="N296">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O296">
         <v>1980</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1971</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Endrődy László (SJ), Msgr</t>
+          <t>Mensáros Béla Aurél (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Santa Clara, CA, Estados Unidos</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K297" t="inlineStr">
+        <is>
+          <t>egyetemi hallgató (1963-1965), gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N297">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O297">
-        <v>1975</v>
+        <v>1983</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=239</t>
+          <t>/persons_v2/view.php?id=729</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1971</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Gavelda József</t>
+          <t>Moltesz József SJ</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Hazelton, PA, Estados Unidos</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K298" t="inlineStr">
+        <is>
+          <t>hittan, német és spanyoltanár, a Mária-kongregáció vezetője</t>
         </is>
       </c>
       <c r="N298">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O298">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=308</t>
+          <t>/persons_v2/view.php?id=768</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1971</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Horváth Lajos, Msgr.</t>
+          <t>Máhig János, dr</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Győr, Hungría</t>
+          <t>Notre Dame kórház, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J299" t="inlineStr">
+        <is>
+          <t>Notre Dame kórház</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>archivero diocesano</t>
+          <t>kórházlelkész, magyar lelkész</t>
         </is>
       </c>
       <c r="N299">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O299">
-        <v>1980</v>
+        <v>1976</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=429</t>
+          <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1971</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Horváth Márton</t>
+          <t>Nagy Ágoston CM</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Sacred Heart Catholic Church, Washaw, IN, Estados Unidos</t>
+          <t>Jackson, MS, USA</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Sacred Heart Catholic Church</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N300">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O300">
-        <v>1983</v>
+        <v>1979</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=433</t>
+          <t>/persons_v2/view.php?id=784</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1971</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>Corpus Christi Plébánia, South Bend, IN, Estados Unidos</t>
+          <t>San Francisco, CA, USA</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Corpus Christi Plébánia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>lelkész, más forrás szerint Maryland-ban élt.</t>
         </is>
       </c>
       <c r="N301">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O301">
-        <v>1977</v>
+        <v>1987</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1971</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Héjja Gyula SJ, dr.</t>
+          <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, Estados Unidos</t>
+          <t>St. Christopher's Church, Marana, AZ, USA</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J302" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>St. Christopher's Church</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>profesor; al mismo tiempo, entre 1965 y 1968, fue superior general de los jesuitas húngaros residentes en el extranjero</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N302">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O302">
-        <v>1995</v>
+        <v>1975</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=391</t>
+          <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1971</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Van Nuys, CA, Estados Unidos</t>
+          <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>secretario episcopal</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N303">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O303">
-        <v>1986</v>
+        <v>2014</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1971</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Strasbourg, Francia</t>
+          <t>Woodside perjelség, Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>Francia</t>
-[...4 lines deleted...]
-          <t>El capellán de los húngaros del este de Francia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J304" t="inlineStr">
+        <is>
+          <t>Woodside perjelség</t>
         </is>
       </c>
       <c r="N304">
-        <v>1966</v>
+        <v>1964</v>
       </c>
       <c r="O304">
-        <v>1973</v>
+        <v>1978</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1971</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Palmer Lajos SJ</t>
+          <t>Chonkó János</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Baltimore, MD, Estados Unidos</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N305">
-        <v>1966</v>
+        <v>1964</v>
       </c>
       <c r="O305">
-        <v>1973</v>
+        <v>1984</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=849</t>
+          <t>/persons_v2/view.php?id=127</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1971</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Felsővadász, Hungría</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>pastor adjunto</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N306">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="O306">
-        <v>1973</v>
+        <v>1986</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1971</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Dely Péter Brunó OSM, Dr.</t>
+          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canadá</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Immaculata College teológia és filozófia tanszékének vezetője, közben 1967-től az Amerikai Piarista Rendtartomány helyettes tartományfőnöke, az Amerikai Magyar Szövetség elnöke</t>
         </is>
       </c>
       <c r="N307">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="O307">
-        <v>1976</v>
+        <v>1972</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=186</t>
+          <t>/persons_v2/view.php?id=457</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1971</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Furák István Tibor OSM</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canadá</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>segédlelkész, majd 1967-1973 között plébános</t>
         </is>
       </c>
       <c r="N308">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="O308">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=293</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1971</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Gerencsér Pál István Sch.P, dr.</t>
+          <t>Kotyuk J. István</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Buffalo, NY, Estados Unidos</t>
+          <t>McKean, PA, USA</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>director fundador</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N309">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="O309">
-        <v>1981</v>
+        <v>1991</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=320</t>
+          <t>/persons_v2/view.php?id=575</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1971</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Kovács Lajos László OSB</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>Newark, NJ, Estados Unidos</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>Marina de los EE. UU. – capellán de campaña</t>
+          <t>bútorasztalos és kertész</t>
         </is>
       </c>
       <c r="N310">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="O310">
-        <v>1990</v>
+        <v>1975</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=587</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1971</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Mészáros István Endre</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Tata, Hungría</t>
+          <t>Steubenville, OH, USA</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>Hungría</t>
-[...4 lines deleted...]
-          <t>párroco; además, decano entre 1976 y 1982</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N311">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="O311">
-        <v>1982</v>
+        <v>1985</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=739</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1971</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Medgyess A. József</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Freiburg, Alemania</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>Alemania</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J312" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K312" t="inlineStr">
+        <is>
+          <t>matematika-fizika tanár, kisegítő lelkész</t>
         </is>
       </c>
       <c r="N312">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="O312">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=718</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1971</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Plankó János</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Regis College, Toronto, ON, Canadá</t>
+          <t>Pátroha, Magyarország</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Regis College</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>profesor de teología</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N313">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="O313">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=884</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1971</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Mosonyi László</t>
+          <t>R. Kiss Imre SDB</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>párroco constructor de iglesias</t>
+          <t>misszionárius, Ukiah, CA, USA, majd haláláig McKinleyville, CA, USA</t>
         </is>
       </c>
       <c r="N314">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="O314">
-        <v>1973</v>
+        <v>1987</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=776</t>
+          <t>/persons_v2/view.php?id=938</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1971</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Courtland, ON, Canadá</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>középiskolai tanár, 1968 – 1971 között igazgatóhelyettes, latint, görögöt, oroszt és magyar nyelvet oktatott, 1967 – 1972 között alperjel, 1992-től nyugállományban</t>
         </is>
       </c>
       <c r="N315">
-        <v>1967</v>
+        <v>1965</v>
       </c>
       <c r="O315">
-        <v>1972</v>
+        <v>1999</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1971</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Németh Sándor, Dr.</t>
+          <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>St. Catharines, ON, Canadá</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Our Lady of Scapular, Niagara Falls, ON, Canadá</t>
+          <t>Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Our Lady of Scapular</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N316">
-        <v>1967</v>
+        <v>1965</v>
       </c>
       <c r="O316">
-        <v>1976</v>
+        <v>1975</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=819</t>
+          <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1971</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J317" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>empleado de imprenta, cocinero del monasterio y, posteriormente, jubilado</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N317">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O317">
-        <v>2007</v>
+        <v>1976</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1971</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Bakos István</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>zongoratanár, 1966 – 1971 kápolnagondnok</t>
         </is>
       </c>
       <c r="N318">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O318">
-        <v>1979</v>
+        <v>1975</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=30</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1971</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Bartók Alajos Károly, Msgr.</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>St. Augustine és Orlando, FL, Estados Unidos</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Mims, FL, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>gimnáziumi tanár, 1969-tól igazgató</t>
         </is>
       </c>
       <c r="N319">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O319">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=53</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1971</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Fekete Ferenc</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Goretti Mária Plébánia, Santiago de Chile, Chile</t>
-[...9 lines deleted...]
-          <t>Goretti Mária Plébánia</t>
+          <t>Tompa</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>pastor constructor de iglesias, pastor húngaro</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N320">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O320">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=266</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1971</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Fekete Ferenc</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Buffalo, NY, Estados Unidos</t>
+          <t>Mélykút, Magyarország</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>misionero itinerante</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N321">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O321">
-        <v>1991</v>
+        <v>1972</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=266</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1971</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Dér-Wolff János SJ</t>
+          <t>Forgách László</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Lima, Peru</t>
+          <t>Pickering, ON, Kanada</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>pastor, profesor de teología, director de retiros</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N322">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O322">
-        <v>1973</v>
+        <v>1977</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=198</t>
+          <t>/persons_v2/view.php?id=281</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1971</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Fekete Jenő</t>
+          <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>Fort Wayne, IN, Estados Unidos</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Ferdinand, IN, Estados Unidos</t>
+          <t>Middlesboro, KY, USA</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K323" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N323">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O323">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=267</t>
+          <t>/persons_v2/view.php?id=286</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1971</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Fitz Mihály</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Slovinky, Csehszlovákia</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N324">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O324">
-        <v>1977</v>
+        <v>1992</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=277</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1971</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Henye Géza</t>
+          <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canadá</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J325" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N325">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O325">
-        <v>1985</v>
+        <v>1978</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=381</t>
+          <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1971</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Gräfelfing, NSZK</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N326">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O326">
-        <v>1975</v>
+        <v>1982</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1971</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Hoffmann Dezső Fábián (OFM)</t>
+          <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
+          <t>Stockholm, SK, Kanada</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N327">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O327">
-        <v>1972</v>
+        <v>1986</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=404</t>
+          <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1971</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Horváth Lajos Martinián OFM</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, Estados Unidos</t>
+          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="J328" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Egyházmegyei Caritas Otthon</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>hermano o hermana de apoyo</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N328">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O328">
-        <v>1977</v>
+        <v>1988</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=430</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1971</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Ipoly Ottó Miklós, dr.</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Pontifical College Josephinum, Colombus, OH, Estados Unidos</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Pontifical College Josephinum</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>profesor de estudios bíblicos (Nuevo Testamento)</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N329">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O329">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=456</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1971</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, Estados Unidos</t>
+          <t>St. Patrick, North Fayette, PA, USA</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University)</t>
+          <t>St. Patrick</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>profesor universitario</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N330">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O330">
-        <v>2002</v>
+        <v>1973</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1971</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Princeton University, Princeton, NJ, Estados Unidos</t>
+          <t>Buffalo, SD, USA</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Princeton University</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>profesor universitario; desde 1973, profesor titular distinguido</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N331">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O331">
-        <v>2009</v>
+        <v>1990</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1971</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>Szentháromság templom, Sykesville, PA, Estados Unidos</t>
+          <t>München, NSZK</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szentháromság templom</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>Mientras tanto, en un apartado: DuBois, Pensilvania, EE. UU. – Iglesia de Santa María</t>
+          <t>ifjúsági lelkész</t>
         </is>
       </c>
       <c r="N332">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O332">
-        <v>1972</v>
+        <v>1977</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1971</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Kovács Dezső Lajos</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, Estados Unidos</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, Estados Unidos</t>
+          <t>Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>vicario, pastor húngaro</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N333">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O333">
-        <v>1983</v>
+        <v>1974</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=580</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1971</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Krupa Sándor Kolumbán OFM</t>
+          <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Dewitt, MI, Estados Unidos</t>
+          <t>Flemington, NJ, USA</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>pastor</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N334">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O334">
-        <v>1988</v>
+        <v>1973</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=613</t>
+          <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1971</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Köln, Németország</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, Estados Unidos</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J335" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>párroco, jubilado desde 1973</t>
+          <t>segédlelkész, majd 1972-től plébános</t>
         </is>
       </c>
       <c r="N335">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O335">
-        <v>1980</v>
+        <v>2009</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1971</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Demetzky Sándor</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Medford, NY, Estados Unidos</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J336" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>plébános, majd nyugállományban</t>
         </is>
       </c>
       <c r="N336">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="O336">
-        <v>1972</v>
+        <v>1989</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=187</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1971</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Mahoney Róbert</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>Forth Wayne – South Bend, OH, Estados Unidos</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>St. Bavo, Mishawaka, IN, Estados Unidos</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J337" t="inlineStr">
         <is>
-          <t>St. Bavo</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N337">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="O337">
-        <v>1980</v>
+        <v>1973</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=686</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1971</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Major Imre Márk (O.Cist), Dr.</t>
+          <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Texas Christian University, Forth Worth, TX, Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Texas Christian University</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>Estudios de Historia, mientras tanto, capellán de un convento</t>
+          <t>St. Edward öregotthon lelkésze</t>
         </is>
       </c>
       <c r="N338">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="O338">
-        <v>1972</v>
+        <v>1979</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=688</t>
+          <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1971</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>Dewitt, MI, Estados Unidos</t>
+          <t>Burg Kastl, NSZK</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="K339" t="inlineStr">
+        <is>
+          <t>magyar gimnáziumban tanár</t>
         </is>
       </c>
       <c r="N339">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="O339">
-        <v>1987</v>
+        <v>1980</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1971</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Endrődy László (SJ), Msgr</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
+          <t>Santa Clara, CA, USA</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...9 lines deleted...]
-          <t>profesor de instituto (1968-2014), subdirector (1971-1981), director (1981-1996), prior (1994-2000), subperjel (alrededor de 2000), clérigo-magister (alrededor de 2007)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N340">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="O340">
-        <v>2015</v>
+        <v>1975</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=239</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1971</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Gavelda József</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...9 lines deleted...]
-          <t>párroco fundador y constructor de iglesias</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N341">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="O341">
-        <v>2018</v>
+        <v>1975</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=308</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1971</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>Tokió (神戸市), Japán</t>
+          <t>Győr, Magyarország</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>rector de la escolástica jesuita</t>
+          <t>egyházmegyei levéltáros</t>
         </is>
       </c>
       <c r="N342">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="O342">
-        <v>1972</v>
+        <v>1980</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1971</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Németh Béla Maurus OSB</t>
+          <t>Horváth Márton</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Woodside perjelség, Portola Valley, CA, Estados Unidos</t>
+          <t>Sacred Heart Catholic Church, Washaw, IN, USA</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
-          <t>Woodside perjelség</t>
+          <t>Sacred Heart Catholic Church</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>el responsable del equipo juvenil</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N343">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="O343">
-        <v>1975</v>
+        <v>1983</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=809</t>
+          <t>/persons_v2/view.php?id=433</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1971</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Padányi Károly</t>
+          <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canadá</t>
+          <t>Corpus Christi Plébánia, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J344" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Corpus Christi Plébánia</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N344">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="O344">
-        <v>1991</v>
+        <v>1977</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=845</t>
+          <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1971</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Pintér János</t>
+          <t>Héjja Gyula SJ, dr.</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>Győr, Hungría</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J345" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>tanár, közben 1965 – 1968 között a külföldön élő magyar jezsuiták generálisa</t>
         </is>
       </c>
       <c r="N345">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="O345">
-        <v>1978</v>
+        <v>1995</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=878</t>
+          <t>/persons_v2/view.php?id=391</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1971</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, Estados Unidos</t>
+          <t>Van Nuys, CA, USA</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Fordham University</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>profesor de Derecho canónico</t>
+          <t>püspöki titkár</t>
         </is>
       </c>
       <c r="N346">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="O346">
-        <v>1973</v>
+        <v>1986</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1971</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, Estados Unidos</t>
+          <t>Strasbourg, Franciaország</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Fordham University</t>
+          <t>Franciaország</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>Profesor de la Universidad de Fordham, capellán auxiliar húngaro</t>
+          <t>A kelet-franciaországi magyarok lelkésze</t>
         </is>
       </c>
       <c r="N347">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O347">
-        <v>1991</v>
+        <v>1973</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1971</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Palmer Lajos SJ</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N348">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O348">
-        <v>1985</v>
+        <v>1973</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=849</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1971</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Canadá</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J349" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+        </is>
+      </c>
+      <c r="K349" t="inlineStr">
+        <is>
+          <t>magiszter, közben 1966 – 1977 között gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N349">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O349">
-        <v>1976</v>
+        <v>1975</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1971</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Bognár József, Msgr.</t>
+          <t>Solymár János SJ</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>Parma, OH, Estados Unidos</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Stockholm, Svédország</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Svédország</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>el vicario general de la diócesis</t>
+          <t>Svédország magyar katolikus lelkipásztora; az emigráns magyar cserkészet lelki vezetője</t>
         </is>
       </c>
       <c r="N350">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O350">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=97</t>
+          <t>/persons_v2/view.php?id=1005</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1971</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>Oberschützen, Austria</t>
+          <t>Felsővadász, Magyarország</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>profesor de religión y pastor húngaro</t>
+          <t>helyettes lelkész</t>
         </is>
       </c>
       <c r="N351">
-        <v>1969</v>
+        <v>1967</v>
       </c>
       <c r="O351">
-        <v>1981</v>
+        <v>1973</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1971</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Jani György</t>
+          <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>Allentown, PA, Estados Unidos</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, Estados Unidos</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>párroco, pastor húngaro</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N352">
-        <v>1969</v>
+        <v>1967</v>
       </c>
       <c r="O352">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=473</t>
+          <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1971</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Kassovic Kálmán</t>
+          <t>Furák István Tibor OSM</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>Peoria, IL, Estados Unidos</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>St. Margaret's Hospital, Spring Valley, NY, Estados Unidos</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. Margaret's Hospital</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>capellán de hospital</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N353">
-        <v>1969</v>
+        <v>1967</v>
       </c>
       <c r="O353">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=504</t>
+          <t>/persons_v2/view.php?id=293</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1971</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Kopcsa András József</t>
+          <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>St. Stanislaus Church, New Carlisle, IN, Estados Unidos</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. Stanislaus Church</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>alapító igazgató</t>
         </is>
       </c>
       <c r="N354">
-        <v>1969</v>
+        <v>1967</v>
       </c>
       <c r="O354">
-        <v>1972</v>
+        <v>1981</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=563</t>
+          <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1971</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Saint Francis of Assisi Parish</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>confesor, jardinero</t>
+          <t>US Navy – tábori lelkész</t>
         </is>
       </c>
       <c r="N355">
-        <v>1969</v>
+        <v>1967</v>
       </c>
       <c r="O355">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1971</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>Zemplénagárd, Hungría</t>
+          <t>Tata, Magyarország</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>jubilado, capellán auxiliar</t>
+          <t>plébános, közben 1976-1982 esperes</t>
         </is>
       </c>
       <c r="N356">
-        <v>1969</v>
+        <v>1967</v>
       </c>
       <c r="O356">
-        <v>1973</v>
+        <v>1982</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1971</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Lenner Jenő Arkangyal OFM</t>
+          <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>Dewitt, MI, Estados Unidos</t>
+          <t>Freiburg, Németország</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>conserje, administrador, confesor</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="N357">
-        <v>1969</v>
-[...4 lines deleted...]
-        </is>
+        <v>1967</v>
+      </c>
+      <c r="O357">
+        <v>1982</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=649</t>
+          <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1971</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>Lovászpatona, Hungría</t>
+          <t>Regis College, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J358" t="inlineStr">
+        <is>
+          <t>Regis College</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>a teológia professzora</t>
         </is>
       </c>
       <c r="N358">
-        <v>1969</v>
+        <v>1967</v>
       </c>
       <c r="O358">
-        <v>1989</v>
+        <v>1974</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1971</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Mosonyi László</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>Szentháromság Plébánia, Fenyéd, Rumanía</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>Rumanía</t>
-[...4 lines deleted...]
-          <t>Szentháromság Plébánia</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>templomépítő parókus</t>
         </is>
       </c>
       <c r="N359">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O359">
-        <v>1981</v>
+        <v>1973</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=776</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1971</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Bartha Károly SVD</t>
+          <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>Washington DC, Estados Unidos</t>
+          <t>Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K360" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N360">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O360">
-        <v>1977</v>
+        <v>1972</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=49</t>
+          <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1971</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Németh Sándor, Dr.</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>St. Catharines, ON, Kanada</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>Courtland, ON, Canadá</t>
+          <t>Our Lady of Scapular, Niagara Falls, ON, Kanada</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J361" t="inlineStr">
+        <is>
+          <t>Our Lady of Scapular</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>vicario, y posteriormente párroco</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N361">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O361">
-        <v>1979</v>
+        <v>1976</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=819</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>1971</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Bobák János Iréneusz, dr.</t>
+          <t>Pribusz György</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>Brownsville, PA, Estados Unidos</t>
+          <t>Baden-Württemberg, NSZK</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>magyar lelkész (székhelye Nasgenstadt)</t>
         </is>
       </c>
       <c r="N362">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O362">
-        <v>1988</v>
+        <v>1972</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=90</t>
+          <t>/persons_v2/view.php?id=899</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>1971</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Schmotzer János SJ</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
+          <t>Georgetown University, Washington DC, USA</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J363" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Georgetown University</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>profesor de teología</t>
+          <t>doktori tanulmányok (politológia), majd a kínai intézet munkatársa</t>
         </is>
       </c>
       <c r="N363">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O363">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=976</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>1971</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Bourdeux Ottó (SJ), dr.</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>Rotenburg, Alemania</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>Nürnberg, NSZK</t>
+          <t>Capuchin Soup Kitchen, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J364" t="inlineStr">
+        <is>
+          <t>Capuchin Soup Kitchen</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>novicio jesuita</t>
+          <t>szerzetestestvér, a konyha vezetője</t>
         </is>
       </c>
       <c r="N364">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O364">
-        <v>1972</v>
+        <v>1975</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=109</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>1971</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>Piarista ház, Devon, PA, Estados Unidos</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Piarista ház</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
         </is>
       </c>
       <c r="N365">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O365">
-        <v>1975</v>
+        <v>2007</v>
       </c>
       <c r="Q365" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366">
         <v>1971</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Békési István SJ</t>
+          <t>Bakos István</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>Klagenfurt, Austria</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J366" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
+        </is>
+      </c>
+      <c r="K366" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N366">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O366">
-        <v>1974</v>
+        <v>1979</v>
       </c>
       <c r="Q366" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=78</t>
+          <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367">
         <v>1971</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Békési István SJ</t>
+          <t>Bartók Alajos Károly, Msgr.</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>St. Augustine és Orlando, FL, USA</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>Spittal, Austria</t>
+          <t>Mims, FL, USA</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>pastor húngaro, con viajes misioneros a Yugoslavia</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N367">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O367">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="Q367" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=78</t>
+          <t>/persons_v2/view.php?id=53</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368">
         <v>1971</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Cser László SJ</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>St. James, NY, Estados Unidos</t>
+          <t>Goretti Mária Plébánia, Santiago de Chile, Chile</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Chile</t>
+        </is>
+      </c>
+      <c r="J368" t="inlineStr">
+        <is>
+          <t>Goretti Mária Plébánia</t>
+        </is>
+      </c>
+      <c r="K368" t="inlineStr">
+        <is>
+          <t>templomépítő lelkész, magyar lelkész</t>
         </is>
       </c>
       <c r="N368">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O368">
-        <v>2003</v>
+        <v>1975</v>
       </c>
       <c r="Q368" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=153</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369">
         <v>1971</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>párroco (según el KMVÉ, párroco entre 1971 y 1984)</t>
+          <t>utazó misszionárius</t>
         </is>
       </c>
       <c r="N369">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O369">
-        <v>1972</v>
+        <v>1991</v>
       </c>
       <c r="Q369" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370">
         <v>1971</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Gerendás Lajos</t>
+          <t>Dér-Wolff János SJ</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>Süttőr, Hungría</t>
+          <t>Lima, Peru</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>lelkész, teológiai tanár, lelkigyakorlat-vezető</t>
         </is>
       </c>
       <c r="N370">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O370">
-        <v>1983</v>
+        <v>1973</v>
       </c>
       <c r="Q370" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=321</t>
+          <t>/persons_v2/view.php?id=198</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371">
         <v>1971</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Gombos Mihály SDB</t>
+          <t>Fekete Jenő</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Fort Wayne, IN, USA</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Canadá</t>
+          <t>Ferdinand, IN, USA</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>párroco</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N371">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O371">
-        <v>1981</v>
+        <v>1977</v>
       </c>
       <c r="Q371" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=330</t>
+          <t>/persons_v2/view.php?id=267</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372">
         <v>1971</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Fitz Mihály</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>Vero Beach, FL, Estados Unidos</t>
+          <t>Slovinky, Csehszlovákia</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K372" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N372">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O372">
-        <v>1981</v>
+        <v>1977</v>
       </c>
       <c r="Q372" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=277</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373">
         <v>1971</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Henye Géza</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>actividad pastoral y organización de retiros espirituales</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N373">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1968</v>
+      </c>
+      <c r="O373">
+        <v>1985</v>
       </c>
       <c r="Q373" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=381</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374">
         <v>1971</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>Auriesville, NY, Estados Unidos</t>
+          <t>Gräfelfing, NSZK</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>misionero</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="N374">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O374">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="Q374" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375">
         <v>1971</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>University of Tennesse, Kroxville, TN, Estados Unidos</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J375" t="inlineStr">
         <is>
-          <t>University of Tennesse</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>cursar estudios</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N375">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O375">
-        <v>1973</v>
+        <v>1972</v>
       </c>
       <c r="Q375" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376">
         <v>1971</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>Chicago, IL, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, Estados Unidos</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J376" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>jubilado, capellán auxiliar</t>
+          <t>segítőtestvér</t>
         </is>
       </c>
       <c r="N376">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O376">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="Q376" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377">
         <v>1971</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>Horváth Tibor SJ, Dr.</t>
+          <t>Ipoly Ottó Miklós, dr.</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canadá</t>
+          <t>Pontifical College Josephinum, Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J377" t="inlineStr">
+        <is>
+          <t>Pontifical College Josephinum</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>profesor de teología</t>
+          <t>biblikum tanár (Újszövetség)</t>
         </is>
       </c>
       <c r="N377">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O377">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="Q377" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=439</t>
+          <t>/persons_v2/view.php?id=456</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378">
         <v>1971</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>Providence, RI, Estados Unidos</t>
+          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J378" t="inlineStr">
+        <is>
+          <t>Canisius College (jelenleg: Canisius University)</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
-          <t>Profesora de seminario y conferenciante en una universidad femenina de Wakefield, Rhode Island (EE. UU.), además de capellán auxiliar húngaro</t>
+          <t>egyetemi tanár</t>
         </is>
       </c>
       <c r="N378">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O378">
-        <v>1980</v>
+        <v>2002</v>
       </c>
       <c r="Q378" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379">
         <v>1971</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>Collegium Josephinum, Worthington, OH, Estados Unidos</t>
+          <t>Princeton University, Princeton, NJ, USA</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J379" t="inlineStr">
         <is>
-          <t>Collegium Josephinum</t>
+          <t>Princeton University</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>ponente invitado</t>
+          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
         </is>
       </c>
       <c r="N379">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O379">
-        <v>1973</v>
+        <v>2009</v>
       </c>
       <c r="Q379" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380">
         <v>1971</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Kovách János</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
+          <t>Szentháromság templom, Sykesville, PA, USA</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J380" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szentháromság templom</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>vicario, luego párroco y, posteriormente, responsable local</t>
+          <t>közben oldallagosan DuBois, PA, USA – Szent Mária templom</t>
         </is>
       </c>
       <c r="N380">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O380">
-        <v>2013</v>
+        <v>1972</v>
       </c>
       <c r="Q380" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381">
         <v>1971</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Kovács Dezső Lajos</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>San Francisco, CA, Estados Unidos</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>párroco de los húngaros bajo la jurisdicción del arzobispo de San Francisco, así como párroco principal de la misión de San Esteban en Menlo Park</t>
+          <t>segédlelkész, magyar lelkész</t>
         </is>
       </c>
       <c r="N381">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O381">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="Q381" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=580</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382">
         <v>1971</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentina</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
-          <t>pastor en un barrio marginal</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N382">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O382">
-        <v>1977</v>
+        <v>1988</v>
       </c>
       <c r="Q382" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383">
         <v>1971</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>Mátraháza, Hungría</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J383" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános, 1973-tól nyugállományban</t>
         </is>
       </c>
       <c r="N383">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O383">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="Q383" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384">
         <v>1971</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Kiss Máté János OFM</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, Estados Unidos</t>
+          <t>Medford, NY, USA</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N384">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O384">
         <v>1972</v>
       </c>
       <c r="Q384" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=549</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385">
         <v>1971</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Kovách Balázs Pál</t>
+          <t>Mahoney Róbert</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Forth Wayne – South Bend, OH, USA</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>Braddock, PA, Estados Unidos</t>
+          <t>St. Bavo, Mishawaka, IN, USA</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J385" t="inlineStr">
+        <is>
+          <t>St. Bavo</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N385">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O385">
-        <v>2001</v>
+        <v>1980</v>
       </c>
       <c r="Q385" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=577</t>
+          <t>/persons_v2/view.php?id=686</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386">
         <v>1971</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Major Imre Márk (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>Ituna, SK, Canadá</t>
+          <t>Texas Christian University, Forth Worth, TX, USA</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J386" t="inlineStr">
+        <is>
+          <t>Texas Christian University</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>auxiliar</t>
+          <t>történelem tanulmányok, közben zárdalelkész</t>
         </is>
       </c>
       <c r="N386">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O386">
         <v>1972</v>
       </c>
       <c r="Q386" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=688</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387">
         <v>1971</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Kubovics Tibor Egid [Egyed] OSB</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>estudios de teología</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N387">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O387">
-        <v>1976</v>
+        <v>1987</v>
       </c>
       <c r="Q387" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=619</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388">
         <v>1971</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Kögl János Szeverin OSB</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>Nova Santa Rosa, Brazília</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J388" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>Entre 1970 y 1981, director de seminario y capellán, profesor de instituto; entre 1971 y 1976, director de instituto y consejero episcopal</t>
+          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
         </is>
       </c>
       <c r="N388">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O388">
-        <v>1984</v>
+        <v>2015</v>
       </c>
       <c r="Q388" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=598</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389">
         <v>1971</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>Nova Santa Rosa, Brazília</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
+      <c r="J389" t="inlineStr">
+        <is>
+          <t>Tours-i Szent Márton plébánia</t>
+        </is>
+      </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>conserje</t>
+          <t>alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N389">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O389">
-        <v>1973</v>
+        <v>2018</v>
       </c>
       <c r="Q389" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390">
         <v>1971</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>Akron, OH, Estados Unidos</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>St. George Catholic Church, Clinton, OH, Estados Unidos</t>
+          <t>Tokió (神戸市), Japán</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. George Catholic Church</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>jezsuita skolasztikátus rektora</t>
         </is>
       </c>
       <c r="N390">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O390">
-        <v>1991</v>
+        <v>1972</v>
       </c>
       <c r="Q390" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391">
         <v>1971</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>Mihalik Imre Károly, Dr.</t>
+          <t>Németh Béla Maurus OSB</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>Notre Dame szeminárium, New Orleans, LA, Estados Unidos</t>
+          <t>Woodside perjelség, Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J391" t="inlineStr">
         <is>
-          <t>Notre Dame szeminárium</t>
+          <t>Woodside perjelség</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>a juniorátus vezetője</t>
         </is>
       </c>
       <c r="N391">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O391">
-        <v>1995</v>
+        <v>1975</v>
       </c>
       <c r="Q391" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=742</t>
+          <t>/persons_v2/view.php?id=809</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392">
         <v>1971</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J392" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>capellán auxiliar (también en Hamilton, Ontario, Canadá)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N392">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O392">
-        <v>1974</v>
+        <v>1991</v>
       </c>
       <c r="Q392" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393">
         <v>1971</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Mustos István Sch.P.</t>
+          <t>Pintér János</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>Devon, PA, Estados Unidos</t>
+          <t>Győr, Magyarország</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>profesor, director hasta 1987</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N393">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O393">
-        <v>1987</v>
+        <v>1978</v>
       </c>
       <c r="Q393" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=779</t>
+          <t>/persons_v2/view.php?id=878</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394">
         <v>1971</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>Mindszenty Kollégium, Leuven, Belgium</t>
+          <t>Collége de la Gaspasic, Gaspésie–Îles-de-la-Madeleine, QC, Kanada</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>Belgium</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J394" t="inlineStr">
         <is>
-          <t>Mindszenty Kollégium</t>
+          <t>Collége de la Gaspasic</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
-          <t>director, pastor húngaro</t>
+          <t>főiskolai tanár, ezzel egy időben a mariai kórház ápolónőképzőjében morálist tanít</t>
         </is>
       </c>
       <c r="N394">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O394">
-        <v>1972</v>
+        <v>1984</v>
       </c>
       <c r="Q394" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395">
         <v>1971</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Ruff János SJ, Dr.</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>maestro de novicios</t>
+          <t>filozófiatanár</t>
         </is>
       </c>
       <c r="N395">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O395">
-        <v>1986</v>
+        <v>1976</v>
       </c>
       <c r="Q395" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=950</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396">
         <v>1971</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>Németh György Luciusz OFM, Dr.</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>Dewitt, MI, Estados Unidos</t>
+          <t>Párizsi Magyar Misszió, Párizs, Franciaország</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Franciaország</t>
+        </is>
+      </c>
+      <c r="J396" t="inlineStr">
+        <is>
+          <t>Párizsi Magyar Misszió</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N396">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O396">
-        <v>1974</v>
+        <v>1985</v>
       </c>
       <c r="Q396" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=813</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397">
         <v>1971</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>Németh Imre</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>Lorain, OH, Estados Unidos</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J397" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>(Según Miklósházy: entre 1969 y 1972)</t>
+          <t>kánonjog professzora</t>
         </is>
       </c>
       <c r="N397">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O397">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="Q397" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=814</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398">
         <v>1971</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>Pattantyús János Sch.P.</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, Estados Unidos</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J398" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University)</t>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>profesor, subdirector, coordinador de seminarios</t>
+          <t>Fordham Egyetem tanára, magyar kisegítő lelkész</t>
         </is>
       </c>
       <c r="N398">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="O398">
-        <v>1976</v>
+        <v>1991</v>
       </c>
       <c r="Q398" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=857</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399">
         <v>1971</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>Oka, QC, Canadá</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K399" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N399">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="O399">
-        <v>1995</v>
+        <v>1985</v>
       </c>
       <c r="Q399" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400">
         <v>1971</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>Piarista ház, Devon, PA, Estados Unidos</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J400" t="inlineStr">
         <is>
-          <t>Piarista ház</t>
-[...4 lines deleted...]
-          <t>profesor (religión, matemáticas)</t>
+          <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="N400">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="O400">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="Q400" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401">
         <v>1971</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
+          <t>Bognár József, Msgr.</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>Parma, OH, USA</t>
+        </is>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I401" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K401" t="inlineStr">
+        <is>
+          <t>az egyházmegye fővikáriusa</t>
+        </is>
+      </c>
+      <c r="N401">
+        <v>1969</v>
+      </c>
+      <c r="O401">
+        <v>1977</v>
+      </c>
+      <c r="Q401" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=97</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402">
+        <v>1971</v>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H402" t="inlineStr">
+        <is>
+          <t>Oberschützen, Ausztria</t>
+        </is>
+      </c>
+      <c r="I402" t="inlineStr">
+        <is>
+          <t>Ausztria</t>
+        </is>
+      </c>
+      <c r="K402" t="inlineStr">
+        <is>
+          <t>hittanár és magyar lelkész</t>
+        </is>
+      </c>
+      <c r="N402">
+        <v>1969</v>
+      </c>
+      <c r="O402">
+        <v>1981</v>
+      </c>
+      <c r="Q402" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=304</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403">
+        <v>1971</v>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>Jani György</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="H403" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I403" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J403" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K403" t="inlineStr">
+        <is>
+          <t>plébános, magyar lelkész</t>
+        </is>
+      </c>
+      <c r="N403">
+        <v>1969</v>
+      </c>
+      <c r="O403">
+        <v>1978</v>
+      </c>
+      <c r="Q403" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=473</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404">
+        <v>1971</v>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>Kassovic Kálmán</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>Peoria, IL, USA</t>
+        </is>
+      </c>
+      <c r="H404" t="inlineStr">
+        <is>
+          <t>St. Margaret's Hospital, Spring Valley, NY, USA</t>
+        </is>
+      </c>
+      <c r="I404" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J404" t="inlineStr">
+        <is>
+          <t>St. Margaret's Hospital</t>
+        </is>
+      </c>
+      <c r="K404" t="inlineStr">
+        <is>
+          <t>kórházlelkész</t>
+        </is>
+      </c>
+      <c r="N404">
+        <v>1969</v>
+      </c>
+      <c r="O404">
+        <v>1974</v>
+      </c>
+      <c r="Q404" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=504</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405">
+        <v>1971</v>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>Kopcsa András József</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>Fort Wayne-South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>St. Stanislaus Church, New Carlisle, IN, USA</t>
+        </is>
+      </c>
+      <c r="I405" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J405" t="inlineStr">
+        <is>
+          <t>St. Stanislaus Church</t>
+        </is>
+      </c>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N405">
+        <v>1969</v>
+      </c>
+      <c r="O405">
+        <v>1972</v>
+      </c>
+      <c r="Q405" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=563</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406">
+        <v>1971</v>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>Kugler János Gottfried OFM</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J406" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
+        </is>
+      </c>
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>gyóntató, kertész</t>
+        </is>
+      </c>
+      <c r="N406">
+        <v>1969</v>
+      </c>
+      <c r="O406">
+        <v>1992</v>
+      </c>
+      <c r="Q406" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=620</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407">
+        <v>1971</v>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>Legeza Elek Tivadar OSBM</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>Zemplénagárd, Magyarország</t>
+        </is>
+      </c>
+      <c r="I407" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K407" t="inlineStr">
+        <is>
+          <t>nyugállományban, kisegítő lelkész</t>
+        </is>
+      </c>
+      <c r="N407">
+        <v>1969</v>
+      </c>
+      <c r="O407">
+        <v>1973</v>
+      </c>
+      <c r="Q407" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=642</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408">
+        <v>1971</v>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>Lenner Jenő Arkangyal OFM</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>Dewitt, MI, USA</t>
+        </is>
+      </c>
+      <c r="I408" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K408" t="inlineStr">
+        <is>
+          <t>gondnok, házfőnök, gyóntató</t>
+        </is>
+      </c>
+      <c r="N408">
+        <v>1969</v>
+      </c>
+      <c r="O408">
+        <v>1989</v>
+      </c>
+      <c r="Q408" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=649</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409">
+        <v>1971</v>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>Mustos István Sch.P.</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>Devon, PA, USA</t>
+        </is>
+      </c>
+      <c r="I409" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K409" t="inlineStr">
+        <is>
+          <t>tanár, 1987-ig igazgató</t>
+        </is>
+      </c>
+      <c r="N409">
+        <v>1969</v>
+      </c>
+      <c r="O409">
+        <v>1987</v>
+      </c>
+      <c r="Q409" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=779</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410">
+        <v>1971</v>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>Nagy György, Dr.</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H410" t="inlineStr">
+        <is>
+          <t>Lovászpatona, Magyarország</t>
+        </is>
+      </c>
+      <c r="I410" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K410" t="inlineStr">
+        <is>
+          <t>plébános-helyettes</t>
+        </is>
+      </c>
+      <c r="N410">
+        <v>1969</v>
+      </c>
+      <c r="O410">
+        <v>1989</v>
+      </c>
+      <c r="Q410" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=789</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411">
+        <v>1971</v>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>Pogány György, Dr.</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H411" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony-templom, Irvington, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I411" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J411" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony-templom</t>
+        </is>
+      </c>
+      <c r="K411" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N411">
+        <v>1969</v>
+      </c>
+      <c r="O411">
+        <v>1993</v>
+      </c>
+      <c r="Q411" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=886</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412">
+        <v>1971</v>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H412" t="inlineStr">
+        <is>
+          <t>Dewitt, MI, USA</t>
+        </is>
+      </c>
+      <c r="I412" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K412" t="inlineStr">
+        <is>
+          <t>újoncmester</t>
+        </is>
+      </c>
+      <c r="N412">
+        <v>1969</v>
+      </c>
+      <c r="O412">
+        <v>1978</v>
+      </c>
+      <c r="Q412" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=887</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413">
+        <v>1971</v>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>Pócsai Imre Vendel (OFM)</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H413" t="inlineStr">
+        <is>
+          <t>Pasaréti Ferences Kolostor, Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I413" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J413" t="inlineStr">
+        <is>
+          <t>Pasaréti Ferences Kolostor</t>
+        </is>
+      </c>
+      <c r="K413" t="inlineStr">
+        <is>
+          <t>magiszter és teológiai tanár</t>
+        </is>
+      </c>
+      <c r="N413">
+        <v>1969</v>
+      </c>
+      <c r="O413">
+        <v>1972</v>
+      </c>
+      <c r="Q413" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=897</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414">
+        <v>1971</v>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>Rakaczky Máté Bazil OSBM</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H414" t="inlineStr">
+        <is>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I414" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J414" t="inlineStr">
+        <is>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
+        </is>
+      </c>
+      <c r="K414" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N414">
+        <v>1969</v>
+      </c>
+      <c r="O414">
+        <v>1973</v>
+      </c>
+      <c r="Q414" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=914</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415">
+        <v>1971</v>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>Rokonai József</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G415" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H415" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="I415" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K415" t="inlineStr">
+        <is>
+          <t>a japán kolónia lelkipásztora</t>
+        </is>
+      </c>
+      <c r="N415">
+        <v>1969</v>
+      </c>
+      <c r="O415">
+        <v>1973</v>
+      </c>
+      <c r="Q415" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=940</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416">
+        <v>1971</v>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>Rostás Sándor SVD</t>
+        </is>
+      </c>
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G416" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H416" t="inlineStr">
+        <is>
+          <t>Dombegyház, Magyarország</t>
+        </is>
+      </c>
+      <c r="I416" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K416" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N416">
+        <v>1969</v>
+      </c>
+      <c r="O416">
+        <v>1977</v>
+      </c>
+      <c r="Q416" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=946</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417">
+        <v>1971</v>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>Skrapits János</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H417" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+        </is>
+      </c>
+      <c r="I417" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J417" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K417" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N417">
+        <v>1969</v>
+      </c>
+      <c r="O417">
+        <v>2000</v>
+      </c>
+      <c r="Q417" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1000</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418">
+        <v>1971</v>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>Somfai Béla SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H418" t="inlineStr">
+        <is>
+          <t>Regis College / Toronto School of Theology, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I418" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J418" t="inlineStr">
+        <is>
+          <t>Regis College / Toronto School of Theology</t>
+        </is>
+      </c>
+      <c r="K418" t="inlineStr">
+        <is>
+          <t>morálteológia és orvosi etika professzora, később dékán</t>
+        </is>
+      </c>
+      <c r="N418">
+        <v>1969</v>
+      </c>
+      <c r="O418">
+        <v>1994</v>
+      </c>
+      <c r="Q418" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1007</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419">
+        <v>1971</v>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>Antal András</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H419" t="inlineStr">
+        <is>
+          <t>Szentháromság Plébánia, Fenyéd, Románia</t>
+        </is>
+      </c>
+      <c r="I419" t="inlineStr">
+        <is>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="J419" t="inlineStr">
+        <is>
+          <t>Szentháromság Plébánia</t>
+        </is>
+      </c>
+      <c r="K419" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N419">
+        <v>1970</v>
+      </c>
+      <c r="O419">
+        <v>1981</v>
+      </c>
+      <c r="Q419" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=11</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420">
+        <v>1971</v>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>Bartha Károly SVD</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G420" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H420" t="inlineStr">
+        <is>
+          <t>Washington DC, USA</t>
+        </is>
+      </c>
+      <c r="I420" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N420">
+        <v>1970</v>
+      </c>
+      <c r="O420">
+        <v>1977</v>
+      </c>
+      <c r="Q420" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=49</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421">
+        <v>1971</v>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>Beöthy Tamás SJ</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H421" t="inlineStr">
+        <is>
+          <t>Courtland, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I421" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K421" t="inlineStr">
+        <is>
+          <t>segédlelkész, majd plébános</t>
+        </is>
+      </c>
+      <c r="N421">
+        <v>1970</v>
+      </c>
+      <c r="O421">
+        <v>1979</v>
+      </c>
+      <c r="Q421" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=69</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422">
+        <v>1971</v>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>Bobák János Iréneusz, dr.</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G422" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H422" t="inlineStr">
+        <is>
+          <t>Brownsville, PA, USA</t>
+        </is>
+      </c>
+      <c r="I422" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K422" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N422">
+        <v>1970</v>
+      </c>
+      <c r="O422">
+        <v>1988</v>
+      </c>
+      <c r="Q422" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=90</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423">
+        <v>1971</v>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>Borbély István SJ</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G423" t="inlineStr">
+        <is>
+          <t>jezsuita</t>
+        </is>
+      </c>
+      <c r="H423" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I423" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J423" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K423" t="inlineStr">
+        <is>
+          <t>teológiai tanár</t>
+        </is>
+      </c>
+      <c r="N423">
+        <v>1970</v>
+      </c>
+      <c r="O423">
+        <v>1973</v>
+      </c>
+      <c r="Q423" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=104</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424">
+        <v>1971</v>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>Bourdeux Ottó (SJ), dr.</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G424" t="inlineStr">
+        <is>
+          <t>Rotenburg, Németország</t>
+        </is>
+      </c>
+      <c r="H424" t="inlineStr">
+        <is>
+          <t>Nürnberg, NSZK</t>
+        </is>
+      </c>
+      <c r="I424" t="inlineStr">
+        <is>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="K424" t="inlineStr">
+        <is>
+          <t>jezsuita novícius</t>
+        </is>
+      </c>
+      <c r="N424">
+        <v>1970</v>
+      </c>
+      <c r="O424">
+        <v>1972</v>
+      </c>
+      <c r="Q424" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=109</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425">
+        <v>1971</v>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
+        <is>
+          <t>Bátori József Sch.P</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G425" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H425" t="inlineStr">
+        <is>
+          <t>Piarista ház, Devon, PA, USA</t>
+        </is>
+      </c>
+      <c r="I425" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J425" t="inlineStr">
+        <is>
+          <t>Piarista ház</t>
+        </is>
+      </c>
+      <c r="K425" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
+        </is>
+      </c>
+      <c r="N425">
+        <v>1970</v>
+      </c>
+      <c r="O425">
+        <v>1975</v>
+      </c>
+      <c r="Q425" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=59</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426">
+        <v>1971</v>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>Békési István SJ</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G426" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H426" t="inlineStr">
+        <is>
+          <t>Klagenfurt, Ausztria</t>
+        </is>
+      </c>
+      <c r="I426" t="inlineStr">
+        <is>
+          <t>Ausztria</t>
+        </is>
+      </c>
+      <c r="N426">
+        <v>1970</v>
+      </c>
+      <c r="O426">
+        <v>1974</v>
+      </c>
+      <c r="Q426" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=78</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427">
+        <v>1971</v>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr">
+        <is>
+          <t>Békési István SJ</t>
+        </is>
+      </c>
+      <c r="E427" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G427" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H427" t="inlineStr">
+        <is>
+          <t>Spittal, Ausztria</t>
+        </is>
+      </c>
+      <c r="I427" t="inlineStr">
+        <is>
+          <t>Ausztria</t>
+        </is>
+      </c>
+      <c r="K427" t="inlineStr">
+        <is>
+          <t>magyar lelkész, közben missziós utak Jugoszláviába</t>
+        </is>
+      </c>
+      <c r="N427">
+        <v>1970</v>
+      </c>
+      <c r="O427">
+        <v>1974</v>
+      </c>
+      <c r="Q427" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=78</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428">
+        <v>1971</v>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr">
+        <is>
+          <t>Cser László SJ</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G428" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H428" t="inlineStr">
+        <is>
+          <t>St. James, NY, USA</t>
+        </is>
+      </c>
+      <c r="I428" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N428">
+        <v>1970</v>
+      </c>
+      <c r="O428">
+        <v>2003</v>
+      </c>
+      <c r="Q428" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=153</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429">
+        <v>1971</v>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
+          <t>Füzér István Julián OFM, dr</t>
+        </is>
+      </c>
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G429" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H429" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I429" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J429" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K429" t="inlineStr">
+        <is>
+          <t>plébános (A KMVÉ szerint 1971-1984 között plébános)</t>
+        </is>
+      </c>
+      <c r="N429">
+        <v>1970</v>
+      </c>
+      <c r="O429">
+        <v>1972</v>
+      </c>
+      <c r="Q429" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=298</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430">
+        <v>1971</v>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr">
+        <is>
+          <t>Gerendás Lajos</t>
+        </is>
+      </c>
+      <c r="E430" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G430" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H430" t="inlineStr">
+        <is>
+          <t>Süttőr, Magyarország</t>
+        </is>
+      </c>
+      <c r="I430" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K430" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N430">
+        <v>1970</v>
+      </c>
+      <c r="O430">
+        <v>1983</v>
+      </c>
+      <c r="Q430" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=321</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431">
+        <v>1971</v>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>Gombos Mihály SDB</t>
+        </is>
+      </c>
+      <c r="E431" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G431" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H431" t="inlineStr">
+        <is>
+          <t>Edmonton, AB, Kanada</t>
+        </is>
+      </c>
+      <c r="I431" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K431" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N431">
+        <v>1970</v>
+      </c>
+      <c r="O431">
+        <v>1981</v>
+      </c>
+      <c r="Q431" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=330</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432">
+        <v>1971</v>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>Gullay Domonkos</t>
+        </is>
+      </c>
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G432" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H432" t="inlineStr">
+        <is>
+          <t>Vero Beach, FL, USA</t>
+        </is>
+      </c>
+      <c r="I432" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N432">
+        <v>1970</v>
+      </c>
+      <c r="O432">
+        <v>1981</v>
+      </c>
+      <c r="Q432" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=341</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433">
+        <v>1971</v>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
+          <t>Gyöngyös Márton OP</t>
+        </is>
+      </c>
+      <c r="E433" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G433" t="inlineStr">
+        <is>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+        </is>
+      </c>
+      <c r="H433" t="inlineStr">
+        <is>
+          <t>Ausztria</t>
+        </is>
+      </c>
+      <c r="I433" t="inlineStr">
+        <is>
+          <t>Ausztria</t>
+        </is>
+      </c>
+      <c r="K433" t="inlineStr">
+        <is>
+          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
+        </is>
+      </c>
+      <c r="N433">
+        <v>1970</v>
+      </c>
+      <c r="P433" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q433" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=353</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434">
+        <v>1971</v>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>Havas János SJ</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H434" t="inlineStr">
+        <is>
+          <t>Auriesville, NY, USA</t>
+        </is>
+      </c>
+      <c r="I434" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K434" t="inlineStr">
+        <is>
+          <t>misszionárius</t>
+        </is>
+      </c>
+      <c r="N434">
+        <v>1970</v>
+      </c>
+      <c r="O434">
+        <v>1973</v>
+      </c>
+      <c r="Q434" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=371</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435">
+        <v>1971</v>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>Hegyi Márton SJ</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H435" t="inlineStr">
+        <is>
+          <t>University of Tennesse, Kroxville, TN, USA</t>
+        </is>
+      </c>
+      <c r="I435" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J435" t="inlineStr">
+        <is>
+          <t>University of Tennesse</t>
+        </is>
+      </c>
+      <c r="K435" t="inlineStr">
+        <is>
+          <t>tanulmányok végzése</t>
+        </is>
+      </c>
+      <c r="N435">
+        <v>1970</v>
+      </c>
+      <c r="O435">
+        <v>1973</v>
+      </c>
+      <c r="Q435" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=378</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436">
+        <v>1971</v>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D436" t="inlineStr">
+        <is>
+          <t>Horváth Ernő, Msgr.</t>
+        </is>
+      </c>
+      <c r="E436" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F436" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr">
+        <is>
+          <t>Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="H436" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="I436" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J436" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K436" t="inlineStr">
+        <is>
+          <t>nyugállományban, kisegítő lelkész</t>
+        </is>
+      </c>
+      <c r="N436">
+        <v>1970</v>
+      </c>
+      <c r="O436">
+        <v>1980</v>
+      </c>
+      <c r="Q436" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=420</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437">
+        <v>1971</v>
+      </c>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr">
+        <is>
+          <t>Horváth Tibor SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E437" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G437" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H437" t="inlineStr">
+        <is>
+          <t>Regis College, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I437" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J437" t="inlineStr">
+        <is>
+          <t>Regis College</t>
+        </is>
+      </c>
+      <c r="K437" t="inlineStr">
+        <is>
+          <t>teológiai tanár</t>
+        </is>
+      </c>
+      <c r="N437">
+        <v>1970</v>
+      </c>
+      <c r="O437">
+        <v>1992</v>
+      </c>
+      <c r="Q437" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=439</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438">
+        <v>1971</v>
+      </c>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D438" t="inlineStr">
+        <is>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
+        </is>
+      </c>
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G438" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H438" t="inlineStr">
+        <is>
+          <t>Providence, RI, USA</t>
+        </is>
+      </c>
+      <c r="I438" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K438" t="inlineStr">
+        <is>
+          <t>szemináriumi tanár, előadó egy női egyetemen Wakefield, RI, USA-ban, közben kisegítő magyar lelkész</t>
+        </is>
+      </c>
+      <c r="N438">
+        <v>1970</v>
+      </c>
+      <c r="O438">
+        <v>1980</v>
+      </c>
+      <c r="Q438" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=448</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439">
+        <v>1971</v>
+      </c>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr">
+        <is>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
+        </is>
+      </c>
+      <c r="E439" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F439" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G439" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H439" t="inlineStr">
+        <is>
+          <t>Collegium Josephinum, Worthington, OH, USA</t>
+        </is>
+      </c>
+      <c r="I439" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J439" t="inlineStr">
+        <is>
+          <t>Collegium Josephinum</t>
+        </is>
+      </c>
+      <c r="K439" t="inlineStr">
+        <is>
+          <t>meghívott előadó</t>
+        </is>
+      </c>
+      <c r="N439">
+        <v>1970</v>
+      </c>
+      <c r="O439">
+        <v>1973</v>
+      </c>
+      <c r="Q439" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=448</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440">
+        <v>1971</v>
+      </c>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr">
+        <is>
+          <t>Jaschkó Balázs SJ</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G440" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H440" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I440" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J440" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K440" t="inlineStr">
+        <is>
+          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
+        </is>
+      </c>
+      <c r="N440">
+        <v>1970</v>
+      </c>
+      <c r="O440">
+        <v>2013</v>
+      </c>
+      <c r="Q440" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=477</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441">
+        <v>1971</v>
+      </c>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr">
+        <is>
+          <t>Jaszovszky József, Dr.</t>
+        </is>
+      </c>
+      <c r="E441" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F441" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G441" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H441" t="inlineStr">
+        <is>
+          <t>San Francisco, CA, USA</t>
+        </is>
+      </c>
+      <c r="I441" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K441" t="inlineStr">
+        <is>
+          <t>a San Francisco-i érsek joghatósága alá tartozó magyarok lelkésze, valamint a Menlo park-i Szent István misszió vezető lelkésze</t>
+        </is>
+      </c>
+      <c r="N441">
+        <v>1970</v>
+      </c>
+      <c r="O441">
+        <v>1984</v>
+      </c>
+      <c r="Q441" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=479</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442">
+        <v>1971</v>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr">
+        <is>
+          <t>Jálics Ferenc SJ</t>
+        </is>
+      </c>
+      <c r="E442" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G442" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H442" t="inlineStr">
+        <is>
+          <t>Buenos Aires, Argentína</t>
+        </is>
+      </c>
+      <c r="I442" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="K442" t="inlineStr">
+        <is>
+          <t>egy nyomornegyedben lelkipásztor</t>
+        </is>
+      </c>
+      <c r="N442">
+        <v>1970</v>
+      </c>
+      <c r="O442">
+        <v>1977</v>
+      </c>
+      <c r="Q442" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=481</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443">
+        <v>1971</v>
+      </c>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr">
+        <is>
+          <t>Kamarás Ferenc Mihály OFM</t>
+        </is>
+      </c>
+      <c r="E443" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F443" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G443" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H443" t="inlineStr">
+        <is>
+          <t>Mátraháza, Magyarország</t>
+        </is>
+      </c>
+      <c r="I443" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K443" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N443">
+        <v>1970</v>
+      </c>
+      <c r="O443">
+        <v>1979</v>
+      </c>
+      <c r="Q443" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=499</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444">
+        <v>1971</v>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D444" t="inlineStr">
+        <is>
+          <t>Kiss Máté János OFM</t>
+        </is>
+      </c>
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G444" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H444" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I444" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J444" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K444" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N444">
+        <v>1970</v>
+      </c>
+      <c r="O444">
+        <v>1972</v>
+      </c>
+      <c r="Q444" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=549</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445">
+        <v>1971</v>
+      </c>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr">
+        <is>
+          <t>Kovách Balázs Pál</t>
+        </is>
+      </c>
+      <c r="E445" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G445" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H445" t="inlineStr">
+        <is>
+          <t>Braddock, PA, USA</t>
+        </is>
+      </c>
+      <c r="I445" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K445" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N445">
+        <v>1970</v>
+      </c>
+      <c r="O445">
+        <v>2001</v>
+      </c>
+      <c r="Q445" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=577</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446">
+        <v>1971</v>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D446" t="inlineStr">
+        <is>
+          <t>Krafcsik András János C.Ss.R., dr</t>
+        </is>
+      </c>
+      <c r="E446" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G446" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H446" t="inlineStr">
+        <is>
+          <t>Ituna, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="I446" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K446" t="inlineStr">
+        <is>
+          <t>segédlekész</t>
+        </is>
+      </c>
+      <c r="N446">
+        <v>1970</v>
+      </c>
+      <c r="O446">
+        <v>1972</v>
+      </c>
+      <c r="Q446" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=607</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447">
+        <v>1971</v>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr">
+        <is>
+          <t>Kubovics Tibor Egid [Egyed] OSB</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H447" t="inlineStr">
+        <is>
+          <t>São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I447" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K447" t="inlineStr">
+        <is>
+          <t>teológiai tanulmányok</t>
+        </is>
+      </c>
+      <c r="N447">
+        <v>1970</v>
+      </c>
+      <c r="O447">
+        <v>1976</v>
+      </c>
+      <c r="Q447" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=619</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448">
+        <v>1971</v>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr">
+        <is>
+          <t>Kögl János Szeverin OSB</t>
+        </is>
+      </c>
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G448" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H448" t="inlineStr">
+        <is>
+          <t>Nova Santa Rosa, Brazília</t>
+        </is>
+      </c>
+      <c r="I448" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K448" t="inlineStr">
+        <is>
+          <t>1970–1981 között szemináriumi házfőnök és lelkész, gimnáziumi tanár, 1971–1976 gimnáziumi igazgató, püspöki tanácsos</t>
+        </is>
+      </c>
+      <c r="N448">
+        <v>1970</v>
+      </c>
+      <c r="O448">
+        <v>1984</v>
+      </c>
+      <c r="Q448" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=598</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449">
+        <v>1971</v>
+      </c>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D449" t="inlineStr">
+        <is>
+          <t>Magyar Gyula Szervác OSB</t>
+        </is>
+      </c>
+      <c r="E449" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t>pappá nem szentelt szerzetestestvér</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H449" t="inlineStr">
+        <is>
+          <t>Nova Santa Rosa, Brazília</t>
+        </is>
+      </c>
+      <c r="I449" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K449" t="inlineStr">
+        <is>
+          <t>házgondnok</t>
+        </is>
+      </c>
+      <c r="N449">
+        <v>1970</v>
+      </c>
+      <c r="O449">
+        <v>1973</v>
+      </c>
+      <c r="Q449" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=681</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450">
+        <v>1971</v>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D450" t="inlineStr">
+        <is>
+          <t>Magyar József</t>
+        </is>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G450" t="inlineStr">
+        <is>
+          <t>Akron, OH, USA</t>
+        </is>
+      </c>
+      <c r="H450" t="inlineStr">
+        <is>
+          <t>St. George Catholic Church, Clinton, OH, USA</t>
+        </is>
+      </c>
+      <c r="I450" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J450" t="inlineStr">
+        <is>
+          <t>St. George Catholic Church</t>
+        </is>
+      </c>
+      <c r="K450" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N450">
+        <v>1970</v>
+      </c>
+      <c r="O450">
+        <v>1991</v>
+      </c>
+      <c r="Q450" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=682</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451">
+        <v>1971</v>
+      </c>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D451" t="inlineStr">
+        <is>
+          <t>Mihalik Imre Károly, Dr.</t>
+        </is>
+      </c>
+      <c r="E451" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F451" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G451" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H451" t="inlineStr">
+        <is>
+          <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
+        </is>
+      </c>
+      <c r="I451" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J451" t="inlineStr">
+        <is>
+          <t>Notre Dame szeminárium</t>
+        </is>
+      </c>
+      <c r="K451" t="inlineStr">
+        <is>
+          <t>tanár</t>
+        </is>
+      </c>
+      <c r="N451">
+        <v>1970</v>
+      </c>
+      <c r="O451">
+        <v>1995</v>
+      </c>
+      <c r="Q451" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=742</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452">
+        <v>1971</v>
+      </c>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr">
+        <is>
+          <t>Molnár Miklós SJ</t>
+        </is>
+      </c>
+      <c r="E452" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F452" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G452" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H452" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I452" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J452" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K452" t="inlineStr">
+        <is>
+          <t>kisegítő lelkész (közben Hamilton, ON, Kanada is)</t>
+        </is>
+      </c>
+      <c r="N452">
+        <v>1970</v>
+      </c>
+      <c r="O452">
+        <v>1974</v>
+      </c>
+      <c r="Q452" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=767</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453">
+        <v>1971</v>
+      </c>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D453" t="inlineStr">
+        <is>
+          <t>Nagy Ferenc SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E453" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F453" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G453" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H453" t="inlineStr">
+        <is>
+          <t>Mindszenty Kollégium, Leuven, Belgium</t>
+        </is>
+      </c>
+      <c r="I453" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="J453" t="inlineStr">
+        <is>
+          <t>Mindszenty Kollégium</t>
+        </is>
+      </c>
+      <c r="K453" t="inlineStr">
+        <is>
+          <t>igazgató, magyar lelkész</t>
+        </is>
+      </c>
+      <c r="N453">
+        <v>1970</v>
+      </c>
+      <c r="O453">
+        <v>1972</v>
+      </c>
+      <c r="Q453" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=788</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454">
+        <v>1971</v>
+      </c>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F454" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G454" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H454" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I454" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J454" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K454" t="inlineStr">
+        <is>
+          <t>novíciusmester</t>
+        </is>
+      </c>
+      <c r="N454">
+        <v>1970</v>
+      </c>
+      <c r="O454">
+        <v>1986</v>
+      </c>
+      <c r="Q454" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=804</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455">
+        <v>1971</v>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D455" t="inlineStr">
+        <is>
+          <t>Németh György Luciusz OFM, Dr.</t>
+        </is>
+      </c>
+      <c r="E455" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H455" t="inlineStr">
+        <is>
+          <t>Dewitt, MI, USA</t>
+        </is>
+      </c>
+      <c r="I455" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K455" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N455">
+        <v>1970</v>
+      </c>
+      <c r="O455">
+        <v>1974</v>
+      </c>
+      <c r="Q455" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=813</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456">
+        <v>1971</v>
+      </c>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D456" t="inlineStr">
+        <is>
+          <t>Németh Imre</t>
+        </is>
+      </c>
+      <c r="E456" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G456" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H456" t="inlineStr">
+        <is>
+          <t>Lorain, OH, USA</t>
+        </is>
+      </c>
+      <c r="I456" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K456" t="inlineStr">
+        <is>
+          <t>(Miklósházy szerint: 1969-1972 között)</t>
+        </is>
+      </c>
+      <c r="N456">
+        <v>1970</v>
+      </c>
+      <c r="O456">
+        <v>1974</v>
+      </c>
+      <c r="Q456" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=814</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457">
+        <v>1971</v>
+      </c>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D457" t="inlineStr">
+        <is>
+          <t>Pattantyús János Sch.P.</t>
+        </is>
+      </c>
+      <c r="E457" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F457" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G457" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H457" t="inlineStr">
+        <is>
+          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
+        </is>
+      </c>
+      <c r="I457" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J457" t="inlineStr">
+        <is>
+          <t>Canisius College (jelenleg: Canisius University)</t>
+        </is>
+      </c>
+      <c r="K457" t="inlineStr">
+        <is>
+          <t>tanár, igazgatóhelyettes, szemináriumi koordinátor</t>
+        </is>
+      </c>
+      <c r="N457">
+        <v>1970</v>
+      </c>
+      <c r="O457">
+        <v>1976</v>
+      </c>
+      <c r="Q457" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=857</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458">
+        <v>1971</v>
+      </c>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr">
+        <is>
+          <t>Pfemeter János Arnold OCSO</t>
+        </is>
+      </c>
+      <c r="E458" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F458" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G458" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H458" t="inlineStr">
+        <is>
+          <t>Oka, QC, Kanada</t>
+        </is>
+      </c>
+      <c r="I458" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="N458">
+        <v>1970</v>
+      </c>
+      <c r="O458">
+        <v>1995</v>
+      </c>
+      <c r="Q458" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=875</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459">
+        <v>1971</v>
+      </c>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr">
+        <is>
+          <t>Pázmány Géza Sch.P.</t>
+        </is>
+      </c>
+      <c r="E459" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F459" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G459" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H459" t="inlineStr">
+        <is>
+          <t>Piarista ház, Devon, PA, USA</t>
+        </is>
+      </c>
+      <c r="I459" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J459" t="inlineStr">
+        <is>
+          <t>Piarista ház</t>
+        </is>
+      </c>
+      <c r="K459" t="inlineStr">
+        <is>
+          <t>tanár (hittan, matematika)</t>
+        </is>
+      </c>
+      <c r="N459">
+        <v>1970</v>
+      </c>
+      <c r="O459">
+        <v>1978</v>
+      </c>
+      <c r="Q459" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=860</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460">
+        <v>1971</v>
+      </c>
+      <c r="B460" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D460" t="inlineStr">
+        <is>
+          <t>Radányi Rókus SJ</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F460" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G460" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H460" t="inlineStr">
+        <is>
+          <t>Yonkers, NY, USA</t>
+        </is>
+      </c>
+      <c r="I460" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K460" t="inlineStr">
+        <is>
+          <t>a magyarok lelkésze</t>
+        </is>
+      </c>
+      <c r="N460">
+        <v>1970</v>
+      </c>
+      <c r="O460">
+        <v>1973</v>
+      </c>
+      <c r="Q460" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=907</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461">
+        <v>1971</v>
+      </c>
+      <c r="B461" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>Róna Gábor SJ</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F461" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G461" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H461" t="inlineStr">
+        <is>
+          <t>Portoviejo, Ecuador</t>
+        </is>
+      </c>
+      <c r="I461" t="inlineStr">
+        <is>
+          <t>Ecuador</t>
+        </is>
+      </c>
+      <c r="K461" t="inlineStr">
+        <is>
+          <t>kollégiumi spirituális, hittanár</t>
+        </is>
+      </c>
+      <c r="N461">
+        <v>1970</v>
+      </c>
+      <c r="O461">
+        <v>1982</v>
+      </c>
+      <c r="Q461" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=948</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462">
+        <v>1971</v>
+      </c>
+      <c r="B462" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>Senye István (Sch.P.)</t>
+        </is>
+      </c>
+      <c r="E462" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F462" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G462" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H462" t="inlineStr">
+        <is>
+          <t>Washington, DC, USA</t>
+        </is>
+      </c>
+      <c r="I462" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K462" t="inlineStr">
+        <is>
+          <t>lelkész (egyházmegyés papként)</t>
+        </is>
+      </c>
+      <c r="N462">
+        <v>1970</v>
+      </c>
+      <c r="O462">
+        <v>1977</v>
+      </c>
+      <c r="Q462" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=981</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463">
+        <v>1971</v>
+      </c>
+      <c r="B463" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D463" t="inlineStr">
+        <is>
+          <t>Spáczay Zoltán</t>
+        </is>
+      </c>
+      <c r="E463" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F463" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G463" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H463" t="inlineStr">
+        <is>
+          <t>Soroksár, Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I463" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J463" t="inlineStr">
+        <is>
+          <t>Soroksár</t>
+        </is>
+      </c>
+      <c r="K463" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N463">
+        <v>1970</v>
+      </c>
+      <c r="O463">
+        <v>1972</v>
+      </c>
+      <c r="Q463" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1013</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464">
+        <v>1971</v>
+      </c>
+      <c r="B464" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D464" t="inlineStr">
+        <is>
           <t>Éles Ferenc</t>
         </is>
       </c>
-      <c r="E401" t="inlineStr">
-[...29 lines deleted...]
-      <c r="N401">
+      <c r="E464" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F464" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G464" t="inlineStr">
+        <is>
+          <t>Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H464" t="inlineStr">
+        <is>
+          <t>New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I464" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K464" t="inlineStr">
+        <is>
+          <t>parókus, közben kisegít: Perth Amboy, NJ</t>
+        </is>
+      </c>
+      <c r="N464">
         <v>1970</v>
       </c>
-      <c r="O401">
+      <c r="O464">
         <v>1994</v>
       </c>
-      <c r="Q401" t="inlineStr">
+      <c r="Q464" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>