--- v0 (2026-07-07)
+++ v1 (2026-09-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,10520 +98,12349 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>2002</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>138</v>
+        <v>164</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2002</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Avilai Szent Teréz Plébánia, Kazincbarcika, Magyarország - segédlelkész
-Jézus Szíve Plébánia, Mezőkövesd, Magyarország - segédlelkész</t>
+          <t>Avilai Szent Teréz Plébánia, Kazincbarcika, Ungarn - Hilfspfarrer
+Jézus Szíve Plébánia, Mezőkövesd, Ungarn - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>2000
 2002</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>2002
 2004</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2002</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Arad, Románia - perjel
-Nagyboldogasszony Minorita templom, Miskolc - plébános, tartományfőnök</t>
+          <t>Arad, Rumänien - Federn
+Nagyboldogasszony Minorita templom, Miskolc - Pfarrer, Provinzial</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>2000
 2002</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>2002
 2007</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2002</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>München, NSZK - plébános, magyar lelkész</t>
+          <t>München, NSZK - Pfarrer, ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N20">
         <v>1984</v>
       </c>
       <c r="O20">
         <v>2002</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2002</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Füzy Imre</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada - a szlovák templom plébánosa</t>
+          <t>Hamilton, ON, Kanada - der Pfarrer der slowakischen Kirche</t>
         </is>
       </c>
       <c r="N21">
         <v>1979</v>
       </c>
       <c r="O21">
         <v>2002</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=300</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2002</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Unterwart, Ausztria - plébános
-Pannonhalmi Főapátság, Pannonhalma - nyugállományban</t>
+          <t>Unterwart, Österreich - Pfarrer
+Pannonhalmi Főapátság, Pannonhalma - im Ruhestand</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1977
 2002</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>2002
 2007</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2002</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Alsóvárosi Ferences Templom, Szeged, Magyarország - ökonónus, segédlelkész, majd vikárius</t>
+          <t>Alsóvárosi Ferences Templom, Szeged, Ungarn - Wirtschaftsverwalter, Hilfspfarrer, später Vikar</t>
         </is>
       </c>
       <c r="N23">
         <v>2002</v>
       </c>
       <c r="O23">
         <v>2005</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=387</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2002</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA - egyetemi tanár
-Fordham Egyetem betegterme, New York, NY, USA - nyugállományban</t>
+          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA - Universitätsdozent
+Fordham Egyetem betegterme, New York, NY, USA - im Ruhestand</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>1968
 2002</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>2002
 2009</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2002</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szombathely, Magyarország
-Róma, Olaszország - tanulmányok végzése</t>
+          <t>Szombathely, Ungarn
+Róma, Italien - ein Studium absolvieren</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2002. június 26.
+          <t>26. Juni 2002
 2002</t>
         </is>
       </c>
       <c r="O25">
         <v>2004</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2002</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Loya Dániel</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>St. Mary’s görög katolikus templom, Windber, PA, USA - parókus</t>
+          <t>St. Mary’s görög katolikus templom, Windber, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N26">
         <v>1996</v>
       </c>
       <c r="O26">
         <v>2002</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=664</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2002</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Manolache Lőrinc</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Bikal, Magyarország - segédlelkész
-Nagydorog, Magyarország - plébános</t>
+          <t>Bikal, Ungarn - Hilfspfarrer
+Nagydorog, Ungarn - Pfarrer</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>2000
 2002</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>2002
 2008</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=694</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2002</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Moltesz József SJ</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>States Island, NY, USA - lelkigyakorlat vezető
-Murray-Weigel Hall, New York, NY, USA - nyugállományban</t>
+          <t>States Island, NY, USA - Leiter der Exerzitien
+Murray-Weigel Hall, New York, NY, USA - im Ruhestand</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>1993
 2002</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>2002
 2004</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=768</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2002</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Dobogókő, Magyarország - lelkigyakorlat-adó, közben Szegeden lelkész
-Szeged, Magyarország - lelkész, 2006 – 2008 között házfőnök</t>
+          <t>Dobogókő, Ungarn - Exerzitienleiter, derzeit Pfarrer in Szeged
+Szeged, Ungarn - Pfarrer, von 2006 bis 2008 Hausleiter</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>1996
 2002</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>2002
 2008</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2002</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Hazatérés
-Áthelyezés (új szolgálati hely)</t>
+          <t>Rückkehr in die Heimat
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Segesvár, Románia - helyettes plébános
-Gyulafehérvár, Románia - teológiai tanár</t>
+          <t>Segesvár, Rumänien - Stellvertretender Pfarrer
+Gyulafehérvár, Rumänien - Theologielehrer</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>2002
 2002</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2002</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Eger, Magyarország - házfőnök és kollégium igazgató, 1998-1999 között templomigazgató
-Ciszterci Gimnázium, Székesfehérvár, Magyarország - segédlelkész</t>
+          <t>Eger, Ungarn - Hausverwalter und Leiter des Studentenwohnheims, von 1998 bis 1999 Kirchenverwalter
+Ciszterci Gimnázium, Székesfehérvár, Ungarn - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>1998
 2002</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>2002
 2003</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2002</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Sordás utcai rendház, Budapest, Magyarország - előljáró és a tartományfőnök soicusa
-Sodrás utcai rendház, Budapest, Magyarország - nyugállományban, lelkivezető, lelkigyakorlatoztató</t>
+          <t>Sordás utcai rendház, Budapest, Ungarn - der Vorsteher und der Provinzialoberste
+Sodrás utcai rendház, Budapest, Ungarn - im Ruhestand, Seelsorger, Exerzitienleiter</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>1996
 2002</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
           <t>2002
 2011</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2002</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Dobogókő, Magyarország - lelkigyakorlat vezető
-Jezsuita Tartományfőnökség, Budapest, Magyarország - tartományfőnök</t>
+          <t>Dobogókő, Ungarn - Leiter der Exerzitien
+Jezsuita Tartományfőnökség, Budapest, Ungarn - Provinzoberst</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>1992
 2002</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>2002
 2005</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2002</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
+          <t>Rigó Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség, Budapest, Ungarn - der Stellvertreter des Novizenmeisters</t>
+        </is>
+      </c>
+      <c r="N34">
+        <v>2000</v>
+      </c>
+      <c r="O34">
+        <v>2002</v>
+      </c>
+      <c r="Q34" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=937</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2002</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Róna Gábor SJ</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Hódmezővásárhely, Ungarn - Hilfsgeistlicher
+Jézus Szíve-templom, Budapest, Ungarn - Hilfsgeistlicher</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>1999
+2002</t>
+        </is>
+      </c>
+      <c r="O35" t="inlineStr">
+        <is>
+          <t>2002
+2015</t>
+        </is>
+      </c>
+      <c r="Q35" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=948</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>2002</v>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
           <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G34" t="inlineStr">
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N34" t="inlineStr">
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség, Budapest, Ungarn - Provinzoberhaupt
+Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn - Klassenlehrer am Gymnasium</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
         <is>
           <t>1996
 2002</t>
         </is>
       </c>
-      <c r="O34" t="inlineStr">
+      <c r="O36" t="inlineStr">
         <is>
           <t>2002
 2010</t>
         </is>
       </c>
-      <c r="Q34" t="inlineStr">
+      <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=21</t>
-        </is>
-[...98 lines deleted...]
-          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2002</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Kovács Dezső Lajos</t>
+          <t>Jani György</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Drexel Hill, PA, USA</t>
+          <t>Cedarbrook, PA, USA</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2002. január 5.</t>
+          <t>1. Januar 2002</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=580</t>
+          <t>/persons_v2/view.php?id=473</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2002</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Kató István</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>San Francisco, CA, USA</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2002. április 15.</t>
+          <t>3. Januar 2002</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=506</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2002</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Kővári Károly SJ</t>
+          <t>Kovács Dezső Lajos</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Drexel Hill, PA, USA</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2002. június 22.</t>
+          <t>5. Januar 2002</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=602</t>
+          <t>/persons_v2/view.php?id=580</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2002</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Krupa Sándor Kolumbán OFM</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Párizs, Frankreich</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2002. június 27.</t>
+          <t>18. Februar 2002</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=613</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2002</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Kató István</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Egri Bazilika és főszékesegyház, Eger, Magyarország</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2002. augusztus 24.</t>
+          <t>15. April 2002</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2002</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Kővári Károly SJ</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Orangeville, ON, Kanada</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2002. szeptember 16.</t>
+          <t>22. Juni 2002</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=602</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2002</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Iványi Kazimír OFMConv</t>
+          <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Hamilton County, TN, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2002. szeptember 21.</t>
+          <t>27. Juni 2002</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=466</t>
+          <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2002</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Priesterweihe</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Demetzky Sándor</t>
+          <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Egri Bazilika és főszékesegyház, Eger, Ungarn</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2002. október 17.</t>
+          <t>24. August 2002</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=187</t>
+          <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2002</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Halálozás
-Temetés</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Henye Géza</t>
+          <t>Pfemeter János Arnold OCSO</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Kapuvár, Magyarország
-Kapuvár, Magyarország</t>
+          <t>Orangeville, ON, Kanada</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2002. november 14.
-2002. november 21.</t>
+          <t>16. September 2002</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=381</t>
+          <t>/persons_v2/view.php?id=875</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2002</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Horváth Ferenc SVD</t>
+          <t>Iványi Kazimír OFMConv</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Santa Fe, Argentina</t>
+          <t>Hamilton County, TN, USA</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2002. november 28.</t>
+          <t>21. September 2002</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=422</t>
+          <t>/persons_v2/view.php?id=466</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2002</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Kóczán Ákos SDB</t>
+          <t>Demetzky Sándor</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Vibora, Kuba</t>
-[...16 lines deleted...]
-        <v>2007</v>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>17. Oktober 2002</t>
+        </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=595</t>
+          <t>/persons_v2/view.php?id=187</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2002</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod
+Begräbnis</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Henye Géza</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Notre Dame, IN, USA</t>
-[...16 lines deleted...]
-        <v>2005</v>
+          <t>Kapuvár, Ungarn
+Kapuvár, Ungarn</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>14. November 2002
+21. November 2002</t>
+        </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=381</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2002</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Horváth Ferenc SVD</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
-[...16 lines deleted...]
-        <v>2016</v>
+          <t>Santa Fe, Argentína</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>28. November 2002</t>
+        </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=422</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2002</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Kish István Imre OFM</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>Ordensbruder</t>
         </is>
       </c>
       <c r="N50">
-        <v>1956</v>
+        <v>1934</v>
       </c>
       <c r="O50">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=536</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2002</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Vibora, Kuba</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár Wichita Falls, majd Dallas (1956-1964), 1964-1999 gimnáziumi tanár, igazgató (1974-1975), igazgatóhelyettes (1982-1996), alperjel (1994-1999), nyugállományban 1999-től</t>
+          <t>im Dienst</t>
         </is>
       </c>
       <c r="N51">
-        <v>1956</v>
+        <v>1948</v>
       </c>
       <c r="O51">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2002</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Notre Dame, IN, USA</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>egyetemi tanár (1956 – 1989), alperjel (1975 – 1976), perjel (1976 – 1988), gimnáziumi tanár (1974 – 1975., 1977 – 1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA gyóntató és miséző (1989 – 2011), nyugállományban (2011 – 2014)</t>
+          <t>Professor, anschließend von 1953 bis 1974 Leiter des Lehrstuhls für mittelalterliche Geisteswissenschaften und Direktor des Instituts für Mittelalterliche Studien; später lehrte er bis zu seinem Tod, wobei er von 1963 bis 1964 als Gastprofessor an der Harvard-Universität tätig war</t>
         </is>
       </c>
       <c r="N52">
-        <v>1956</v>
+        <v>1952</v>
       </c>
       <c r="O52">
-        <v>2014</v>
+        <v>2005</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2002</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>perjel, történetíró</t>
+          <t>Gymnasiallehrer, ab 1974 Gymnasialdirektor, ab 1981 Subprior</t>
         </is>
       </c>
       <c r="N53">
-        <v>1958</v>
+        <v>1952</v>
       </c>
       <c r="O53">
-        <v>2008</v>
+        <v>2016</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2002</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Kish István Imre OFM</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J54" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
+          <t>Mönch</t>
         </is>
       </c>
       <c r="N54">
-        <v>1959</v>
+        <v>1956</v>
       </c>
       <c r="O54">
-        <v>2014</v>
+        <v>2004</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=536</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2002</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
+          <t>Gymnasiallehrer in Wichita Falls, anschließend in Dallas (1956–1964), 1964–1999 Gymnasiallehrer, Schulleiter (1974–1975), stellvertretender Schulleiter (1982–1996), Stellvertreter des Schulleiters (1994–1999), seit 1999 im Ruhestand</t>
         </is>
       </c>
       <c r="N55">
-        <v>1959</v>
+        <v>1956</v>
       </c>
       <c r="O55">
-        <v>2020</v>
+        <v>2006</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2002</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Morgan Gyula OSBM</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>civil foglalkozásban, 1992-től nyugállományban</t>
+          <t>Universitätsdozent (1956–1989), Vizepropst (1975–1976), Propst (1976–1988), Gymnasiallehrer (1974–1975, 1977–1978), Beichtvater und Zelebrant bei den Schwestern der Heiligen Familie von Nazareth, Grand Prairie, TX, USA (1989–2011), im Ruhestand (2011–2014)</t>
         </is>
       </c>
       <c r="N56">
-        <v>1959</v>
+        <v>1956</v>
       </c>
       <c r="O56">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=772</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2002</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>tanár, perjel, kisegítő magyar lelkész</t>
+          <t>Perjel, Geschichtsschreiber</t>
         </is>
       </c>
       <c r="N57">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O57">
-        <v>2018</v>
+        <v>2008</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2002</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
+          <t>Philosophielehrer an der Universität von Dallas, Pastor, Leiter des Fachbereichs Theologie sowie Religionslehrer</t>
         </is>
       </c>
       <c r="N58">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O58">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2002</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>tanár, apáti titkár, segédlelkész</t>
+          <t>Gymnasiallehrer (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) Universitätsdozent in Arlington, TX, USA – University of Texas (1969–2010), im Ruhestand (2010–2020)</t>
         </is>
       </c>
       <c r="N59">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O59">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2002</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>kollégiumi rektor, perjel, apát</t>
+          <t>im zivilen Beruf, seit 1992 im Ruhestand</t>
         </is>
       </c>
       <c r="N60">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O60">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2002</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége</t>
+          <t>St. Vincent Abbey</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>parókus, közben kisegít New York, NY, USA</t>
+          <t>in verschiedenen Positionen, vor allem als Hochschullehrer und Dekan</t>
         </is>
       </c>
       <c r="N61">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="O61">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2002</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
+          <t>Lehrer, Strich, Hilfsseelsorger</t>
         </is>
       </c>
       <c r="N62">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O62">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2002</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
+          <t>Hauptkassierer (1964–1994), Unteroffizier (1976–1988), Hausmeister</t>
         </is>
       </c>
       <c r="N63">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O63">
         <v>2013</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2002</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
+          <t>Lehrer, Sekretär des Abtes, Hilfspfarrer</t>
         </is>
       </c>
       <c r="N64">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="O64">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2002</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Princeton University, Princeton, NJ, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>Princeton University</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
+          <t>Kollegialrektor, Prior, Abt</t>
         </is>
       </c>
       <c r="N65">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="O65">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2002</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
+          <t>Pfarrer, derzeit als Aushilfspfarrer in New York, NY, USA</t>
         </is>
       </c>
       <c r="N66">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O66">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2002</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>alapító, templomépítő plébános</t>
+          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
         </is>
       </c>
       <c r="N67">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O67">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2002</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Cser László SJ</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>St. James, NY, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>Gymnasiallehrer, seit 2006 im Ruhestand</t>
+        </is>
+      </c>
       <c r="N68">
-        <v>1970</v>
+        <v>1963</v>
       </c>
       <c r="O68">
-        <v>2003</v>
+        <v>2013</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=153</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2002</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N69">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1963</v>
+      </c>
+      <c r="O69">
+        <v>2014</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2002</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Köln, Deutschland</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
+          <t>Hilfspfarrer, ab 1972 dann Pfarrer</t>
         </is>
       </c>
       <c r="N70">
-        <v>1970</v>
+        <v>1965</v>
       </c>
       <c r="O70">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2002</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
+          <t>Druckereimitarbeiter, Klosterkoch, später im Ruhestand</t>
         </is>
       </c>
       <c r="N71">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="O71">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2002</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Princeton University, Princeton, NJ, USA</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Princeton University</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
+          <t>Universitätsprofessor, seit 1973 ordentlicher Universitätsprofessor</t>
         </is>
       </c>
       <c r="N72">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="O72">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2002</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
-[...5 lines deleted...]
-        </is>
+          <t>Gymnasiallehrer (1968–2014), stellvertretender Schulleiter (1971–1981), Schulleiter (1981–1996), Oberlehrer (1994–2000), Subdiakon (um 2000), Magister der Theologie (um 2007)</t>
+        </is>
+      </c>
+      <c r="N73">
+        <v>1968</v>
       </c>
       <c r="O73">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2002</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Németh Béla Maurus OSB</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Priory School, Woodside, CA, USA</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>Priory School</t>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>biológiai tanár, közben iskolabusz-vezető, valamint a bencés közösség, valamint az iskola gazdasági ügyeinek irányítója, gondnoka</t>
+          <t>Gründer, kirchenbauender Pfarrer</t>
         </is>
       </c>
       <c r="N74">
-        <v>1972</v>
+        <v>1968</v>
       </c>
       <c r="O74">
-        <v>2004</v>
+        <v>2018</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=809</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2002</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Cser László SJ</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>St. James, NY, USA</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...9 lines deleted...]
-          <t>miniszter, pasztorális kisegítő, a ministránsok irányítója</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N75">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O75">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=153</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2002</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Mihály apátság</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
+          <t>Seelsorge und die Durchführung von Exerzitien</t>
         </is>
       </c>
       <c r="N76">
-        <v>1973</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>1970</v>
+      </c>
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2002</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Kubinyi Gyula, Dr</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Hilfspfarrer, später Pfarrer bzw. örtlicher Vorsteher</t>
         </is>
       </c>
       <c r="N77">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O77">
-        <v>2003</v>
+        <v>2013</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=617</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2002</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>plébános, a Katolikus Férfitársulat vezetője, a Kanadai Magyarok Szövetségének társelnöke</t>
+          <t>ungarischer Pfarrer, Gemeindepfarrer, der nebenbei in Fairfield, CT – St. Imre – aushilft</t>
         </is>
       </c>
       <c r="N78">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="O78">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2002</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem, New York, NY, USA</t>
+          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem</t>
+          <t>Mária mennybemenetele</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>biológia professzor, 2003-tól nyugállományban, de tanít. Közben kisegítő lelkész Passaic, NJ, USA, ill. Yorkers, NJ, USA</t>
+          <t>Pfarrer, zwischen dem 24. Juni 2007 und dem 2. Dezember 2007 in Passaic, NJ – Ungarische St.-Stephans-Kirche – Verwalter</t>
         </is>
       </c>
       <c r="N79">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O79">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2002</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>magyar lelkész (1979–1985 és 1993–2007 között plébános, közben lelkész)</t>
+          <t>Hausverwalter (1971–1972), Seminarlehrer (1972–1978), Erziehungs- und Berufsberater (1974–1982), Pfarrer (1980–1982), Prior, später Abt, Leiter der Sozialen Einrichtungen (1981–2005), im Ruhestand (2005–2017)</t>
         </is>
       </c>
       <c r="N80">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="O80">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2002</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Gróza József</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Sonsón-Rionegro, Kolumbia</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>plébános, az utolsó magyar plébános az országban</t>
+          <t>Pfarrer; nebenbei betreut er auch die St.-Imre-Kirche in Gary, IN, USA.</t>
         </is>
       </c>
       <c r="N81">
-        <v>1977</v>
+        <v>1971</v>
       </c>
       <c r="O81">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=339</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2002</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Németh Béla Maurus OSB</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+          <t>Priory School, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey</t>
+          <t>Priory School</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>tanár, illetve 1986 – 2012 között apát</t>
+          <t>Biologielehrer, nebenbei Schulbusfahrer sowie Leiter der Benediktinergemeinschaft und Verwalter der wirtschaftlichen Angelegenheiten der Schule</t>
         </is>
       </c>
       <c r="N82">
-        <v>1977</v>
+        <v>1972</v>
       </c>
       <c r="O82">
-        <v>2018</v>
+        <v>2004</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=809</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2002</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>nyugállományban, közben tanít, illetve részt vesz a magyar pasztorációban</t>
+          <t>Minister, Seelsorger, Leiter der Ministranten</t>
         </is>
       </c>
       <c r="N83">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="O83">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2002</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Pillisch Tamás János</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>diakónus, közben önkéntes a Toronto-Weste Fogvatartási központban is.</t>
+          <t>Lehrer für Latein, Religionsunterricht und mittelalterliche Geschichte; später kümmerte er sich um die Krankenversicherungsangelegenheiten seiner Ordensbrüder</t>
         </is>
       </c>
       <c r="N84">
-        <v>1978</v>
+        <v>1973</v>
       </c>
       <c r="O84">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=877</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2002</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Balássy Géza</t>
+          <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N85">
-        <v>1980</v>
+        <v>1973</v>
       </c>
       <c r="O85">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=33</t>
+          <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2002</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Orange, CA, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>nyugállományban, latint tanít</t>
+          <t>Pfarrer, Leiter der Katholischen Männervereinigung, Co-Vorsitzender des Verbandes der Ungarn in Kanada</t>
         </is>
       </c>
       <c r="N86">
-        <v>1980</v>
+        <v>1973</v>
       </c>
       <c r="O86">
         <v>2007</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2002</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
+          <t>Fordhan Egyetem, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I87" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>Fordhan Egyetem</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Biologieprofessor, seit 2003 im Ruhestand, unterrichtet aber weiterhin. Nebenbei Hilfspfarrer in Passaic, NJ, USA, bzw. in Yorkers, NJ, USA</t>
         </is>
       </c>
       <c r="N87">
-        <v>1980</v>
+        <v>1974</v>
       </c>
       <c r="O87">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2002</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>tanár, majd nyugállományban</t>
+          <t>ungarischer Pfarrer (von 1979 bis 1985 und von 1993 bis 2007 als Pfarrer, dazwischen als Seelsorger)</t>
         </is>
       </c>
       <c r="N88">
-        <v>1980</v>
+        <v>1975</v>
       </c>
       <c r="O88">
-        <v>2024</v>
+        <v>2007</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2002</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Gróza József</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Sonsón-Rionegro, Kolumbia</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
+          <t>Pfarrer, der letzte ungarische Pfarrer des Landes</t>
         </is>
       </c>
       <c r="N89">
-        <v>1981</v>
+        <v>1977</v>
       </c>
       <c r="O89">
-        <v>2020</v>
+        <v>2006</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=339</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2002</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>St. Anselm Abbey</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Lehrer sowie von 1986 bis 2012 Abt</t>
         </is>
       </c>
       <c r="N90">
-        <v>1981</v>
+        <v>1977</v>
       </c>
       <c r="O90">
-        <v>2003</v>
+        <v>2018</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2002</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Ciprián Károly (OFM)</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>az egyházközség utolsó plébánosa</t>
+          <t>im Ruhestand, unterrichtet aber weiterhin und engagiert sich in der ungarischen Seelsorge</t>
         </is>
       </c>
       <c r="N91">
-        <v>1982</v>
+        <v>1977</v>
       </c>
       <c r="O91">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=129</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2002</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Juhász Lajos</t>
+          <t>Pillisch Tamás János</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>St. Benedict’s és St. Andrew’s Church</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>állandó diakónus, 1995-től adminisztrátor</t>
+          <t>Diakon und nebenbei ehrenamtlich im Toronto-West-Gefängnis tätig.</t>
         </is>
       </c>
       <c r="N92">
-        <v>1984</v>
+        <v>1978</v>
       </c>
       <c r="O92">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=494</t>
+          <t>/persons_v2/view.php?id=877</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2002</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Balássy Géza</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>központi szolgálatban</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="N93">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="O93">
-        <v>2014</v>
+        <v>2004</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=33</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2002</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Mayerling, Ausztria</t>
+          <t>Orange, CA, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>a ferences nővérek lelkésze, majd a mödlingi St. Gabriel Missziósház öregotthonában élt</t>
+          <t>im Ruhestand, unterrichtet Latein</t>
         </is>
       </c>
       <c r="N94">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="O94">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2002</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N95">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="O95">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2002</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Courtland, ON, Kanada</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>parókus, közben London, ON – a római katolikus templomban is szolgál</t>
+          <t>Lehrer, später im Ruhestand</t>
         </is>
       </c>
       <c r="N96">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="O96">
-        <v>2004</v>
+        <v>2024</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2002</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>St. Anne Byzantine Catholic Church</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>alapító parókus</t>
+          <t>Gymnasiallehrer bis 2012, dazwischen von 1988 bis 2012 Abt. Seit 2012 im Ruhestand</t>
         </is>
       </c>
       <c r="N97">
-        <v>1986</v>
+        <v>1981</v>
       </c>
       <c r="O97">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2002</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Marozsán László</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
-[...14 lines deleted...]
-          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N98">
-        <v>1986</v>
+        <v>1981</v>
       </c>
       <c r="O98">
-        <v>2021</v>
+        <v>2003</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=700</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2002</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Mészáros Tibor, Msgr.</t>
+          <t>Ciprián Károly (OFM)</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Hildegard-Hospiz, Bázel, Svájc</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Svájc</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>Hildegard-Hospiz</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>kórházlelkész, majd betegállományban, illetve nyugállományban</t>
+          <t>der letzte Pfarrer der Gemeinde</t>
         </is>
       </c>
       <c r="N99">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="O99">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=741</t>
+          <t>/persons_v2/view.php?id=129</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2002</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Juhász Lajos</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Ständiger Diakon, seit 1995 Verwalter</t>
         </is>
       </c>
       <c r="N100">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="O100">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=494</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2002</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Barter Róbert</t>
+          <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Clinton Township, MI, USA</t>
+          <t>Gaspé, QC, Kanada</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K101" t="inlineStr">
+        <is>
+          <t>Seelsorger der Ursulinen (1984–1998), Seelsorger der Augustinerinnen (1998–2001), Seelsorger im Altenheim Manoir-St. Augustin (1998–2005)</t>
         </is>
       </c>
       <c r="N101">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="O101">
-        <v>2014</v>
+        <v>2005</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=48</t>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2002</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>plébános, esperes</t>
+          <t>Hilfsgeistlicher, Verwaltungsmitarbeiter</t>
         </is>
       </c>
       <c r="N102">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="O102">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2002</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Giriny János</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>in der Zentrale</t>
         </is>
       </c>
       <c r="N103">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="O103">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2002</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Mayerling, Österreich</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
+          <t>Er war Seelsorger der Franziskanerinnen und lebte später im Altenheim des Missionshauses St. Gabriel in Mödling</t>
         </is>
       </c>
       <c r="N104">
-        <v>1988</v>
-[...4 lines deleted...]
-        </is>
+        <v>1985</v>
+      </c>
+      <c r="O104">
+        <v>2009</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2002</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Horváth István (OFM)</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I105" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N105">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="O105">
         <v>2010</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=425</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2002</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Gries, Németország</t>
+          <t>Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>lelkigyakorlat-vezető, Háziközösség alapító-vezető</t>
+          <t>Pfarrer, derzeit in London, ON – er hält auch Gottesdienste in der römisch-katholischen Kirche</t>
         </is>
       </c>
       <c r="N106">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="O106">
-        <v>2017</v>
+        <v>2004</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2002</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>St. Anne Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>plébániai kisegítő, magyar lelkész</t>
+          <t>Gründungspfarrer</t>
         </is>
       </c>
       <c r="N107">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="O107">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2002</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Gaál Jenő SVD</t>
+          <t>Marozsán László</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Sorkifalud, Magyarország</t>
+          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János magyar görög katolikus templom</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N108">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="O108">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=301</t>
+          <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2002</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Hildegard-Hospiz, Bázel, Svájc</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Svájc</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>Hildegard-Hospiz</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>katonai lelkész</t>
+          <t>Krankenhausseelsorger, anschließend im aktiven Dienst bzw. im Ruhestand</t>
         </is>
       </c>
       <c r="N109">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="O109">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2002</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Budai Margit kőrúti ferences templom, Budapest, Magyarország</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>Budai Margit kőrúti ferences templom</t>
-[...4 lines deleted...]
-          <t>kisegítő lelkész</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="N110">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="O110">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2002</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Fort Lee, NJ, USA</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>kisegítő lelkész, egyetemi tanár, a haditengerészet központi templomának adminisztrátora</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N111">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="O111">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2002</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Barter Róbert</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Clinton Township, MI, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>A Magyar Katolikus Püspöki Konferencia tagja, valamint az Országos Liturgikus Tanács tagja</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N112">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="O112">
-        <v>2006</v>
+        <v>2014</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=48</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2002</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
+          <t>Pfarrer, Dekan</t>
         </is>
       </c>
       <c r="N113">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="O113">
-        <v>2025</v>
+        <v>2004</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2002</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Mustos István Sch.P.</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N114">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="O114">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=779</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2002</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="J115" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
         </is>
       </c>
       <c r="N115">
-        <v>1991</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>1988</v>
+      </c>
+      <c r="P115" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2002</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N116">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O116">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2002</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>Gries, Deutschland</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Deutschland</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Leiter von Exerzitien, Gründer und Leiter einer Wohngemeinschaft</t>
         </is>
       </c>
       <c r="N117">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O117">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2002</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Magyarország</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>Margit körút</t>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>házfőnök-helyettes, ökonómus, plébániai kisegítő, 1994 – 2004 plébános-helyettes, 2004-től nyugállományban</t>
+          <t>Administrator</t>
         </is>
       </c>
       <c r="N118">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O118">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2002</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Padányi Károly</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Mount Carmel Senior Home, St. Catharines, ON, Kanada</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>Mount Carmel Senior Home</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>az idősotthon lelkésze</t>
+          <t>Pfarrassistent, ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N119">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="O119">
         <v>2006</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=845</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2002</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Sorkifalud, Ungarn</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Leiter der Cursillo-Bewegung, später Hilfspfarrer</t>
         </is>
       </c>
       <c r="N120">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="O120">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2002</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Szent Benedek Idősek Háza, Sopron, Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Szent Benedek Idősek Háza</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>templomigazgató, a Szent Benedek Idősek Háza alapítója</t>
+          <t>Militärseelsorger</t>
         </is>
       </c>
       <c r="N121">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O121">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2002</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Budai Margit kőrúti ferences templom, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>Budai Margit kőrúti ferences templom</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>tartományfőnök</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N122">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O122">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2002</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Fort Lee, NJ, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
+          <t>Hilfspfarrer, Universitätsdozent, Verwalter der Zentralkirche der Marine</t>
         </is>
       </c>
       <c r="N123">
-        <v>1992</v>
-[...4 lines deleted...]
-        </is>
+        <v>1990</v>
+      </c>
+      <c r="O123">
+        <v>2015</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2002</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Rapid City, SD, USA</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Mitglied der Ungarischen Katholischen Bischofskonferenz sowie Mitglied des Nationalen Liturgischen Rates</t>
         </is>
       </c>
       <c r="N124">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O124">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2002</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Mészáros Árpád György OFM</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Kolozsvár, Románia</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>gyóntató</t>
+          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
         </is>
       </c>
       <c r="N125">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O125">
-        <v>2004</v>
+        <v>2025</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=737</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2002</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Sodrás utca, Budapest, Magyarország</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>Sodrás utca</t>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>szerkesztő, Pestszentlőrincen lelkipásztori kisegítő, operarius</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N126">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O126">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2002</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Nagylóc, Magyarország</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>plébános, oldallagosan ellátja Hollókőt és filiáit.</t>
+          <t>der Stellvertreter des Provinzialoberen, der Verwalter des Ordenshauses in der Sodrás-Straße</t>
         </is>
       </c>
       <c r="N127">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="O127">
         <v>2003</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>2002</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Magyarország</t>
+          <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
+          <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Stellvertretender Hausleiter, Hausleiter, Gästebeauftragter, geistlicher Begleiter der weltlichen Franziskanergemeinschaften, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N128">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="O128">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2002</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem</t>
+          <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>professor emeritus, vendégelőadó</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N129">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="O129">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2002</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Kelenföldi Szent Gellért Plébánia, Budapest, Magyarország</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Kelenföldi Szent Gellért Plébánia</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Seelsorger (führt römisch-katholische Gottesdienste durch)</t>
         </is>
       </c>
       <c r="N130">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O130">
-        <v>2004</v>
+        <v>2024</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2002</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Isteni Ige templom, Miskolc, Magyarország</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Isteni Ige templom</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, végül ismét segédlelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N131">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O131">
-        <v>2003</v>
+        <v>2024</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2002</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Fodor Miklós Sch.P</t>
+          <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Lackawanna, PA, USA</t>
+          <t>Margit körút, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>Margit körút</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>segédlelkész, kisegítő lelkész számos templomban</t>
+          <t>Stellvertretender Hausverwalter, Verwalter, Hilfspfarrer, 1994–2004 stellvertretender Pfarrer, seit 2004 im Ruhestand</t>
         </is>
       </c>
       <c r="N132">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O132">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=278</t>
+          <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2002</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Érseki Szent József Kollégium, Eger, Magyarország</t>
+          <t>Mount Carmel Senior Home, St. Catharines, ON, Kanada</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>Érseki Szent József Kollégium</t>
+          <t>Mount Carmel Senior Home</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>igazgató</t>
+          <t>der Seelsorger des Seniorenheims</t>
         </is>
       </c>
       <c r="N133">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O133">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2002</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N134">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="O134">
         <v>2012</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2002</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Hímesháza, Magyarország</t>
+          <t>Szent Benedek Idősek Háza, Sopron, Ungarn</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>Szent Benedek Idősek Háza</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>plébános, tiszteletbeli esperes</t>
+          <t>Kirchenverwalter, Gründer des Seniorenheims „Szent Benedek“</t>
         </is>
       </c>
       <c r="N135">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="O135">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>2002</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Mariapoch kegyhely, Burton, OH, USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Mariapoch kegyhely</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>Provinzoberhaupt</t>
         </is>
       </c>
       <c r="N136">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="O136">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>2002</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Boynton Beach, FL, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
         </is>
       </c>
       <c r="N137">
-        <v>1994</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>1992</v>
+      </c>
+      <c r="P137" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>2002</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Rapid City, SD, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J138" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
-[...10 lines deleted...]
-        </is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N138">
+        <v>1992</v>
+      </c>
+      <c r="O138">
+        <v>2008</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2002</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Bisztyó József, Msgr., dr.</t>
+          <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Kolozsvár, Rumänien</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>latin-amerikai bevándorlók lelkésze</t>
+          <t>Beichtvater</t>
         </is>
       </c>
       <c r="N139">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="O139">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=85</t>
+          <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>2002</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
+          <t>Sodrás utca, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>Sodrás utca</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>lelkivezető, gondnok</t>
+          <t>Redakteur, Seelsorgeassistent in Pestszentlőrinc, Operarius</t>
         </is>
       </c>
       <c r="N140">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="O140">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2002</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Markham, ON, Kanada</t>
+          <t>De Pere-i premontrei rendház, West De Pere, WI, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>De Pere-i premontrei rendház</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N141">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="O141">
-        <v>2003</v>
+        <v>2016</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2002</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Nagylóc, Ungarn</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>misszionárius, utcai lelkész, gimnáziumi igazgató</t>
+          <t>Der Pfarrer betreut nebenbei Hollókő und dessen Filialen.</t>
         </is>
       </c>
       <c r="N142">
-        <v>1995</v>
+        <v>1993</v>
       </c>
       <c r="O142">
         <v>2003</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2002</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Domonkos László SVD</t>
+          <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyarország</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N143">
-        <v>1996</v>
+        <v>1993</v>
       </c>
       <c r="O143">
-        <v>2004</v>
+        <v>2010</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=214</t>
+          <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2002</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>a provincia gazdasági vezetője</t>
+          <t>im Ruhestand, zwischenzeitlich Hilfspfarrer in Catasauqua, PA, USA, später Pfarrer und Bewohner im Seniorenheim „Holy Family Villa“ in Bethlehem, PA, USA.</t>
         </is>
       </c>
       <c r="N144">
-        <v>1996</v>
+        <v>1993</v>
       </c>
       <c r="O144">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>2002</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Manréza Lelki és Kulturális Központ, Dobogókő, Ungarn</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Manréza Lelki és Kulturális Központ</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>Leiter</t>
         </is>
       </c>
       <c r="N145">
-        <v>1996</v>
+        <v>1993</v>
       </c>
       <c r="O145">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2002</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>Castellum Minus-i címzetes püspök, a külföldön élő magyarok püspöke</t>
+          <t>Professor emeritus, Gastdozent</t>
         </is>
       </c>
       <c r="N146">
-        <v>1996</v>
+        <v>1993</v>
       </c>
       <c r="O146">
-        <v>2006</v>
+        <v>2020</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>2002</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Ukrajna</t>
+          <t>Kelenföldi Szent Gellért Plébánia, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Ukrajna</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>Kelenföldi Szent Gellért Plébánia</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>misszionárius lelkész Kárpátalján</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N147">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="O147">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>2002</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Isteni Ige templom, Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>Isteni Ige templom</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>megyéspüspök, majd nyugállományban</t>
+          <t>zuerst Vikar, dann Pfarrer und schließlich wieder Vikar</t>
         </is>
       </c>
       <c r="N148">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="O148">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=855</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>2002</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Csabafi Csaba SJ</t>
+          <t>Fodor Miklós Sch.P</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Lackawanna, PA, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>1997 – 2000 segédlelkész, 2000 – 2006 plébános</t>
+          <t>Hilfspfarrer, Aushilfspfarrer in zahlreichen Kirchen</t>
         </is>
       </c>
       <c r="N149">
-        <v>1997</v>
+        <v>1994</v>
       </c>
       <c r="O149">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=138</t>
+          <t>/persons_v2/view.php?id=278</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>2002</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Spring Bank, WI, USA</t>
+          <t>Érseki Szent József Kollégium, Eger, Ungarn</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>Érseki Szent József Kollégium</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="N150">
-        <v>1997</v>
+        <v>1994</v>
       </c>
       <c r="O150">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2002</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>brazíliai magyar főlelkész</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N151">
-        <v>1997</v>
+        <v>1994</v>
       </c>
       <c r="O151">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2002</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Lászlói László</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Antiochiai Szent Ignác plébánia, Ottawa, ON, Kanada</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>Antiochiai Szent Ignác plébánia</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>plébános és magyar lelkész</t>
+          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
         </is>
       </c>
       <c r="N152">
-        <v>1997</v>
-[...2 lines deleted...]
-        <v>2008</v>
+        <v>1994</v>
+      </c>
+      <c r="P152" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=639</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2002</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Megtestesült Ige Nővérei kolostor, Parma Heights, OH, USA</t>
+          <t>Hímesháza, Ungarn</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Megtestesült Ige Nővérei kolostor</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Pfarrer, Ehrendekan</t>
         </is>
       </c>
       <c r="N153">
-        <v>1997</v>
+        <v>1994</v>
       </c>
       <c r="O153">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2002</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Kovách János</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
+          <t>Mariapoch kegyhely, Burton, OH, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás</t>
-[...4 lines deleted...]
-          <t>adminisztrátor, 1999-től plébános</t>
+          <t>Mariapoch kegyhely</t>
         </is>
       </c>
       <c r="N154">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="O154">
-        <v>2011</v>
+        <v>2003</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2002</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>igazgató</t>
+          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N155">
-        <v>1998</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>1994</v>
+      </c>
+      <c r="P155" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>2002</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó</t>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N156">
-        <v>1998</v>
-[...4 lines deleted...]
-        </is>
+        <v>1994</v>
+      </c>
+      <c r="O156">
+        <v>2009</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>2002</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Pintye Lajos OFM</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>San Diego, CA, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J157" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N157">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="O157">
-        <v>2011</v>
+        <v>2006</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=882</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2002</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Pécs, Magyarország</t>
+          <t>egyházmegyei bíróság, Lansing, MI, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>egyházmegyei bíróság</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>betegállományban</t>
+          <t>Richter</t>
         </is>
       </c>
       <c r="N158">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="O158">
-        <v>2006</v>
+        <v>2015</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>2002</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Kemence, Magyarország</t>
+          <t>Hittudományi Főiskola, Szeged, Ungarn</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>plébániai kormányzó (oldallagosan ellátta: Berencebaráti, Tésa)</t>
+          <t>Leiter des Lehrstuhls für Ethik und Bioethik, zugleich Pfarrer an der Jesuitenkirche in der Dáni-Straße</t>
         </is>
       </c>
       <c r="N159">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="O159">
         <v>2007</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>2002</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Dér-Wolff János SJ</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Schönbrunn, Ausztria</t>
+          <t>Boynton Beach, FL, USA</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>lelkigyakorlatos ház lelkésze</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N160">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="O160">
-        <v>2003</v>
+        <v>2018</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=198</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>2002</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Bisztyó József, Msgr., dr.</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="J161" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Seelsorger für lateinamerikanische Einwanderer</t>
         </is>
       </c>
       <c r="N161">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="O161">
-        <v>2013</v>
+        <v>2003</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=85</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>2002</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Bóday Jenő SJ</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Pilisvörösvár, Magyarország</t>
-[...4 lines deleted...]
-          <t>Magyarország</t>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
           <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Seelsorger, Hausmeister</t>
         </is>
       </c>
       <c r="N162">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="O162">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=93</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>2002</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Kanada</t>
+          <t>Markham, ON, Kanada</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N163">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="O163">
-        <v>2018</v>
+        <v>2003</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>2002</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Missionar, Straßenprediger, Gymnasialdirektor</t>
         </is>
       </c>
       <c r="N164">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="O164">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>2002</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Szent István Rádió, Eger, Magyarország</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>Szent István Rádió</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>alapító igazgató</t>
+          <t>Hilfspfarrer, später Pfarrer</t>
         </is>
       </c>
       <c r="N165">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="O165">
-        <v>2003</v>
+        <v>2013</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>2002</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Spáczay Zoltán</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
+          <t>Csobánka, Ungarn</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Románia</t>
-[...4 lines deleted...]
-          <t>Boldog Özséb templom</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N166">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="O166">
-        <v>2020</v>
+        <v>2004</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=1013</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>2002</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Domonkos László SVD</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Kanada</t>
+          <t>Kőszeg, Ungarn</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>doktorandusz, magyar kisegítő lelkész</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N167">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="O167">
         <v>2004</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=214</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>2002</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>tanulmányok végzése</t>
+          <t>a provincia gazdasági vezetője</t>
         </is>
       </c>
       <c r="N168">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="O168">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>2002</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Aszófő, Magyarország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>gondnok</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N169">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="O169">
-        <v>2008</v>
+        <v>2024</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>2002</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Titularbischof von Castellum Minus, Bischof der im Ausland lebenden Ungarn</t>
         </is>
       </c>
       <c r="N170">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="O170">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>2002</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Orbán Mihály SJ</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Ukraine</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ukraine</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>lelkész, tanulmányokat végez</t>
+          <t>Missionspfarrer in Transkarpatien</t>
         </is>
       </c>
       <c r="N171">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="O171">
         <v>2003</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=835</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>2002</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Rózsadomb, Budapest, Magyarország</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Rózsadomb</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>Diözesanbischof, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N172">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="O172">
         <v>2007</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>2002</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Csabafi Csaba SJ</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>Ferences rendben nevelési titkár – Pasaréti Ferences Növendékház: vikárius, jelölt- és segédmagiszter, emellett a Sapientia Szerzetesi Hittudományi Főiskola tanára, a budapesti Ferences Pasztorális Központ vezetője.</t>
+          <t>1997–2000 Vikar, 2000–2006 Pfarrer</t>
         </is>
       </c>
       <c r="N173">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O173">
         <v>2006</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=138</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>2002</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
+          <t>Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N174">
-        <v>2001</v>
-[...4 lines deleted...]
-        </is>
+        <v>1997</v>
+      </c>
+      <c r="O174">
+        <v>2008</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>2002</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Fülöp József SJ</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>betegállományban, majd nyugállományban</t>
+          <t>Ungarischer Hauptpfarrer in Brasilien</t>
         </is>
       </c>
       <c r="N175">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O175">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=295</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>2002</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Lászlói László</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+          <t>Antiochiai Szent Ignác plébánia, Ottawa, ON, Kanada</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom</t>
+          <t>Antiochiai Szent Ignác plébánia</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer und ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N176">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O176">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=639</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>2002</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Verespatak, Románia</t>
+          <t>Megtestesült Ige Nővérei kolostor, Parma Heights, OH, USA</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>Megtestesült Ige Nővérei kolostor</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N177">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O177">
-        <v>2022</v>
+        <v>2008</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>2002</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Pócsai Imre Vendel (OFM)</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Alsóvárosi Ferences Templom, Szeged, Ungarn</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>Alsóvárosi Ferences Templom</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N178">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O178">
-        <v>2016</v>
+        <v>2005</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=897</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>2002</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Papi Otthon, Székesfehérvár, Magyarország</t>
+          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>Papi Otthon</t>
+          <t>Aquinói Szent Tamás</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Verwaltungsleiter, seit 1999 Pfarrer</t>
         </is>
       </c>
       <c r="N179">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="O179">
         <v>2011</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>2002</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Gesztete, Szlovákia</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Szlovákia</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="N180">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="O180">
-        <v>2004</v>
+        <v>2010</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>2002</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>lelkipásztor (közben kisegít:  Sarasota, FL, USA)</t>
+          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
         </is>
       </c>
       <c r="N181">
-        <v>2001</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>1998</v>
+      </c>
+      <c r="P181" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>2002</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Pintye Lajos OFM</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>görög katolikus tábori esperes (ezredesi rangban)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N182">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="O182">
-        <v>2005</v>
+        <v>2011</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=882</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>2002</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Nagy Nándor</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Piroskaváros, Csongrád, Magyarország</t>
+          <t>Pécs, Ungarn</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Piroskaváros</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>im Krankenstand</t>
         </is>
       </c>
       <c r="N183">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="O183">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=798</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>2002</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
+          <t>Balogh László</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>Kemence, Ungarn</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>Pfarrverwalter (nebenamtlich ausgeübt von: Berencebaráti, Tésa)</t>
+        </is>
+      </c>
+      <c r="N184">
+        <v>1999</v>
+      </c>
+      <c r="O184">
+        <v>2007</v>
+      </c>
+      <c r="Q184" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=40</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>2002</v>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Dér-Wolff János SJ</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>Schönbrunn, Österreich</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>Österreich</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>Seelsorger im Exerzitienhaus</t>
+        </is>
+      </c>
+      <c r="N185">
+        <v>1999</v>
+      </c>
+      <c r="O185">
+        <v>2003</v>
+      </c>
+      <c r="Q185" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=198</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>2002</v>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Kish Gábor SJ</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N186">
+        <v>1999</v>
+      </c>
+      <c r="O186">
+        <v>2013</v>
+      </c>
+      <c r="Q186" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=535</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>2002</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Rakaczki Andor Mihály, Dr.</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>Miskolc</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>White Plains, NY, USA</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>Pfarrer, gleichzeitig Verwalter der ungarischen Pfarrei „Heiliges Kreuz“ in Yonkers, NY, USA, und New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="N187">
+        <v>1999</v>
+      </c>
+      <c r="O187">
+        <v>2007</v>
+      </c>
+      <c r="Q187" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=912</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>2002</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Rostás Sándor SVD</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>Názáret Missziósház, Budapest, XXII. kerület, Budatétény, Ungarn</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>Názáret Missziósház</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>Direktor der Päpstlichen Missionswerke und von 2001 bis 2007 Rektor des Missionshauses Nazareth</t>
+        </is>
+      </c>
+      <c r="N188">
+        <v>1999</v>
+      </c>
+      <c r="O188">
+        <v>2007</v>
+      </c>
+      <c r="Q188" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=946</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>2002</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Somos József</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Nyíregyháza, Ungarn</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N189">
+        <v>1999</v>
+      </c>
+      <c r="O189">
+        <v>2014</v>
+      </c>
+      <c r="Q189" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1010</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>2002</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Bóday Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár, Ungarn</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N190">
+        <v>2000</v>
+      </c>
+      <c r="O190">
+        <v>2006</v>
+      </c>
+      <c r="Q190" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=93</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>2002</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Csiszár István</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>Kitchener, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N191">
+        <v>2000</v>
+      </c>
+      <c r="O191">
+        <v>2018</v>
+      </c>
+      <c r="Q191" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=161</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>2002</v>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Homa József</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>Uniontown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N192">
+        <v>2000</v>
+      </c>
+      <c r="O192">
+        <v>2007</v>
+      </c>
+      <c r="Q192" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=411</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>2002</v>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Juhász Ferenc, Msgr.</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Szent István Rádió, Eger, Ungarn</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>Szent István Rádió</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>Gründungsdirektor</t>
+        </is>
+      </c>
+      <c r="N193">
+        <v>2000</v>
+      </c>
+      <c r="O193">
+        <v>2003</v>
+      </c>
+      <c r="Q193" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=488</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>2002</v>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Kerekes László, püspök, Dr.</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>Bischof</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>Boldog Özséb templom, Kézdivásárhely, Rumänien</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>Rumänien</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>Boldog Özséb templom</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N194">
+        <v>2000</v>
+      </c>
+      <c r="O194">
+        <v>2020</v>
+      </c>
+      <c r="Q194" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=520</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>2002</v>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Kerekes László, püspök, Dr.</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>Bischof</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>Ottawa, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>Doktorand, ungarischer Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N195">
+        <v>2000</v>
+      </c>
+      <c r="O195">
+        <v>2004</v>
+      </c>
+      <c r="Q195" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=520</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>2002</v>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Kovács Lajos (SJ), Dr.</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>Montréal, QC, Kanada</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>ein Studium absolvieren</t>
+        </is>
+      </c>
+      <c r="N196">
+        <v>2000</v>
+      </c>
+      <c r="O196">
+        <v>2004</v>
+      </c>
+      <c r="Q196" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=586</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>2002</v>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Magyar Gyula Szervác OSB</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>Aszófő, Ungarn</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>Hausmeister</t>
+        </is>
+      </c>
+      <c r="N197">
+        <v>2000</v>
+      </c>
+      <c r="O197">
+        <v>2008</v>
+      </c>
+      <c r="Q197" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=681</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>2002</v>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Molnár Antal</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N198">
+        <v>2000</v>
+      </c>
+      <c r="O198">
+        <v>2003</v>
+      </c>
+      <c r="Q198" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=759</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>2002</v>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>Orbán Mihály SJ</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>Montréal, QC, Kanada</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K199" t="inlineStr">
+        <is>
+          <t>Pfarrer, studiert</t>
+        </is>
+      </c>
+      <c r="N199">
+        <v>2000</v>
+      </c>
+      <c r="O199">
+        <v>2003</v>
+      </c>
+      <c r="Q199" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=835</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>2002</v>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Páldeák Iván Szabolcs OFM</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>Rózsadomb, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>Rózsadomb</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N200">
+        <v>2000</v>
+      </c>
+      <c r="O200">
+        <v>2007</v>
+      </c>
+      <c r="Q200" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=859</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>2002</v>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Skinta József István OSBM</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>St. Joseph Byzantine Catholic Church, New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>St. Joseph Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N201">
+        <v>2000</v>
+      </c>
+      <c r="O201">
+        <v>2009</v>
+      </c>
+      <c r="Q201" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=999</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>2002</v>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>Bildungssekretär des Franziskanerordens – Franziskanisches Noviziat in Pasaréti: Vikar, Kandidat und Hilfsmagister, außerdem Dozent an der theologischen Hochschule „Sapientia“ und Leiter des Franziskanischen Pastoralzentrums in Budapest.</t>
+        </is>
+      </c>
+      <c r="N202">
+        <v>2001</v>
+      </c>
+      <c r="O202">
+        <v>2006</v>
+      </c>
+      <c r="Q202" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=28</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>2002</v>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
+        </is>
+      </c>
+      <c r="N203">
+        <v>2001</v>
+      </c>
+      <c r="P203" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q203" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=28</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>2002</v>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Fülöp József SJ</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>zunächst im Krankenstand, dann im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N204">
+        <v>2001</v>
+      </c>
+      <c r="O204">
+        <v>2009</v>
+      </c>
+      <c r="Q204" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=295</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>2002</v>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>Lakatos Dénes</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom</t>
+        </is>
+      </c>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N205">
+        <v>2001</v>
+      </c>
+      <c r="O205">
+        <v>2024</v>
+      </c>
+      <c r="Q205" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=633</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>2002</v>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>Lukács Imre Róbert, Dr.</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>Verespatak, Rumänien</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>Rumänien</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>Pfarrer, gleichzeitig Professor für Kirchenrecht an der Theologischen Hochschule in Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="N206">
+        <v>2001</v>
+      </c>
+      <c r="O206">
+        <v>2022</v>
+      </c>
+      <c r="Q206" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=672</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>2002</v>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>Dallas, TX, USA</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N207">
+        <v>2001</v>
+      </c>
+      <c r="O207">
+        <v>2016</v>
+      </c>
+      <c r="Q207" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=699</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>2002</v>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>Mihályi Imre Gilbert O.Praem</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>Papi Otthon, Székesfehérvár, Ungarn</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>Papi Otthon</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N208">
+        <v>2001</v>
+      </c>
+      <c r="O208">
+        <v>2011</v>
+      </c>
+      <c r="Q208" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=745</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>2002</v>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>Miskei László</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>Rozsnyó</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>Gesztete, Slowakei</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>Slowakei</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N209">
+        <v>2001</v>
+      </c>
+      <c r="O209">
+        <v>2004</v>
+      </c>
+      <c r="Q209" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=751</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>2002</v>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>Miami, FL, USA</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>Pastor (derzeit als Aushilfe tätig in: Sarasota, FL, USA)</t>
+        </is>
+      </c>
+      <c r="N210">
+        <v>2001</v>
+      </c>
+      <c r="O210">
+        <v>2010</v>
+      </c>
+      <c r="Q210" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=752</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>2002</v>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>Mák Ferenc</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>griechisch-katholischer Feldprobst (im Rang eines Obersts)</t>
+        </is>
+      </c>
+      <c r="N211">
+        <v>2001</v>
+      </c>
+      <c r="O211">
+        <v>2005</v>
+      </c>
+      <c r="Q211" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=714</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>2002</v>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>Nagy Nándor</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (früher: Csanád)</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>Piroskaváros, Csongrád, Ungarn</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>Piroskaváros</t>
+        </is>
+      </c>
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N212">
+        <v>2001</v>
+      </c>
+      <c r="O212">
+        <v>2005</v>
+      </c>
+      <c r="Q212" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=798</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>2002</v>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
           <t>Pesznyák Béla</t>
         </is>
       </c>
-      <c r="E184" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H184" t="inlineStr">
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>Szabadka, Serbien</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
         <is>
           <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
-      <c r="I184" t="inlineStr">
+      <c r="I213" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="K184" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N184">
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N213">
         <v>2001</v>
       </c>
-      <c r="O184">
+      <c r="O213">
         <v>2009</v>
       </c>
-      <c r="Q184" t="inlineStr">
+      <c r="Q213" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>