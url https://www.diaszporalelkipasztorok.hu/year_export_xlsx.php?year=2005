--- v0 (2026-07-07)
+++ v1 (2026-09-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,9593 +98,11214 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>2005</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>130</v>
+        <v>151</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2005</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Androvics András Tamás</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Budapest-Krisztinavárosi Havas Boldogasszony templom, Budapest, Magyarország - segédlelkész
-Magyar Szentek Temploma, Budapest, Magyarország - segédlelkész</t>
+          <t>Budapest-Krisztinavárosi Havas Boldogasszony templom, Budapest, Ungarn - Hilfspfarrer
+Magyar Szentek Temploma, Budapest, Ungarn - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>2003
 2005</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>2005
 2007</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=8</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2005</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Kanada - tanulmányok végzése, kisegítő lelkész a magyar plébánián
-Miskolc-Diósgyőri Plébánia, Miskolc, Magyarország - segédlelkész</t>
+          <t>Ottawa, ON, Kanada - Studium, Hilfspfarrer in der ungarischen Pfarrei
+Miskolc-Diósgyőri Plébánia, Miskolc, Ungarn - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>2005
 2004</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>2007
 2005</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2005</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="N20">
         <v>2005</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2005</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Borbély Sándor SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Kanada - rendi feladatok
-Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - segédlelkész</t>
+          <t>Kanada - reguläre Aufgaben
+Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>2004
 2005</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>2005
 2007</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=105</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2005</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Fodor Miklós Sch.P</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Lackawanna, PA, USA - segédlelkész, kisegítő lelkész számos templomban</t>
+          <t>Lackawanna, PA, USA - Hilfspfarrer, Aushilfspfarrer in zahlreichen Kirchen</t>
         </is>
       </c>
       <c r="N22">
         <v>1994</v>
       </c>
       <c r="O22">
         <v>2005</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=278</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2005</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA - magyar lelkész
-Alsóvárosi Ferences Templom, Szeged, Magyarország - ökonónus, segédlelkész, majd vikárius</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA - ungarischer Pfarrer
+Alsóvárosi Ferences Templom, Szeged, Ungarn - Wirtschaftsverwalter, Hilfspfarrer, später Vikar</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>2005
 2002</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>2008
 2005</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=387</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2005</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom, Eger, Magyarország - plébános
-Szent Anna templom, Miskolc, Magyarország - plébános</t>
+          <t>Kisboldogasszony templom, Eger, Ungarn - Pfarrer
+Szent Anna templom, Miskolc, Ungarn - Pfarrer</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>2004
 2005</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>2005
 2006</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2005</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó - A Legio Christi közösségben
-Berhida, Magyarország - segédlelkész</t>
+          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó - In der Gemeinschaft „Legio Christi“
+Berhida, Ungarn - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>2005
 2003</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>2012
 2005</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2005</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Kovách János</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Szent Mária Magdaléna, majd Parma, OH, USA – Szentlélek templom, Fairview Park, OH, USA
 Szent Mária templom, Whiting, IN, USA</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>2003
 2005</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>2005
 2010</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2005</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Licskó Szabolcs</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Magyarország
-Soroksár, Budapest, Magyarország - segédlelkész</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Ungarn
+Soroksár, Budapest, Ungarn - Hilfsgeistlicher</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2005. június 18.
+          <t>18. Juni 2005
 2005</t>
         </is>
       </c>
       <c r="O27">
         <v>2007</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=653</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2005</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Sárospatak, Magyarország - segédlelkész
-Jézus Szíve templom, Eger, Magyarország - segédlelkész, főiskolai lelkész</t>
+          <t>Sárospatak, Ungarn - Hilfspfarrer
+Jézus Szíve templom, Eger, Ungarn - Hilfspfarrer, Hochschulpfarrer</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>2004
 2005</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>2005
 2006</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2005</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...1 lines deleted...]
-Hazatérés</t>
+          <t>Priesterweihe
+Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Magung Fransiskus Xaverius SVD</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Techny, IL, USA
-Szentháromság R. K. Egyházközség, East Chicago, IN, USA - diakónusi gyakorlaton, közben és Chicago, IL, USA - St. Stephen King of Hungary Church
-Budapest, Magyarország - magyar nyelvet tanulja</t>
+Szentháromság R. K. Egyházközség, East Chicago, IN, USA - Diakonatspraktikum, währenddessen in Chicago, IL, USA – St. Stephen King of Hungary Church
+Budapest, Ungarn - lernt Ungarisch</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2005. május 28.
+          <t>28. Mai 2005
 2004
 2005</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>2005
 2006</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2005</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Courtland, ON, Kanada - parókus, magyar lelkész
-[...1 lines deleted...]
-London, ON, Kanada - parókus, magyar lelkész</t>
+          <t>Courtland, ON, Kanada - Pfarrer, ungarischer Geistlicher
+Budapest, Ungarn - griechisch-katholischer Feldprobst (im Rang eines Obersts)
+London, ON, Kanada - Pfarrer, ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>2005
 2001
 2005</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>2008
 2005
 2008</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2005</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-Halálozás</t>
+          <t>Versetzung (neuer Dienstort)
+Tod</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Dés, Románia - nyugállományban, „imádkozik a Rendtartományért”
-Kolozsvár, Románia</t>
+          <t>Dés, Rumänien - im Ruhestand, „betet für die Ordensprovinz“
+Kolozsvár, Rumänien</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>2005
-2005. április 6.</t>
+6. April 2005</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2005</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Nagy Nándor</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Piroskaváros, Csongrád, Magyarország - plébános</t>
+          <t>Piroskaváros, Csongrád, Ungarn - Pfarrer</t>
         </is>
       </c>
       <c r="N32">
         <v>2001</v>
       </c>
       <c r="O32">
         <v>2005</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=798</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2005</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest, Magyarország - tartományfőnök
-Püspökszentlászló, Magyarország - lelkigyakorlatos ház vezetője</t>
+          <t>Jezsuita Tartományfőnökség, Budapest, Ungarn - Provinzoberst
+Püspökszentlászló, Ungarn - Leiter des Exerzitienhauses</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>2002
 2005</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>2005
 2012</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2005</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Domonkos László SVD</t>
+          <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyarország</t>
-[...5 lines deleted...]
-        </is>
+          <t>Gaspé, QC, Kanada - Seelsorger der Ursulinen (1984–1998), Seelsorger der Augustinerinnen (1998–2001), Seelsorger im Altenheim Manoir-St. Augustin (1998–2005)</t>
+        </is>
+      </c>
+      <c r="N34">
+        <v>1984</v>
+      </c>
+      <c r="O34">
+        <v>2005</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=214</t>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2005</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)
+Inkardination</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Notre Dame, IN, USA</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA - Hilfsgeistlicher, Verwaltungsmitarbeiter
+Canoga Park / Winnetka – Munkás Szent József templom, Los Angeles, CA, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis) → Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2005. május 16.</t>
+          <t>1984
+2005
+2005</t>
+        </is>
+      </c>
+      <c r="O35" t="inlineStr">
+        <is>
+          <t>2005
+2017</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2005</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Domonkos László SVD</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Székesfehérvár, Ungarn</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2005. június</t>
+          <t>8. Mai 2005</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=214</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2005</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Korpics Tamás</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Notre Dame, IN, USA</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2005. december 28.</t>
+          <t>16. Mai 2005</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=568</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2005</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Kóczán Ákos SDB</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Vibora, Kuba</t>
-[...16 lines deleted...]
-        <v>2007</v>
+          <t>Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>Juni 2005</t>
+        </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=595</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2005</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
-[...16 lines deleted...]
-        <v>2016</v>
+          <t>Betlehem, PA, USA</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>8. November 2005</t>
+        </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2005</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
-[...16 lines deleted...]
-        <v>2006</v>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>21. November 2005</t>
+        </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2005</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Pócsai Imre Vendel (OFM)</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
-[...21 lines deleted...]
-        <v>2014</v>
+          <t>Esztergom, Ungarn</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>22. Dezember 2005</t>
+        </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=897</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2005</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Korpics Tamás</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
-[...16 lines deleted...]
-        <v>2008</v>
+          <t>Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>28. Dezember 2005</t>
+        </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=568</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2005</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Vibora, Kuba</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
+          <t>im Dienst</t>
         </is>
       </c>
       <c r="N43">
-        <v>1959</v>
+        <v>1948</v>
       </c>
       <c r="O43">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2005</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
+          <t>Gymnasiallehrer, ab 1974 Gymnasialdirektor, ab 1981 Subprior</t>
         </is>
       </c>
       <c r="N44">
-        <v>1959</v>
+        <v>1952</v>
       </c>
       <c r="O44">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2005</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Morgan Gyula OSBM</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>civil foglalkozásban, 1992-től nyugállományban</t>
+          <t>Gymnasiallehrer in Wichita Falls, anschließend in Dallas (1956–1964), 1964–1999 Gymnasiallehrer, Schulleiter (1974–1975), stellvertretender Schulleiter (1982–1996), Stellvertreter des Schulleiters (1994–1999), seit 1999 im Ruhestand</t>
         </is>
       </c>
       <c r="N45">
-        <v>1959</v>
+        <v>1956</v>
       </c>
       <c r="O45">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=772</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2005</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>tanár, perjel, kisegítő magyar lelkész</t>
+          <t>Universitätsdozent (1956–1989), Vizepropst (1975–1976), Propst (1976–1988), Gymnasiallehrer (1974–1975, 1977–1978), Beichtvater und Zelebrant bei den Schwestern der Heiligen Familie von Nazareth, Grand Prairie, TX, USA (1989–2011), im Ruhestand (2011–2014)</t>
         </is>
       </c>
       <c r="N46">
-        <v>1960</v>
+        <v>1956</v>
       </c>
       <c r="O46">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2005</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
+          <t>Perjel, Geschichtsschreiber</t>
         </is>
       </c>
       <c r="N47">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O47">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2005</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>tanár, apáti titkár, segédlelkész</t>
+          <t>Philosophielehrer an der Universität von Dallas, Pastor, Leiter des Fachbereichs Theologie sowie Religionslehrer</t>
         </is>
       </c>
       <c r="N48">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O48">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2005</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>kollégiumi rektor, perjel, apát</t>
+          <t>Gymnasiallehrer (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) Universitätsdozent in Arlington, TX, USA – University of Texas (1969–2010), im Ruhestand (2010–2020)</t>
         </is>
       </c>
       <c r="N49">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O49">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2005</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>parókus, közben kisegít New York, NY, USA</t>
+          <t>im zivilen Beruf, seit 1992 im Ruhestand</t>
         </is>
       </c>
       <c r="N50">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="O50">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2005</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>St. Vincent Abbey</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
+          <t>in verschiedenen Positionen, vor allem als Hochschullehrer und Dekan</t>
         </is>
       </c>
       <c r="N51">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="O51">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2005</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
+          <t>Lehrer, Strich, Hilfsseelsorger</t>
         </is>
       </c>
       <c r="N52">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O52">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2005</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
+          <t>Hauptkassierer (1964–1994), Unteroffizier (1976–1988), Hausmeister</t>
         </is>
       </c>
       <c r="N53">
-        <v>1968</v>
+        <v>1960</v>
       </c>
       <c r="O53">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2005</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Princeton University, Princeton, NJ, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>Princeton University</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
+          <t>Lehrer, Sekretär des Abtes, Hilfspfarrer</t>
         </is>
       </c>
       <c r="N54">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="O54">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2005</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
+          <t>Kollegialrektor, Prior, Abt</t>
         </is>
       </c>
       <c r="N55">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="O55">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2005</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>alapító, templomépítő plébános</t>
+          <t>Pfarrer, derzeit als Aushilfspfarrer in New York, NY, USA</t>
         </is>
       </c>
       <c r="N56">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O56">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2005</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
+          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
         </is>
       </c>
       <c r="N57">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1963</v>
+      </c>
+      <c r="O57">
+        <v>2022</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2005</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
+          <t>Gymnasiallehrer, seit 2006 im Ruhestand</t>
         </is>
       </c>
       <c r="N58">
-        <v>1970</v>
+        <v>1963</v>
       </c>
       <c r="O58">
         <v>2013</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2005</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
+          <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N59">
-        <v>1971</v>
+        <v>1963</v>
       </c>
       <c r="O59">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2005</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Köln, Deutschland</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
+          <t>Hilfspfarrer, ab 1972 dann Pfarrer</t>
         </is>
       </c>
       <c r="N60">
-        <v>1971</v>
+        <v>1965</v>
       </c>
       <c r="O60">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2005</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
-[...5 lines deleted...]
-        </is>
+          <t>Druckereimitarbeiter, Klosterkoch, später im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N61">
+        <v>1968</v>
       </c>
       <c r="O61">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2005</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Princeton University, Princeton, NJ, USA</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>Princeton University</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
+          <t>Universitätsprofessor, seit 1973 ordentlicher Universitätsprofessor</t>
         </is>
       </c>
       <c r="N62">
-        <v>1973</v>
+        <v>1968</v>
       </c>
       <c r="O62">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2005</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>plébános, a Katolikus Férfitársulat vezetője, a Kanadai Magyarok Szövetségének társelnöke</t>
+          <t>Gymnasiallehrer (1968–2014), stellvertretender Schulleiter (1971–1981), Schulleiter (1981–1996), Oberlehrer (1994–2000), Subdiakon (um 2000), Magister der Theologie (um 2007)</t>
         </is>
       </c>
       <c r="N63">
-        <v>1973</v>
+        <v>1968</v>
       </c>
       <c r="O63">
-        <v>2007</v>
+        <v>2015</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2005</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem, New York, NY, USA</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem</t>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>biológia professzor, 2003-tól nyugállományban, de tanít. Közben kisegítő lelkész Passaic, NJ, USA, ill. Yorkers, NJ, USA</t>
+          <t>Gründer, kirchenbauender Pfarrer</t>
         </is>
       </c>
       <c r="N64">
-        <v>1974</v>
+        <v>1968</v>
       </c>
       <c r="O64">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2005</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>magyar lelkész (1979–1985 és 1993–2007 között plébános, közben lelkész)</t>
+          <t>Seelsorge und die Durchführung von Exerzitien</t>
         </is>
       </c>
       <c r="N65">
-        <v>1975</v>
-[...2 lines deleted...]
-        <v>2007</v>
+        <v>1970</v>
+      </c>
+      <c r="P65" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2005</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Gróza József</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Sonsón-Rionegro, Kolumbia</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>plébános, az utolsó magyar plébános az országban</t>
+          <t>Hilfspfarrer, später Pfarrer bzw. örtlicher Vorsteher</t>
         </is>
       </c>
       <c r="N66">
-        <v>1977</v>
+        <v>1970</v>
       </c>
       <c r="O66">
-        <v>2006</v>
+        <v>2013</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=339</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2005</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey</t>
+          <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>tanár, illetve 1986 – 2012 között apát</t>
+          <t>ungarischer Pfarrer, Gemeindepfarrer, der nebenbei in Fairfield, CT – St. Imre – aushilft</t>
         </is>
       </c>
       <c r="N67">
-        <v>1977</v>
+        <v>1971</v>
       </c>
       <c r="O67">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2005</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>Mária mennybemenetele</t>
+        </is>
+      </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>nyugállományban, közben tanít, illetve részt vesz a magyar pasztorációban</t>
+          <t>Pfarrer, zwischen dem 24. Juni 2007 und dem 2. Dezember 2007 in Passaic, NJ – Ungarische St.-Stephans-Kirche – Verwalter</t>
         </is>
       </c>
       <c r="N68">
-        <v>1977</v>
+        <v>1971</v>
       </c>
       <c r="O68">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2005</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Pillisch Tamás János</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>diakónus, közben önkéntes a Toronto-Weste Fogvatartási központban is.</t>
+          <t>Hausverwalter (1971–1972), Seminarlehrer (1972–1978), Erziehungs- und Berufsberater (1974–1982), Pfarrer (1980–1982), Prior, später Abt, Leiter der Sozialen Einrichtungen (1981–2005), im Ruhestand (2005–2017)</t>
         </is>
       </c>
       <c r="N69">
-        <v>1978</v>
+        <v>1971</v>
       </c>
       <c r="O69">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=877</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2005</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Orange, CA, USA</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>nyugállományban, latint tanít</t>
+          <t>Pfarrer; nebenbei betreut er auch die St.-Imre-Kirche in Gary, IN, USA.</t>
         </is>
       </c>
       <c r="N70">
-        <v>1980</v>
+        <v>1971</v>
       </c>
       <c r="O70">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2005</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I71" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Lehrer für Latein, Religionsunterricht und mittelalterliche Geschichte; später kümmerte er sich um die Krankenversicherungsangelegenheiten seiner Ordensbrüder</t>
         </is>
       </c>
       <c r="N71">
-        <v>1980</v>
+        <v>1973</v>
       </c>
       <c r="O71">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2005</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>tanár, majd nyugállományban</t>
+          <t>Pfarrer, Leiter der Katholischen Männervereinigung, Co-Vorsitzender des Verbandes der Ungarn in Kanada</t>
         </is>
       </c>
       <c r="N72">
-        <v>1980</v>
+        <v>1973</v>
       </c>
       <c r="O72">
-        <v>2024</v>
+        <v>2007</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2005</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Fordhan Egyetem, New York, NY, USA</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Fordhan Egyetem</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
+          <t>Biologieprofessor, seit 2003 im Ruhestand, unterrichtet aber weiterhin. Nebenbei Hilfspfarrer in Passaic, NJ, USA, bzw. in Yorkers, NJ, USA</t>
         </is>
       </c>
       <c r="N73">
-        <v>1981</v>
+        <v>1974</v>
       </c>
       <c r="O73">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2005</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Ciprián Károly (OFM)</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>az egyházközség utolsó plébánosa</t>
+          <t>ungarischer Pfarrer (von 1979 bis 1985 und von 1993 bis 2007 als Pfarrer, dazwischen als Seelsorger)</t>
         </is>
       </c>
       <c r="N74">
-        <v>1982</v>
+        <v>1975</v>
       </c>
       <c r="O74">
         <v>2007</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=129</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2005</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Juhász Lajos</t>
+          <t>Gróza József</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Sonsón-Rionegro, Kolumbia</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>állandó diakónus, 1995-től adminisztrátor</t>
+          <t>Pfarrer, der letzte ungarische Pfarrer des Landes</t>
         </is>
       </c>
       <c r="N75">
-        <v>1984</v>
+        <v>1977</v>
       </c>
       <c r="O75">
-        <v>2014</v>
+        <v>2006</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=494</t>
+          <t>/persons_v2/view.php?id=339</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2005</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>St. Anselm Abbey, Mancester, NH, USA</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>St. Anselm Abbey</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>központi szolgálatban</t>
+          <t>Lehrer sowie von 1986 bis 2012 Abt</t>
         </is>
       </c>
       <c r="N76">
-        <v>1985</v>
+        <v>1977</v>
       </c>
       <c r="O76">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2005</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Mayerling, Ausztria</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>a ferences nővérek lelkésze, majd a mödlingi St. Gabriel Missziósház öregotthonában élt</t>
+          <t>im Ruhestand, unterrichtet aber weiterhin und engagiert sich in der ungarischen Seelsorge</t>
         </is>
       </c>
       <c r="N77">
-        <v>1985</v>
+        <v>1977</v>
       </c>
       <c r="O77">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2005</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>Pillisch Tamás János</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>St. Benedict’s és St. Andrew’s Church</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Diakon und nebenbei ehrenamtlich im Toronto-West-Gefängnis tätig.</t>
         </is>
       </c>
       <c r="N78">
-        <v>1985</v>
+        <v>1978</v>
       </c>
       <c r="O78">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=877</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2005</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA</t>
+          <t>Orange, CA, USA</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>alapító parókus</t>
+          <t>im Ruhestand, unterrichtet Latein</t>
         </is>
       </c>
       <c r="N79">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="O79">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2005</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Marozsán László</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N80">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="O80">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=700</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2005</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Lehrer, später im Ruhestand</t>
         </is>
       </c>
       <c r="N81">
-        <v>1987</v>
+        <v>1980</v>
       </c>
       <c r="O81">
-        <v>2007</v>
+        <v>2024</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2005</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Barter Róbert</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Clinton Township, MI, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>Gymnasiallehrer bis 2012, dazwischen von 1988 bis 2012 Abt. Seit 2012 im Ruhestand</t>
+        </is>
+      </c>
       <c r="N82">
-        <v>1987</v>
+        <v>1981</v>
       </c>
       <c r="O82">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=48</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2005</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Ciprián Károly (OFM)</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>der letzte Pfarrer der Gemeinde</t>
         </is>
       </c>
       <c r="N83">
-        <v>1988</v>
+        <v>1982</v>
       </c>
       <c r="O83">
-        <v>2018</v>
+        <v>2007</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=129</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2005</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Juhász Lajos</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
+          <t>Ständiger Diakon, seit 1995 Verwalter</t>
         </is>
       </c>
       <c r="N84">
-        <v>1988</v>
-[...4 lines deleted...]
-        </is>
+        <v>1984</v>
+      </c>
+      <c r="O84">
+        <v>2014</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=494</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2005</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Horváth István (OFM)</t>
+          <t>Giriny János</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>in der Zentrale</t>
         </is>
       </c>
       <c r="N85">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="O85">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=425</t>
+          <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2005</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Gries, Németország</t>
+          <t>Mayerling, Österreich</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>lelkigyakorlat-vezető, Háziközösség alapító-vezető</t>
+          <t>Er war Seelsorger der Franziskanerinnen und lebte später im Altenheim des Missionshauses St. Gabriel in Mödling</t>
         </is>
       </c>
       <c r="N86">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="O86">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2005</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>plébániai kisegítő, magyar lelkész</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N87">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="O87">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2005</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Gaál Jenő SVD</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Sorkifalud, Magyarország</t>
+          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>St. Anne Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
+          <t>Gründungspfarrer</t>
         </is>
       </c>
       <c r="N88">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="O88">
-        <v>2020</v>
+        <v>2009</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=301</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2005</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Marozsán László</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
+          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="I89" t="inlineStr">
-[...1 lines deleted...]
-          <t>Kanada</t>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János magyar görög katolikus templom</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>katonai lelkész</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N89">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="O89">
-        <v>2008</v>
+        <v>2021</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2005</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Fort Lee, NJ, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K90" t="inlineStr">
-[...1 lines deleted...]
-          <t>kisegítő lelkész, egyetemi tanár, a haditengerészet központi templomának adminisztrátora</t>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="N90">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="O90">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2005</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>A Magyar Katolikus Püspöki Konferencia tagja, valamint az Országos Liturgikus Tanács tagja</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N91">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="O91">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2005</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Barter Róbert</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Clinton Township, MI, USA</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N92">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="O92">
-        <v>2025</v>
+        <v>2014</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=48</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2005</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Mustos István Sch.P.</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N93">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="O93">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=779</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2005</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="J94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
         </is>
       </c>
       <c r="N94">
-        <v>1991</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>1988</v>
+      </c>
+      <c r="P94" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2005</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N95">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O95">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2005</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>Gries, Deutschland</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Deutschland</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Leiter von Exerzitien, Gründer und Leiter einer Wohngemeinschaft</t>
         </is>
       </c>
       <c r="N96">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O96">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2005</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Magyarország</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>Margit körút</t>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>házfőnök-helyettes, ökonómus, plébániai kisegítő, 1994 – 2004 plébános-helyettes, 2004-től nyugállományban</t>
+          <t>Administrator</t>
         </is>
       </c>
       <c r="N97">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O97">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2005</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Padányi Károly</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Mount Carmel Senior Home, St. Catharines, ON, Kanada</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>Mount Carmel Senior Home</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>az idősotthon lelkésze</t>
+          <t>Pfarrassistent, ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N98">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="O98">
         <v>2006</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=845</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2005</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Sorkifalud, Ungarn</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Leiter der Cursillo-Bewegung, später Hilfspfarrer</t>
         </is>
       </c>
       <c r="N99">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="O99">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2005</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Szent Benedek Idősek Háza, Sopron, Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Szent Benedek Idősek Háza</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>templomigazgató, a Szent Benedek Idősek Háza alapítója</t>
+          <t>Militärseelsorger</t>
         </is>
       </c>
       <c r="N100">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O100">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2005</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Fort Lee, NJ, USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
+          <t>Hilfspfarrer, Universitätsdozent, Verwalter der Zentralkirche der Marine</t>
         </is>
       </c>
       <c r="N101">
-        <v>1992</v>
-[...4 lines deleted...]
-        </is>
+        <v>1990</v>
+      </c>
+      <c r="O101">
+        <v>2015</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2005</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Rapid City, SD, USA</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Mitglied der Ungarischen Katholischen Bischofskonferenz sowie Mitglied des Nationalen Liturgischen Rates</t>
         </is>
       </c>
       <c r="N102">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O102">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2005</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Sodrás utca, Budapest, Magyarország</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Sodrás utca</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>szerkesztő, Pestszentlőrincen lelkipásztori kisegítő, operarius</t>
+          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
         </is>
       </c>
       <c r="N103">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O103">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2005</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Magyarország</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N104">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="O104">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2005</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem</t>
+          <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>professor emeritus, vendégelőadó</t>
+          <t>Stellvertretender Hausleiter, Hausleiter, Gästebeauftragter, geistlicher Begleiter der weltlichen Franziskanergemeinschaften, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N105">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="O105">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2005</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N106">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O106">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2005</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Hímesháza, Magyarország</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>plébános, tiszteletbeli esperes</t>
+          <t>Seelsorger (führt römisch-katholische Gottesdienste durch)</t>
         </is>
       </c>
       <c r="N107">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O107">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2005</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Boynton Beach, FL, USA</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N108">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O108">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2005</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Margit körút, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Margit körút</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
-[...10 lines deleted...]
-        </is>
+          <t>Stellvertretender Hausverwalter, Verwalter, Hilfspfarrer, 1994–2004 stellvertretender Pfarrer, seit 2004 im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N109">
+        <v>1991</v>
+      </c>
+      <c r="O109">
+        <v>2013</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2005</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
+          <t>Mount Carmel Senior Home, St. Catharines, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>Mount Carmel Senior Home</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>lelkivezető, gondnok</t>
+          <t>der Seelsorger des Seniorenheims</t>
         </is>
       </c>
       <c r="N110">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="O110">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2005</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
-[...9 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N111">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="O111">
-        <v>2024</v>
+        <v>2012</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2005</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Szent Benedek Idősek Háza, Sopron, Ungarn</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>Szent Benedek Idősek Háza</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>Castellum Minus-i címzetes püspök, a külföldön élő magyarok püspöke</t>
+          <t>Kirchenverwalter, Gründer des Seniorenheims „Szent Benedek“</t>
         </is>
       </c>
       <c r="N112">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="O112">
         <v>2006</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2005</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>megyéspüspök, majd nyugállományban</t>
+          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
         </is>
       </c>
       <c r="N113">
-        <v>1996</v>
-[...2 lines deleted...]
-        <v>2007</v>
+        <v>1992</v>
+      </c>
+      <c r="P113" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=855</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2005</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Csabafi Csaba SJ</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Rapid City, SD, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>1997 – 2000 segédlelkész, 2000 – 2006 plébános</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N114">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="O114">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=138</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2005</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Spring Bank, WI, USA</t>
+          <t>Sodrás utca, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>Sodrás utca</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Redakteur, Seelsorgeassistent in Pestszentlőrinc, Operarius</t>
         </is>
       </c>
       <c r="N115">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="O115">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2005</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>De Pere-i premontrei rendház, West De Pere, WI, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>De Pere-i premontrei rendház</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>brazíliai magyar főlelkész</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N116">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="O116">
         <v>2016</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2005</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Lászlói László</t>
+          <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Antiochiai Szent Ignác plébánia, Ottawa, ON, Kanada</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>Antiochiai Szent Ignác plébánia</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>plébános és magyar lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N117">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="O117">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=639</t>
+          <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2005</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Megtestesült Ige Nővérei kolostor, Parma Heights, OH, USA</t>
+          <t>Manréza Lelki és Kulturális Központ, Dobogókő, Ungarn</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>Megtestesült Ige Nővérei kolostor</t>
+          <t>Manréza Lelki és Kulturális Központ</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Leiter</t>
         </is>
       </c>
       <c r="N118">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="O118">
         <v>2008</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2005</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás</t>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>adminisztrátor, 1999-től plébános</t>
+          <t>Professor emeritus, Gastdozent</t>
         </is>
       </c>
       <c r="N119">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="O119">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2005</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>igazgató</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N120">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="O120">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2005</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
+          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
         </is>
       </c>
       <c r="N121">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="P121" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2005</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Pintye Lajos OFM</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Hímesháza, Ungarn</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer, Ehrendekan</t>
         </is>
       </c>
       <c r="N122">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="O122">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=882</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2005</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Pécs, Magyarország</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>betegállományban</t>
+          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N123">
-        <v>1999</v>
-[...2 lines deleted...]
-        <v>2006</v>
+        <v>1994</v>
+      </c>
+      <c r="P123" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2005</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Kemence, Magyarország</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>plébániai kormányzó (oldallagosan ellátta: Berencebaráti, Tésa)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N124">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="O124">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2005</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>San Diego, CA, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N125">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="O125">
-        <v>2013</v>
+        <v>2006</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2005</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Bóday Jenő SJ</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Pilisvörösvár, Magyarország</t>
+          <t>egyházmegyei bíróság, Lansing, MI, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>egyházmegyei bíróság</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Richter</t>
         </is>
       </c>
       <c r="N126">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="O126">
-        <v>2006</v>
+        <v>2015</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=93</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2005</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Kanada</t>
+          <t>Hittudományi Főiskola, Szeged, Ungarn</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Leiter des Lehrstuhls für Ethik und Bioethik, zugleich Pfarrer an der Jesuitenkirche in der Dáni-Straße</t>
         </is>
       </c>
       <c r="N127">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="O127">
-        <v>2018</v>
+        <v>2007</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>2005</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
+          <t>Boynton Beach, FL, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N128">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="O128">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2005</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
-[...4 lines deleted...]
-          <t>Románia</t>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Seelsorger, Hausmeister</t>
         </is>
       </c>
       <c r="N129">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="O129">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2005</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Aszófő, Magyarország</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>gondnok</t>
+          <t>Hilfspfarrer, später Pfarrer</t>
         </is>
       </c>
       <c r="N130">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="O130">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2005</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Rózsadomb, Budapest, Magyarország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>Rózsadomb</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N131">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="O131">
-        <v>2007</v>
+        <v>2024</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2005</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>Ferences rendben nevelési titkár – Pasaréti Ferences Növendékház: vikárius, jelölt- és segédmagiszter, emellett a Sapientia Szerzetesi Hittudományi Főiskola tanára, a budapesti Ferences Pasztorális Központ vezetője.</t>
+          <t>Titularbischof von Castellum Minus, Bischof der im Ausland lebenden Ungarn</t>
         </is>
       </c>
       <c r="N132">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="O132">
         <v>2006</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2005</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
+          <t>Diözesanbischof, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N133">
-        <v>2001</v>
-[...4 lines deleted...]
-        </is>
+        <v>1996</v>
+      </c>
+      <c r="O133">
+        <v>2007</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2005</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Fülöp József SJ</t>
+          <t>Csabafi Csaba SJ</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>betegállományban, majd nyugállományban</t>
+          <t>1997–2000 Vikar, 2000–2006 Pfarrer</t>
         </is>
       </c>
       <c r="N134">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O134">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=295</t>
+          <t>/persons_v2/view.php?id=138</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2005</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+          <t>Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N135">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O135">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>2005</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Verespatak, Románia</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
+          <t>Ungarischer Hauptpfarrer in Brasilien</t>
         </is>
       </c>
       <c r="N136">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O136">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>2005</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Lászlói László</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Antiochiai Szent Ignác plébánia, Ottawa, ON, Kanada</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Antiochiai Szent Ignác plébánia</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer und ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N137">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O137">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=639</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>2005</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Papi Otthon, Székesfehérvár, Magyarország</t>
+          <t>Megtestesült Ige Nővérei kolostor, Parma Heights, OH, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>Papi Otthon</t>
+          <t>Megtestesült Ige Nővérei kolostor</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N138">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O138">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2005</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>Aquinói Szent Tamás</t>
+        </is>
+      </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>lelkipásztor (közben kisegít:  Sarasota, FL, USA)</t>
+          <t>Verwaltungsleiter, seit 1999 Pfarrer</t>
         </is>
       </c>
       <c r="N139">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="O139">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>2005</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="N140">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="O140">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2005</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony Minorita templom, Miskolc</t>
+          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony Minorita templom</t>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>plébános, tartományfőnök</t>
+          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
         </is>
       </c>
       <c r="N141">
-        <v>2002</v>
-[...2 lines deleted...]
-        <v>2007</v>
+        <v>1998</v>
+      </c>
+      <c r="P141" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2005</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Pintye Lajos OFM</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság</t>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N142">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="O142">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=882</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2005</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Fordham Egyetem betegterme, New York, NY, USA</t>
+          <t>Pécs, Ungarn</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordham Egyetem betegterme</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Krankenstand</t>
         </is>
       </c>
       <c r="N143">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="O143">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2005</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Manolache Lőrinc</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Nagydorog, Magyarország</t>
+          <t>Kemence, Ungarn</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrverwalter (nebenamtlich ausgeübt von: Berencebaráti, Tésa)</t>
         </is>
       </c>
       <c r="N144">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="O144">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=694</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>2005</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Szeged, Magyarország</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>lelkész, 2006 – 2008 között házfőnök</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N145">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="O145">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2005</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Rakaczki Andor Mihály, Dr.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház, Budapest, Magyarország</t>
+          <t>White Plains, NY, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Sodrás utcai rendház</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>nyugállományban, lelkivezető, lelkigyakorlatoztató</t>
+          <t>Pfarrer, gleichzeitig Verwalter der ungarischen Pfarrei „Heiliges Kreuz“ in Yonkers, NY, USA, und New York, NY, USA</t>
         </is>
       </c>
       <c r="N146">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="O146">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=912</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>2005</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
+          <t>Názáret Missziósház, Budapest, XXII. kerület, Budatétény, Ungarn</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+          <t>Názáret Missziósház</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>gimnáziumi nevelő</t>
+          <t>Direktor der Päpstlichen Missionswerke und von 2001 bis 2007 Rektor des Missionshauses Nazareth</t>
         </is>
       </c>
       <c r="N147">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="O147">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>2005</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Somos József</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Pázmány Péter Katolikus Egyetem, Budapest, Magyarország</t>
+          <t>Nyíregyháza, Ungarn</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Pázmány Péter Katolikus Egyetem</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N148">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="O148">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=1010</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>2005</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Bisztyó József, Msgr., dr.</t>
+          <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyarország</t>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár, Ungarn</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N149">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="O149">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=85</t>
+          <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>2005</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Bóna Richárd, dr.</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Rocky River, OH, USA</t>
+          <t>Kitchener, ON, Kanada</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N150">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="O150">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=101</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2005</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Homa József</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Yorkton, SK, Kanada</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N151">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="O151">
         <v>2007</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2005</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Rumänien</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>Rumänien</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>misszionárius, utcai lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N152">
-        <v>2003</v>
-[...4 lines deleted...]
-        </is>
+        <v>2000</v>
+      </c>
+      <c r="O152">
+        <v>2020</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2005</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Magyarország</t>
+          <t>Aszófő, Ungarn</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Hausmeister</t>
         </is>
       </c>
       <c r="N153">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="O153">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2005</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+          <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Rózsadomb, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Rózsadomb</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N154">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="O154">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=797</t>
+          <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2005</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Kőbányai Szent László Templom, Budapest, Magyarország</t>
+          <t>St. Joseph Byzantine Catholic Church, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>Kőbányai Szent László Templom</t>
+          <t>St. Joseph Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N155">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="O155">
         <v>2009</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>2005</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Bildungssekretär des Franziskanerordens – Franziskanisches Noviziat in Pasaréti: Vikar, Kandidat und Hilfsmagister, außerdem Dozent an der theologischen Hochschule „Sapientia“ und Leiter des Franziskanischen Pastoralzentrums in Budapest.</t>
         </is>
       </c>
       <c r="N156">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O156">
-        <v>2014</v>
+        <v>2006</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>2005</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Miskolc, Magyarország</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
         </is>
       </c>
       <c r="N157">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>2001</v>
+      </c>
+      <c r="P157" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2005</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Fülöp József SJ</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Túrterebes, Románia</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>zunächst im Krankenstand, dann im Ruhestand</t>
         </is>
       </c>
       <c r="N158">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2001</v>
+      </c>
+      <c r="O158">
+        <v>2009</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=295</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>2005</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Dáni utcai jezsuita templom, Szeged</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>Dáni utcai jezsuita templom</t>
+          <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>mindenes</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N159">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O159">
-        <v>2007</v>
+        <v>2024</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>2005</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Verespatak, Rumänien</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>Pfarrer, gleichzeitig Professor für Kirchenrecht an der Theologischen Hochschule in Gyulafehérvár</t>
         </is>
       </c>
       <c r="N160">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O160">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>2005</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N161">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O161">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>2005</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Kish István Imre OFM</t>
+          <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Assumption Village Ápolási Intézet, North Lima, OH, USA</t>
+          <t>Papi Otthon, Székesfehérvár, Ungarn</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>Assumption Village Ápolási Intézet</t>
+          <t>Papi Otthon</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>betegállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N162">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O162">
-        <v>2006</v>
+        <v>2011</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=536</t>
+          <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>2005</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>az angol nyelvű katolikus közösség lelkipásztora, lelkész a Jezsuita Szent Ignác Szakkollégiumban</t>
+          <t>Pastor (derzeit als Aushilfe tätig in: Sarasota, FL, USA)</t>
         </is>
       </c>
       <c r="N163">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O163">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>2005</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Kürnyek Róbert, Dr.</t>
+          <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Szabadka, Serbien</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Szent Mária Magdolna templom, Zalaegerszeg, Magyarország</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Szent Mária Magdolna templom</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N164">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O164">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=629</t>
+          <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>2005</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
-[...4 lines deleted...]
-          <t>Kanada</t>
+          <t>Nagyboldogasszony Minorita templom, Miskolc</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Nagyboldogasszony Minorita templom</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer, Provinzial</t>
         </is>
       </c>
       <c r="N165">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2002</v>
+      </c>
+      <c r="O165">
+        <v>2007</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>2005</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Xavéri Szent Ferenc templom, Mississauga, ON, Kanada</t>
-[...4 lines deleted...]
-          <t>Kanada</t>
+          <t>Pannonhalmi Főapátság, Pannonhalma</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>Xavéri Szent Ferenc templom</t>
+          <t>Pannonhalmi Főapátság</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N166">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="O166">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>2005</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
+          <t>Juhász László SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>Fordham Egyetem betegterme, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>Fordham Egyetem betegterme</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N167">
+        <v>2002</v>
+      </c>
+      <c r="O167">
+        <v>2009</v>
+      </c>
+      <c r="Q167" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=495</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>2005</v>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Manolache Lőrinc</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>Pécs</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>Nagydorog, Ungarn</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N168">
+        <v>2002</v>
+      </c>
+      <c r="O168">
+        <v>2008</v>
+      </c>
+      <c r="Q168" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=694</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>2005</v>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Mustó Péter SJ</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Szeged, Ungarn</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>Pfarrer, von 2006 bis 2008 Hausleiter</t>
+        </is>
+      </c>
+      <c r="N169">
+        <v>2002</v>
+      </c>
+      <c r="O169">
+        <v>2008</v>
+      </c>
+      <c r="Q169" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=780</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>2005</v>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Nemes Ödön SJ</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>Sodrás utcai rendház, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>Sodrás utcai rendház</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>im Ruhestand, Seelsorger, Exerzitienleiter</t>
+        </is>
+      </c>
+      <c r="N170">
+        <v>2002</v>
+      </c>
+      <c r="O170">
+        <v>2011</v>
+      </c>
+      <c r="Q170" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=803</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>2005</v>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Róna Gábor SJ</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>Jézus Szíve-templom, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>Jézus Szíve-templom</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>Hilfsgeistlicher</t>
+        </is>
+      </c>
+      <c r="N171">
+        <v>2002</v>
+      </c>
+      <c r="O171">
+        <v>2015</v>
+      </c>
+      <c r="Q171" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=948</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>2005</v>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Ádám János SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>Klassenlehrer am Gymnasium</t>
+        </is>
+      </c>
+      <c r="N172">
+        <v>2002</v>
+      </c>
+      <c r="O172">
+        <v>2010</v>
+      </c>
+      <c r="Q172" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=21</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>2005</v>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Benkő Antal SJ</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Katolikus Egyetem, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Katolikus Egyetem</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>Lehrer</t>
+        </is>
+      </c>
+      <c r="N173">
+        <v>2003</v>
+      </c>
+      <c r="O173">
+        <v>2010</v>
+      </c>
+      <c r="Q173" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=67</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>2005</v>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Bisztyó József, Msgr., dr.</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>Kalocsa, Ungarn</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N174">
+        <v>2003</v>
+      </c>
+      <c r="O174">
+        <v>2007</v>
+      </c>
+      <c r="Q174" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=85</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>2005</v>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Bóna Richárd, dr.</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>Rocky River, OH, USA</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N175">
+        <v>2003</v>
+      </c>
+      <c r="O175">
+        <v>2007</v>
+      </c>
+      <c r="Q175" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=101</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>2005</v>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Krafcsik András János C.Ss.R., dr</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>Yorkton, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N176">
+        <v>2003</v>
+      </c>
+      <c r="O176">
+        <v>2007</v>
+      </c>
+      <c r="Q176" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=607</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>2005</v>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Kárpáti László SVD</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (früher: Csanád)</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>Dél-Afrikai Köztársaság</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>Missionar, Straßenpastor</t>
+        </is>
+      </c>
+      <c r="N177">
+        <v>2003</v>
+      </c>
+      <c r="P177" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q177" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=510</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>2005</v>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Molnár Miklós SJ</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>Pilisvörösvár, Ungarn</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N178">
+        <v>2003</v>
+      </c>
+      <c r="O178">
+        <v>2015</v>
+      </c>
+      <c r="Q178" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=767</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>2005</v>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N179">
+        <v>2003</v>
+      </c>
+      <c r="O179">
+        <v>2006</v>
+      </c>
+      <c r="Q179" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=797</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>2005</v>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Póta László SJ, szerzetestestvér</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N180">
+        <v>2003</v>
+      </c>
+      <c r="O180">
+        <v>2014</v>
+      </c>
+      <c r="Q180" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=898</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>2005</v>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>Ailer Gáspár</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>Kőbányai Szent László Templom, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>Kőbányai Szent László Templom</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N181">
+        <v>2004</v>
+      </c>
+      <c r="O181">
+        <v>2009</v>
+      </c>
+      <c r="Q181" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>2005</v>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Bodnár István Konstantin</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N182">
+        <v>2004</v>
+      </c>
+      <c r="O182">
+        <v>2014</v>
+      </c>
+      <c r="Q182" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=94</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>2005</v>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Csókay Károly SJ</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>Miskolc, Ungarn</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N183">
+        <v>2004</v>
+      </c>
+      <c r="O183">
+        <v>2009</v>
+      </c>
+      <c r="Q183" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=171</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>2005</v>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Erős Sándor</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>Túrterebes, Rumänien</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>Rumänien</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N184">
+        <v>2004</v>
+      </c>
+      <c r="P184" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q184" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=237</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>2005</v>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Feigl Rudolf SJ</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>Dáni utcai jezsuita templom, Szeged</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>Dáni utcai jezsuita templom</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>Allerlei</t>
+        </is>
+      </c>
+      <c r="N185">
+        <v>2004</v>
+      </c>
+      <c r="O185">
+        <v>2007</v>
+      </c>
+      <c r="Q185" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=263</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>2005</v>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Finta Lajos</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>Missionar</t>
+        </is>
+      </c>
+      <c r="N186">
+        <v>2004</v>
+      </c>
+      <c r="O186">
+        <v>2021</v>
+      </c>
+      <c r="Q186" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=275</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>2005</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Finta Lajos</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>Peru</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>Peru</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>Missionar</t>
+        </is>
+      </c>
+      <c r="N187">
+        <v>2004</v>
+      </c>
+      <c r="O187">
+        <v>2021</v>
+      </c>
+      <c r="Q187" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=275</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>2005</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Kish István Imre OFM</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>Assumption Village Ápolási Intézet, North Lima, OH, USA</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>Assumption Village Ápolási Intézet</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>im Krankenstand</t>
+        </is>
+      </c>
+      <c r="N188">
+        <v>2004</v>
+      </c>
+      <c r="O188">
+        <v>2006</v>
+      </c>
+      <c r="Q188" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=536</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>2005</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Kovács Lajos (SJ), Dr.</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>Seelsorger der englischsprachigen katholischen Gemeinde und Kaplan am Jesuiten-Kolleg „St. Ignatius“</t>
+        </is>
+      </c>
+      <c r="N189">
+        <v>2004</v>
+      </c>
+      <c r="O189">
+        <v>2014</v>
+      </c>
+      <c r="Q189" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=586</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>2005</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Kürnyek Róbert, Dr.</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Szent Mária Magdolna templom, Zalaegerszeg, Ungarn</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>Szent Mária Magdolna templom</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N190">
+        <v>2004</v>
+      </c>
+      <c r="O190">
+        <v>2006</v>
+      </c>
+      <c r="Q190" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=629</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>2005</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Miskei László</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>Rozsnyó</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N191">
+        <v>2004</v>
+      </c>
+      <c r="P191" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q191" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=751</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>2005</v>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Nagy László, Dr.</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>Xavéri Szent Ferenc templom, Mississauga, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>Xavéri Szent Ferenc templom</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N192">
+        <v>2004</v>
+      </c>
+      <c r="O192">
+        <v>2009</v>
+      </c>
+      <c r="Q192" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=796</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>2005</v>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
           <t>Orbán Mihály SJ</t>
         </is>
       </c>
-      <c r="E167" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G167" t="inlineStr">
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H167" t="inlineStr">
-[...14 lines deleted...]
-      <c r="N167">
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Kolozsvár, Rumänien</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>Rumänien</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>Pfarrer, Leiter von Exerzitien</t>
+        </is>
+      </c>
+      <c r="N193">
         <v>2004</v>
       </c>
-      <c r="O167">
+      <c r="O193">
         <v>2006</v>
       </c>
-      <c r="Q167" t="inlineStr">
+      <c r="Q193" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>