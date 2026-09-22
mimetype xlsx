--- v0 (2026-07-07)
+++ v1 (2026-09-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,9140 +98,10479 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>2007</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Alle Länder</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>111</v>
+        <v>129</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2007</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland
-Versetzung (vorheriger Dienstort)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Androvics András Tamás</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Parish, Montréal, QC, Kanada - Pfarrer
-Magyar Szentek Temploma, Budapest, Ungarn - Hilfspfarrer</t>
+          <t>Our Lady of Hungary Parish, Montréal, QC, Kanada - plébános
+Magyar Szentek Temploma, Budapest, Magyarország - segédlelkész</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>2007
 2005</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>2012
 2007</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=8</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2007</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Rückkehr in die Heimat</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Kanada - Studium, Hilfspfarrer in der ungarischen Pfarrei
-Szent Péter és Pál Plébánia, Kál, Ungarn - Pfarrer</t>
+          <t>Ottawa, ON, Kanada - tanulmányok végzése, kisegítő lelkész a magyar plébánián
+Szent Péter és Pál Plébánia, Kál, Magyarország - plébános</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>2005
 2007</t>
         </is>
       </c>
       <c r="O19">
         <v>2007</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2007</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Washington DC, USA - Aufbaustudium, ungarischer Pfarrer</t>
+          <t>Washington DC, USA - posztgraduális tanulmányok, magyar lelkész</t>
         </is>
       </c>
       <c r="N20">
         <v>2007</v>
       </c>
       <c r="O20">
         <v>2015</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2007</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Balogh László</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Kemence, Ungarn - Pfarrverwalter (nebenamtlich ausgeübt von: Berencebaráti, Tésa)
-Örkény, Ungarn - Pfarrverwalter (zusätzlich zuständig für: Táborfalva, Tatárszentgyőrgy)</t>
+          <t>Kemence, Magyarország - plébániai kormányzó (oldallagosan ellátta: Berencebaráti, Tésa)
+Örkény, Magyarország - plébániai kormányzó (oldallagosan ellátta: Táborfalva, Tatárszentgyőrgy)</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1999
 2007</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>2007
 2018</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2007</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Borbély Sándor SJ</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>jezsuita</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - Hilfspfarrer</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - segédlelkész</t>
         </is>
       </c>
       <c r="N22">
         <v>2005</v>
       </c>
       <c r="O22">
         <v>2007</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=105</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2007</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bóna Richárd, dr.</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Rocky River, OH, USA - Hilfspfarrer
-North Royalton, OH, USA - Hilfspfarrer</t>
+          <t>Rocky River, OH, USA - segédlelkész
+North Royalton, OH, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>2003
 2007</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>2007
 2011</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=101</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2007</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland
-Versetzung (vorheriger Dienstort)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>lengyel plébánia, Bridgeport, CT, USA - In der Zwischenzeit hilft er in Bridgeport, CT, und New York, NY – ungarischer Pfarrer
-Nagyboldogasszony Minorita templom, Miskolc - Pfarrer, Provinzial</t>
+          <t>lengyel plébánia, Bridgeport, CT, USA - közben kisegít Bridgeport, CT, New York, NY – magyar lelkész
+Nagyboldogasszony Minorita templom, Miskolc - plébános, tartományfőnök</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>2007
 2002</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>2010
 2007</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2007</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Ciprián Károly (OFM)</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA - der letzte Pfarrer der Gemeinde
-Barberton, OH, USA - im Ruhestand, Kaplan der Schwestern vom fleischgewordenen Wort</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA - az egyházközség utolsó plébánosa
+Barberton, OH, USA - nyugállományban, a Megtestesült Ige Nővéreinek káplánja</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1982
 2007</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>2007
 2011</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=129</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2007</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Csabafi Csaba SJ</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest - der Assistent des Provinzials, der Spiritual des St.-Ignatius-Kollegs</t>
+          <t>Jezsuita Tartományfőnökség, Budapest - a tartományfőnök segítője, a Szent Ignác Kollégium spirituálisa</t>
         </is>
       </c>
       <c r="N26">
         <v>2006</v>
       </c>
       <c r="O26">
         <v>2007</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=138</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2007</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Bischofsweihe
-[...1 lines deleted...]
-Inkardination</t>
+          <t>Püspökszentelés
+Hazatérés
+Inkardináció</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Esztergom, Ungarn
-Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Ungarn - Titularbischof von Centuria, Weihbischof von Esztergom-Budapest, beauftragt mit der Seelsorge für die ungarische Diaspora</t>
+          <t>Esztergom, Magyarország
+Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Magyarország - címzetes Centuria-i püspök, a külföldi magyarok lelkipásztori ellátásával megbízott esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye) → Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye) → Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>15. August 2007
+          <t>2007. augusztus 15.
 2007
 2007</t>
         </is>
       </c>
       <c r="O27">
         <v>2023</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2007</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Dezső Péter OFM</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
         </is>
       </c>
       <c r="N28">
         <v>2007</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=195</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2007</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Rückkehr in die Heimat</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada - ungarischer Pfarrer (von 1979 bis 1985 und von 1993 bis 2007 als Pfarrer, dazwischen als Seelsorger)
-Szeged, Ungarn - Pfarrer</t>
+          <t>Montréal, QC, Kanada - magyar lelkész (1979–1985 és 1993–2007 között plébános, közben lelkész)
+Szeged, Magyarország - lelkész</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>1975
 2007</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>2007
 2019</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2007</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland
-Versetzung (vorheriger Dienstort)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada - im Ruhestand
-Dáni utcai jezsuita templom, Szeged - Allerlei</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada - nyugállományban
+Dáni utcai jezsuita templom, Szeged - mindenes</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>2007
 2004</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>2015
 2007</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2007</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Priesterweihe
-Beginn des Dienstes im Heimatland</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Szabadka, Serbien
-Budapest, Ungarn - Redakteur, Leiter</t>
+          <t>Szabadka, Szerbia
+Budapest, Magyarország - szerkesztő, elöljáró</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>21. Juli 2007
+          <t>2007. július 21.
 2007</t>
         </is>
       </c>
       <c r="O31">
         <v>2024</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2007</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Yorkton, SK, Kanada - im Ruhestand
-Nagymihály, Slowakei - Er lebt krank unter seinen Ordensbrüdern</t>
+          <t>Yorkton, SK, Kanada - nyugállományban
+Nagymihály, Szlovákia - betegen rendtársai között él</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>2003
 2007</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
           <t>2007
 2008</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2007</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Licskó Szabolcs</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Soroksár, Budapest, Ungarn - Hilfsgeistlicher
-Magyar Szentek templom, Budapest, Ungarn - Hilfspfarrer, parallel dazu Studium des Kirchenrechts an der Pázmány-Péter-Universität</t>
+          <t>Soroksár, Budapest, Magyarország - segédlelkész
+Magyar Szentek templom, Budapest, Magyarország - segédlelkész, közben a Pázmány Péter Katolikus Egyetem kánonjogi tanulmányok</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>2005
 2007</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>2007
 2011</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=653</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2007</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland
-Versetzung (vorheriger Dienstort)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Kanada - Studienurlaub, ungarischer Hilfspfarrer
-Eger, Ungarn - Erzbischofssekretär</t>
+          <t>Ottawa, ON, Kanada - tanulmányi szabadság, magyar kisegítő lelkész
+Eger, Magyarország - érseki titkár</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>2007
 2006</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>2009
 2007</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2007</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Magung Fransiskus Xaverius SVD</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Zugliget, Budapest, Ungarn - Hilfspfarrer
-Budapest, Ungarn - Präfekt, ab 2013 dann Missionssekretär</t>
+          <t>Zugliget, Budapest, Magyarország - segédlelkész
+Budapest, Magyarország - prefektus, majd 2013-tól missziós titkár</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>2006
 2007</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
           <t>2007
 2018</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2007</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - Pfarrer</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - plébános</t>
         </is>
       </c>
       <c r="N36">
         <v>1990</v>
       </c>
       <c r="O36">
         <v>2007</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2007</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada - Pfarrer, Leiter der Katholischen Männervereinigung, Co-Vorsitzender des Verbandes der Ungarn in Kanada
-Hamilton, ON, Kanada - im Ruhestand</t>
+          <t>Toronto, ON, Kanada - plébános, a Katolikus Férfitársulat vezetője, a Kanadai Magyarok Szövetségének társelnöke
+Hamilton, ON, Kanada - nyugállományban</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>1973
 2007</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>2007
 2011</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2007</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Brazília - Terz</t>
+          <t>Brazília - tercia</t>
         </is>
       </c>
       <c r="N38">
         <v>2007</v>
       </c>
       <c r="O38">
         <v>2008</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2007</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA - Diözesanbischof, anschließend im Ruhestand</t>
+          <t>Passaic, NJ, USA - megyéspüspök, majd nyugállományban</t>
         </is>
       </c>
       <c r="N39">
         <v>1996</v>
       </c>
       <c r="O39">
         <v>2007</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2007</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Rózsadomb, Budapest, Ungarn - Hilfspfarrer
-Margit körút, Budapest - Seelsorger</t>
+          <t>Rózsadomb, Budapest, Magyarország - kisegítő lelkész
+Margit körút, Budapest - lelkipásztor</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>2000
 2007</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>2007
 2013</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2007</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Ungarn</t>
+          <t>Názáret Missziósház, Budapest, XXII. kerület, Budatétény, Magyarország - a Pápai Missziós Művek igazgatója és 2001–2007 között a Názáret Missziósház rektora
+Ásotthalom, Magyarország - Kósa Ferenc SVD segítője, kisegítő lelkész</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>22. Januar 2007</t>
+          <t>1999
+2007</t>
+        </is>
+      </c>
+      <c r="O41" t="inlineStr">
+        <is>
+          <t>2007
+2010</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=797</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2007</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Palotai Mihály Sch.P.</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Hittudományi Főiskola, Szeged, Magyarország - erkölcstan és bioetika tanszékvezető, közben lelkész a Dáni utcai jezsuita templomban
+Sodrás utcai rendház, Budapest, Magyarország - lelkész, közben a Sapientia Szerzetesi Hittudományi Főiskolán professzor emeritus és meghívott előadó</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>19. Februar 2007</t>
+          <t>1994
+2007</t>
+        </is>
+      </c>
+      <c r="O42" t="inlineStr">
+        <is>
+          <t>2007
+2013</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=850</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2007</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Kóczán Ákos SDB</t>
+          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>La Habana, Kuba</t>
+          <t>Székesfehérvár, Magyarország</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>8. März 2007</t>
+          <t>2007. január 22.</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=595</t>
+          <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2007</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Palotai Mihály Sch.P.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
-[...4 lines deleted...]
-          <t>Pannonhalma, Ungarn</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2. April 2007</t>
+          <t>2007. február 19.</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=850</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2007</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>La Habana, Kuba</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>21. Juni 2007</t>
+          <t>2007. március 8.</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2007</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Bisztyó József, Msgr., dr.</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Kalocsa, Ungarn</t>
+          <t>Pannonhalma, Magyarország</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>15. August 2007</t>
+          <t>2007. április 2.</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=85</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2007</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Ewige Gelübde</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Bérczi László Bernát O.Cist, apát</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Zirc, Ungarn</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>18. August 2007</t>
+          <t>2007. június 21.</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=79</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2007</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Bakos István</t>
+          <t>Bisztyó József, Msgr., dr.</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Kalocsa, Magyarország</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>31. August 2007</t>
+          <t>2007. augusztus 15.</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=30</t>
+          <t>/persons_v2/view.php?id=85</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2007</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Bérczi László Bernát O.Cist, apát</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
+          <t>Zirc, Magyarország</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>7. September 2007</t>
+          <t>2007. augusztus 18.</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=79</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2007</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Bakos István</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Orange, CA, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>7. Oktober 2007</t>
+          <t>2007. augusztus 31.</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2007</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Homa József</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>10. Oktober 2007</t>
+          <t>2007. szeptember 7.</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2007</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
-[...16 lines deleted...]
-        <v>2016</v>
+          <t>Orange, CA, USA</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2007. október 7.</t>
+        </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2007</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
-[...21 lines deleted...]
-        <v>2014</v>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>2007. október 10.</t>
+        </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2007</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Rakaczki Andor Mihály, Dr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
-[...16 lines deleted...]
-        <v>2008</v>
+          <t>Yonkers, NY, USA</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>2007. november 2.</t>
+        </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=912</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2007</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>Philosophielehrer an der Universität von Dallas, Pastor, Leiter des Fachbereichs Theologie sowie Religionslehrer</t>
+          <t>gimnáziumi tanár, 1974–től gimnáziumi igazgató, 1981–től alperjel</t>
         </is>
       </c>
       <c r="N55">
-        <v>1959</v>
+        <v>1952</v>
       </c>
       <c r="O55">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2007</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) Universitätsdozent in Arlington, TX, USA – University of Texas (1969–2010), im Ruhestand (2010–2020)</t>
+          <t>egyetemi tanár (1956 – 1989), alperjel (1975 – 1976), perjel (1976 – 1988), gimnáziumi tanár (1974 – 1975., 1977 – 1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA gyóntató és miséző (1989 – 2011), nyugállományban (2011 – 2014)</t>
         </is>
       </c>
       <c r="N56">
-        <v>1959</v>
+        <v>1956</v>
       </c>
       <c r="O56">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2007</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Morgan Gyula OSBM</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>im zivilen Beruf, seit 1992 im Ruhestand</t>
+          <t>perjel, történetíró</t>
         </is>
       </c>
       <c r="N57">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="O57">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=772</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2007</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>Lehrer, Strich, Hilfsseelsorger</t>
+          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
         </is>
       </c>
       <c r="N58">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O58">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2007</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>Hauptkassierer (1964–1994), Unteroffizier (1976–1988), Hausmeister</t>
+          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
         </is>
       </c>
       <c r="N59">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O59">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2007</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>Lehrer, Sekretär des Abtes, Hilfspfarrer</t>
+          <t>civil foglalkozásban, 1992-től nyugállományban</t>
         </is>
       </c>
       <c r="N60">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O60">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2007</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>St. Vincent Abbey</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>Kollegialrektor, Prior, Abt</t>
+          <t>különféle beosztásokban, főleg egyetemi oktató, dékán</t>
         </is>
       </c>
       <c r="N61">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O61">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2007</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>Pfarrer, derzeit als Aushilfspfarrer in New York, NY, USA</t>
+          <t>tanár, perjel, kisegítő magyar lelkész</t>
         </is>
       </c>
       <c r="N62">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O62">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2007</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
+          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
         </is>
       </c>
       <c r="N63">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O63">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2007</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer, seit 2006 im Ruhestand</t>
+          <t>tanár, apáti titkár, segédlelkész</t>
         </is>
       </c>
       <c r="N64">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O64">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2007</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Princeton University, Princeton, NJ, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>Princeton University</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>Universitätsprofessor, seit 1973 ordentlicher Universitätsprofessor</t>
+          <t>kollégiumi rektor, perjel, apát</t>
         </is>
       </c>
       <c r="N65">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="O65">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2007</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer (1968–2014), stellvertretender Schulleiter (1971–1981), Schulleiter (1981–1996), Oberlehrer (1994–2000), Subdiakon (um 2000), Magister der Theologie (um 2007)</t>
+          <t>parókus, közben kisegít New York, NY, USA</t>
         </is>
       </c>
       <c r="N66">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O66">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2007</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>Gründer, kirchenbauender Pfarrer</t>
+          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
         </is>
       </c>
       <c r="N67">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O67">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2007</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>Seelsorge und die Durchführung von Exerzitien</t>
+          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
         </is>
       </c>
       <c r="N68">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1963</v>
+      </c>
+      <c r="O68">
+        <v>2013</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2007</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, später Pfarrer bzw. örtlicher Vorsteher</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N69">
-        <v>1970</v>
+        <v>1963</v>
       </c>
       <c r="O69">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2007</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>Köln, Németország</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>Pfarrer, zwischen dem 24. Juni 2007 und dem 2. Dezember 2007 in Passaic, NJ – Ungarische St.-Stephans-Kirche – Verwalter</t>
+          <t>segédlelkész, majd 1972-től plébános</t>
         </is>
       </c>
       <c r="N70">
-        <v>1971</v>
+        <v>1965</v>
       </c>
       <c r="O70">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2007</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Princeton University, Princeton, NJ, USA</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Princeton University</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>Hausverwalter (1971–1972), Seminarlehrer (1972–1978), Erziehungs- und Berufsberater (1974–1982), Pfarrer (1980–1982), Prior, später Abt, Leiter der Sozialen Einrichtungen (1981–2005), im Ruhestand (2005–2017)</t>
+          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
         </is>
       </c>
       <c r="N71">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="O71">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2007</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>ungarischer Pfarrer, Gemeindepfarrer, der nebenbei in Fairfield, CT – St. Imre – aushilft</t>
-[...5 lines deleted...]
-        </is>
+          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
+        </is>
+      </c>
+      <c r="N72">
+        <v>1968</v>
       </c>
       <c r="O72">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2007</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>Lehrer für Latein, Religionsunterricht und mittelalterliche Geschichte; später kümmerte er sich um die Krankenversicherungsangelegenheiten seiner Ordensbrüder</t>
+          <t>alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N73">
-        <v>1973</v>
+        <v>1968</v>
       </c>
       <c r="O73">
         <v>2018</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2007</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem, New York, NY, USA</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordhan Egyetem</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>Biologieprofessor, seit 2003 im Ruhestand, unterrichtet aber weiterhin. Nebenbei Hilfspfarrer in Passaic, NJ, USA, bzw. in Yorkers, NJ, USA</t>
+          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
         </is>
       </c>
       <c r="N74">
-        <v>1974</v>
-[...2 lines deleted...]
-        <v>2008</v>
+        <v>1970</v>
+      </c>
+      <c r="P74" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2007</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>Lehrer sowie von 1986 bis 2012 Abt</t>
+          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
         </is>
       </c>
       <c r="N75">
-        <v>1977</v>
+        <v>1970</v>
       </c>
       <c r="O75">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2007</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>St. Ladislaus Church</t>
+        </is>
+      </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>im Ruhestand, unterrichtet aber weiterhin und engagiert sich in der ungarischen Seelsorge</t>
+          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
         </is>
       </c>
       <c r="N76">
-        <v>1977</v>
+        <v>1971</v>
       </c>
       <c r="O76">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2007</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Pillisch Tamás János</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
+          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church</t>
+          <t>Mária mennybemenetele</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>Diakon und nebenbei ehrenamtlich im Toronto-West-Gefängnis tätig.</t>
+          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
         </is>
       </c>
       <c r="N77">
-        <v>1978</v>
+        <v>1971</v>
       </c>
       <c r="O77">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=877</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2007</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
         </is>
       </c>
       <c r="N78">
-        <v>1980</v>
+        <v>1971</v>
       </c>
       <c r="O78">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2007</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>Lehrer, später im Ruhestand</t>
+          <t>plébános, közben ellátja Gary, IN, USA, Szent Imre templomot is.</t>
         </is>
       </c>
       <c r="N79">
-        <v>1980</v>
+        <v>1971</v>
       </c>
       <c r="O79">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2007</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer bis 2012, dazwischen von 1988 bis 2012 Abt. Seit 2012 im Ruhestand</t>
+          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
         </is>
       </c>
       <c r="N80">
-        <v>1981</v>
+        <v>1973</v>
       </c>
       <c r="O80">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2007</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Juhász Lajos</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Fordhan Egyetem, New York, NY, USA</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>Fordhan Egyetem</t>
+        </is>
+      </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>Ständiger Diakon, seit 1995 Verwalter</t>
+          <t>biológia professzor, 2003-tól nyugállományban, de tanít. Közben kisegítő lelkész Passaic, NJ, USA, ill. Yorkers, NJ, USA</t>
         </is>
       </c>
       <c r="N81">
-        <v>1984</v>
+        <v>1974</v>
       </c>
       <c r="O81">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=494</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2007</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>St. Anselm Abbey, Mancester, NH, USA</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>St. Anselm Abbey</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>in der Zentrale</t>
+          <t>tanár, illetve 1986 – 2012 között apát</t>
         </is>
       </c>
       <c r="N82">
-        <v>1985</v>
+        <v>1977</v>
       </c>
       <c r="O82">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2007</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Mayerling, Österreich</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>Er war Seelsorger der Franziskanerinnen und lebte später im Altenheim des Missionshauses St. Gabriel in Mödling</t>
+          <t>nyugállományban, közben tanít, illetve részt vesz a magyar pasztorációban</t>
         </is>
       </c>
       <c r="N83">
-        <v>1985</v>
+        <v>1977</v>
       </c>
       <c r="O83">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2007</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>Pillisch Tamás János</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>St. Benedict’s és St. Andrew’s Church</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>diakónus, közben önkéntes a Toronto-Weste Fogvatartási központban is.</t>
         </is>
       </c>
       <c r="N84">
-        <v>1985</v>
+        <v>1978</v>
       </c>
       <c r="O84">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=877</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2007</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>Gründungspfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N85">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="O85">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2007</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Marozsán László</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>tanár, majd nyugállományban</t>
         </is>
       </c>
       <c r="N86">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="O86">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=700</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2007</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Barter Róbert</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Clinton Township, MI, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
+        </is>
+      </c>
       <c r="N87">
-        <v>1987</v>
+        <v>1981</v>
       </c>
       <c r="O87">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=48</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2007</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Juhász Lajos</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>állandó diakónus, 1995-től adminisztrátor</t>
         </is>
       </c>
       <c r="N88">
-        <v>1988</v>
+        <v>1984</v>
       </c>
       <c r="O88">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=494</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2007</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Giriny János</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
+          <t>központi szolgálatban</t>
         </is>
       </c>
       <c r="N89">
-        <v>1988</v>
-[...4 lines deleted...]
-        </is>
+        <v>1985</v>
+      </c>
+      <c r="O89">
+        <v>2014</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2007</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Horváth István (OFM)</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Mayerling, Ausztria</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>a ferences nővérek lelkésze, majd a mödlingi St. Gabriel Missziósház öregotthonában élt</t>
         </is>
       </c>
       <c r="N90">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="O90">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=425</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2007</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Gries, Deutschland</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Deutschland</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>Leiter von Exerzitien, Gründer und Leiter einer Wohngemeinschaft</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N91">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="O91">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2007</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Gaál Jenő SVD</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Sorkifalud, Ungarn</t>
+          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>St. Anne Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>Leiter der Cursillo-Bewegung, später Hilfspfarrer</t>
+          <t>alapító parókus</t>
         </is>
       </c>
       <c r="N92">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="O92">
-        <v>2020</v>
+        <v>2009</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=301</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2007</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Marozsán László</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
+          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="I93" t="inlineStr">
-[...1 lines deleted...]
-          <t>Kanada</t>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János magyar görög katolikus templom</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>Militärseelsorger</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N93">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="O93">
-        <v>2008</v>
+        <v>2021</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2007</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Barter Róbert</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Fort Lee, NJ, USA</t>
+          <t>Clinton Township, MI, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N94">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="O94">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=48</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2007</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N95">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="O95">
-        <v>2025</v>
+        <v>2018</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2007</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="J96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
         </is>
       </c>
       <c r="N96">
-        <v>1991</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>1988</v>
+      </c>
+      <c r="P96" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2007</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>Seelsorger (führt römisch-katholische Gottesdienste durch)</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N97">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O97">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2007</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>Gries, Németország</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkigyakorlat-vezető, Háziközösség alapító-vezető</t>
         </is>
       </c>
       <c r="N98">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O98">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2007</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Ungarn</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>Margit körút</t>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>Stellvertretender Hausverwalter, Verwalter, Hilfspfarrer, 1994–2004 stellvertretender Pfarrer, seit 2004 im Ruhestand</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N99">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O99">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2007</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Sorkifalud, Magyarország</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
         </is>
       </c>
       <c r="N100">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="O100">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2007</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
+          <t>katonai lelkész</t>
         </is>
       </c>
       <c r="N101">
-        <v>1992</v>
-[...4 lines deleted...]
-        </is>
+        <v>1990</v>
+      </c>
+      <c r="O101">
+        <v>2008</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2007</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Rapid City, SD, USA</t>
+          <t>Fort Lee, NJ, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>kisegítő lelkész, egyetemi tanár, a haditengerészet központi templomának adminisztrátora</t>
         </is>
       </c>
       <c r="N102">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O102">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2007</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Sodrás utca, Budapest, Ungarn</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Sodrás utca</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>Redakteur, Seelsorgeassistent in Pestszentlőrinc, Operarius</t>
+          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
         </is>
       </c>
       <c r="N103">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O103">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2007</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Ungarn</t>
+          <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
+          <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>helyettes házfőnök, házfőnök, vendégmester, a világi ferences közösségek lelki asszisztense, majd nyugállományban</t>
         </is>
       </c>
       <c r="N104">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="O104">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2007</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem</t>
+          <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>Professor emeritus, Gastdozent</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N105">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="O105">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2007</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
         </is>
       </c>
       <c r="N106">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O106">
-        <v>2012</v>
+        <v>2024</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2007</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Hímesháza, Ungarn</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>Pfarrer, Ehrendekan</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N107">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O107">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2007</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Boynton Beach, FL, USA</t>
+          <t>Margit körút, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>Margit körút</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>házfőnök-helyettes, ökonómus, plébániai kisegítő, 1994 – 2004 plébános-helyettes, 2004-től nyugállományban</t>
         </is>
       </c>
       <c r="N108">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O108">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2007</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
-[...9 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
-[...10 lines deleted...]
-        </is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N109">
+        <v>1992</v>
+      </c>
+      <c r="O109">
+        <v>2012</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2007</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Dallas, TX, USA</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>Seelsorger, Hausmeister</t>
+          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
         </is>
       </c>
       <c r="N110">
-        <v>1995</v>
-[...2 lines deleted...]
-        <v>2008</v>
+        <v>1992</v>
+      </c>
+      <c r="P110" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2007</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Rapid City, SD, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N111">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="O111">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2007</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Spring Bank, WI, USA</t>
+          <t>Sodrás utca, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>Sodrás utca</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>szerkesztő, Pestszentlőrincen lelkipásztori kisegítő, operarius</t>
         </is>
       </c>
       <c r="N112">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="O112">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2007</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>De Pere-i premontrei rendház, West De Pere, WI, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>De Pere-i premontrei rendház</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>Ungarischer Hauptpfarrer in Brasilien</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N113">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="O113">
         <v>2016</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2007</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Lászlói László</t>
+          <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Antiochiai Szent Ignác plébánia, Ottawa, ON, Kanada</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>Antiochiai Szent Ignác plébánia</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>Pfarrer und ungarischer Geistlicher</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N114">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="O114">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=639</t>
+          <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2007</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Megtestesült Ige Nővérei kolostor, Parma Heights, OH, USA</t>
+          <t>Manréza Lelki és Kulturális Központ, Dobogókő, Magyarország</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>Megtestesült Ige Nővérei kolostor</t>
+          <t>Manréza Lelki és Kulturális Központ</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>vezető</t>
         </is>
       </c>
       <c r="N115">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="O115">
         <v>2008</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2007</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás</t>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>Verwaltungsleiter, seit 1999 Pfarrer</t>
+          <t>professor emeritus, vendégelőadó</t>
         </is>
       </c>
       <c r="N116">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="O116">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2007</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>Direktor</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N117">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="O117">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2007</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
+          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
         </is>
       </c>
       <c r="N118">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="P118" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2007</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Pintye Lajos OFM</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Hímesháza, Magyarország</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános, tiszteletbeli esperes</t>
         </is>
       </c>
       <c r="N119">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="O119">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=882</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2007</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>helyi elöljáró és segédlelkész, valamint DeWitt, MI, USA és Toledo, OH, USA egykori magyar plébániákon miséző</t>
         </is>
       </c>
       <c r="N120">
-        <v>1999</v>
-[...2 lines deleted...]
-        <v>2013</v>
+        <v>1994</v>
+      </c>
+      <c r="P120" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2007</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Kanada</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N121">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="O121">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2007</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Rumänien</t>
+          <t>egyházmegyei bíróság, Lansing, MI, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom</t>
+          <t>egyházmegyei bíróság</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>bírája</t>
         </is>
       </c>
       <c r="N122">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="O122">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2007</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Aszófő, Ungarn</t>
+          <t>Boynton Beach, FL, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>Hausmeister</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N123">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="O123">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2007</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
-[...4 lines deleted...]
-          <t>Ungarn</t>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
+          <t>lelkivezető, gondnok</t>
         </is>
       </c>
       <c r="N124">
-        <v>2001</v>
-[...4 lines deleted...]
-        </is>
+        <v>1995</v>
+      </c>
+      <c r="O124">
+        <v>2008</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2007</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Fülöp József SJ</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>zunächst im Krankenstand, dann im Ruhestand</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N125">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="O125">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=295</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2007</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N126">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="O126">
         <v>2024</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2007</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Verespatak, Rumänien</t>
+          <t>Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>Pfarrer, gleichzeitig Professor für Kirchenrecht an der Theologischen Hochschule in Gyulafehérvár</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N127">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O127">
-        <v>2022</v>
+        <v>2008</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>2007</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>brazíliai magyar főlelkész</t>
         </is>
       </c>
       <c r="N128">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O128">
         <v>2016</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2007</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Lászlói László</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Papi Otthon, Székesfehérvár, Ungarn</t>
+          <t>Antiochiai Szent Ignác plébánia, Ottawa, ON, Kanada</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>Papi Otthon</t>
+          <t>Antiochiai Szent Ignác plébánia</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>plébános és magyar lelkész</t>
         </is>
       </c>
       <c r="N129">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O129">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=639</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2007</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Megtestesült Ige Nővérei kolostor, Parma Heights, OH, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>Megtestesült Ige Nővérei kolostor</t>
+        </is>
+      </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>Pastor (derzeit als Aushilfe tätig in: Sarasota, FL, USA)</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N130">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O130">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2007</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Szabadka, Serbien</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>Aquinói Szent Tamás</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>adminisztrátor, 1999-től plébános</t>
         </is>
       </c>
       <c r="N131">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="O131">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2007</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Fordham Egyetem betegterme, New York, NY, USA</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>Fordham Egyetem betegterme</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>igazgató</t>
         </is>
       </c>
       <c r="N132">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="O132">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2007</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Manolache Lőrinc</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Nagydorog, Ungarn</t>
+          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
         </is>
       </c>
       <c r="N133">
-        <v>2002</v>
-[...2 lines deleted...]
-        <v>2008</v>
+        <v>1998</v>
+      </c>
+      <c r="P133" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=694</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2007</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Pintye Lajos OFM</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Szeged, Ungarn</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>Pfarrer, von 2006 bis 2008 Hausleiter</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N134">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="O134">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=882</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2007</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház, Budapest, Ungarn</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>im Ruhestand, Seelsorger, Exerzitienleiter</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N135">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="O135">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>2007</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Somos József</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn</t>
+          <t>Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>Klassenlehrer am Gymnasium</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N136">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="O136">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=1010</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>2007</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Pázmány Péter Katolikus Egyetem, Budapest, Ungarn</t>
+          <t>Kitchener, ON, Kanada</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Pázmány Péter Katolikus Egyetem</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>Lehrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N137">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="O137">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>2007</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>Missionar, Straßenpastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N138">
-        <v>2003</v>
-[...4 lines deleted...]
-        </is>
+        <v>2000</v>
+      </c>
+      <c r="O138">
+        <v>2020</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2007</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Ungarn</t>
+          <t>Aszófő, Magyarország</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>gondnok</t>
         </is>
       </c>
       <c r="N139">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="O139">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>2007</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Kőbányai Szent László Templom, Budapest, Ungarn</t>
+          <t>St. Joseph Byzantine Catholic Church, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>Kőbányai Szent László Templom</t>
+          <t>St. Joseph Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N140">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="O140">
         <v>2009</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2007</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
         </is>
       </c>
       <c r="N141">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>2014</v>
+        <v>2001</v>
+      </c>
+      <c r="P141" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2007</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Fülöp József SJ</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Miskolc, Ungarn</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>betegállományban, majd nyugállományban</t>
         </is>
       </c>
       <c r="N142">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O142">
         <v>2009</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=295</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2007</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Túrterebes, Rumänien</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N143">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2001</v>
+      </c>
+      <c r="O143">
+        <v>2024</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2007</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Verespatak, Románia</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>Missionar</t>
+          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
         </is>
       </c>
       <c r="N144">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O144">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>2007</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>Missionar</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N145">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O145">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2007</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Papi Otthon, Székesfehérvár, Magyarország</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>Papi Otthon</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>Seelsorger der englischsprachigen katholischen Gemeinde und Kaplan am Jesuiten-Kolleg „St. Ignatius“</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N146">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O146">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>2007</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkipásztor (közben kisegít:  Sarasota, FL, USA)</t>
         </is>
       </c>
       <c r="N147">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2001</v>
+      </c>
+      <c r="O147">
+        <v>2010</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>2007</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Szabadka, Szerbia</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Xavéri Szent Ferenc templom, Mississauga, ON, Kanada</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="J148" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N148">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O148">
         <v>2009</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>2007</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Hesz Vince Dénes OFM</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Fordham Egyetem betegterme, New York, NY, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Fordham Egyetem betegterme</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>ungarischer Pfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N149">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="O149">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=387</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>2007</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Manolache Lőrinc</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó</t>
+          <t>Nagydorog, Magyarország</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Mexikó</t>
-[...4 lines deleted...]
-          <t>Lázaro Cárdenas, Qintana Roo</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>In der Gemeinschaft „Legio Christi“</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N150">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="O150">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=694</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2007</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Szent Mária templom, Whiting, IN, USA</t>
+          <t>Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Mária templom</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>lelkész, 2006 – 2008 között házfőnök</t>
         </is>
       </c>
       <c r="N151">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="O151">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2007</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Courtland, ON, Kanada</t>
+          <t>Sodrás utcai rendház, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>Sodrás utcai rendház</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>Pfarrer, ungarischer Geistlicher</t>
+          <t>nyugállományban, lelkivezető, lelkigyakorlatoztató</t>
         </is>
       </c>
       <c r="N152">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="O152">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2007</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>Jézus Szíve-templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>Jézus Szíve-templom</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>Pfarrer, ungarischer Geistlicher</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N153">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="O153">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2007</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Püspökszentlászló, Ungarn</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>Leiter des Exerzitienhauses</t>
+          <t>gimnáziumi nevelő</t>
         </is>
       </c>
       <c r="N154">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="O154">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2007</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>St. John Neumann Catholic Church, Washington DC, USA</t>
+          <t>Pázmány Péter Katolikus Egyetem, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>St. John Neumann Catholic Church</t>
+          <t>Pázmány Péter Katolikus Egyetem</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N155">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="O155">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>2007</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Felsővárosi Minorita templom, Szeged, Ungarn</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Felsővárosi Minorita templom</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>Pfarrer, Hausleiter, seit 2008 Assistent des Provinzials</t>
+          <t>misszionárius, utcai lelkész</t>
         </is>
       </c>
       <c r="N156">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>2003</v>
+      </c>
+      <c r="P156" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>2007</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Rózsadomb, Budapest, Ungarn</t>
+          <t>Pilisvörösvár, Magyarország</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Rózsadomb</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N157">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="O157">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2007</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Szent Benedek Idősek Háza, Sopron</t>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>Szent Benedek Idősek Háza</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N158">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="O158">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>2007</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Felsőváros, Gyöngyös, Ungarn</t>
+          <t>Kőbányai Szent László Templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>Felsőváros</t>
+          <t>Kőbányai Szent László Templom</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N159">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="O159">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>2007</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Kürnyek Róbert, Dr.</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Szombathely</t>
-[...9 lines deleted...]
-          <t>Ungarn</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>Bischofssekretär</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N160">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="O160">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=629</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>2007</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N161">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="O161">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>2007</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
+          <t>Erős Sándor</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>Túrterebes, Románia</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
+        </is>
+      </c>
+      <c r="N162">
+        <v>2004</v>
+      </c>
+      <c r="P162" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q162" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=237</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>2007</v>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Finta Lajos</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>misszionárius</t>
+        </is>
+      </c>
+      <c r="N163">
+        <v>2004</v>
+      </c>
+      <c r="O163">
+        <v>2021</v>
+      </c>
+      <c r="Q163" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=275</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>2007</v>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Finta Lajos</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>Peru</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>Peru</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>misszionárius</t>
+        </is>
+      </c>
+      <c r="N164">
+        <v>2004</v>
+      </c>
+      <c r="O164">
+        <v>2021</v>
+      </c>
+      <c r="Q164" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=275</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>2007</v>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Kovács Lajos (SJ), Dr.</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>az angol nyelvű katolikus közösség lelkipásztora, lelkész a Jezsuita Szent Ignác Szakkollégiumban</t>
+        </is>
+      </c>
+      <c r="N165">
+        <v>2004</v>
+      </c>
+      <c r="O165">
+        <v>2014</v>
+      </c>
+      <c r="Q165" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=586</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>2007</v>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Miskei László</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>Rozsnyó</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N166">
+        <v>2004</v>
+      </c>
+      <c r="P166" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q166" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=751</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>2007</v>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Nagy László, Dr.</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>Xavéri Szent Ferenc templom, Mississauga, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>Xavéri Szent Ferenc templom</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N167">
+        <v>2004</v>
+      </c>
+      <c r="O167">
+        <v>2009</v>
+      </c>
+      <c r="Q167" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=796</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>2007</v>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Hesz Vince Dénes OFM</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>magyar lelkész</t>
+        </is>
+      </c>
+      <c r="N168">
+        <v>2005</v>
+      </c>
+      <c r="O168">
+        <v>2008</v>
+      </c>
+      <c r="Q168" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=387</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>2007</v>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Juhász Imre</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>Mexikó</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>Lázaro Cárdenas, Qintana Roo</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>A Legio Christi közösségben</t>
+        </is>
+      </c>
+      <c r="N169">
+        <v>2005</v>
+      </c>
+      <c r="O169">
+        <v>2012</v>
+      </c>
+      <c r="Q169" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=490</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>2007</v>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Kovách János</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>Szent Mária templom, Whiting, IN, USA</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>Szent Mária templom</t>
+        </is>
+      </c>
+      <c r="N170">
+        <v>2005</v>
+      </c>
+      <c r="O170">
+        <v>2010</v>
+      </c>
+      <c r="Q170" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=578</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>2007</v>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Mák Ferenc</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>Courtland, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>parókus, magyar lelkész</t>
+        </is>
+      </c>
+      <c r="N171">
+        <v>2005</v>
+      </c>
+      <c r="O171">
+        <v>2008</v>
+      </c>
+      <c r="Q171" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=714</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>2007</v>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Mák Ferenc</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>London, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>parókus, magyar lelkész</t>
+        </is>
+      </c>
+      <c r="N172">
+        <v>2005</v>
+      </c>
+      <c r="O172">
+        <v>2008</v>
+      </c>
+      <c r="Q172" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=714</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>2007</v>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>Püspökszentlászló, Magyarország</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>lelkigyakorlatos ház vezetője</t>
+        </is>
+      </c>
+      <c r="N173">
+        <v>2005</v>
+      </c>
+      <c r="O173">
+        <v>2012</v>
+      </c>
+      <c r="Q173" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=804</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>2007</v>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom, Los Angeles, CA, USA</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N174">
+        <v>2005</v>
+      </c>
+      <c r="O174">
+        <v>2017</v>
+      </c>
+      <c r="Q174" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=928</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>2007</v>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Ailer Gellért</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>Washington DC, USA</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>St. John Neumann Catholic Church, Washington DC, USA</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>St. John Neumann Catholic Church</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N175">
+        <v>2006</v>
+      </c>
+      <c r="O175">
+        <v>2009</v>
+      </c>
+      <c r="Q175" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=2</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>2007</v>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Amászka László (OFMConv)</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>Felsővárosi Minorita templom, Szeged, Magyarország</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>Felsővárosi Minorita templom</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>plébános, házfőnök, közben a tartományfőnök asszisztense 2008-tól</t>
+        </is>
+      </c>
+      <c r="N176">
+        <v>2006</v>
+      </c>
+      <c r="O176">
+        <v>2010</v>
+      </c>
+      <c r="Q176" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=4</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>2007</v>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Csorba László Domonkos OFM</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Rózsadomb, Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>Rózsadomb</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N177">
+        <v>2006</v>
+      </c>
+      <c r="O177">
+        <v>2012</v>
+      </c>
+      <c r="Q177" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=166</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>2007</v>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Endrédy Ferenc Csanád OSB</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>Szent Benedek Idősek Háza, Sopron</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>Szent Benedek Idősek Háza</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
+        </is>
+      </c>
+      <c r="N178">
+        <v>2006</v>
+      </c>
+      <c r="O178">
+        <v>2009</v>
+      </c>
+      <c r="Q178" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=238</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>2007</v>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Juhász Ferenc, Msgr.</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>Felsőváros, Gyöngyös, Magyarország</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Felsőváros</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N179">
+        <v>2006</v>
+      </c>
+      <c r="O179">
+        <v>2018</v>
+      </c>
+      <c r="Q179" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=488</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>2007</v>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Kürnyek Róbert, Dr.</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>Szombathely, Magyarország</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>püspöki titkár</t>
+        </is>
+      </c>
+      <c r="N180">
+        <v>2006</v>
+      </c>
+      <c r="O180">
+        <v>2008</v>
+      </c>
+      <c r="Q180" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=629</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>2007</v>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>püspök</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
+        </is>
+      </c>
+      <c r="N181">
+        <v>2006</v>
+      </c>
+      <c r="O181">
+        <v>2018</v>
+      </c>
+      <c r="Q181" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=746</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>2007</v>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
           <t>Nagy Nándor</t>
         </is>
       </c>
-      <c r="E162" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H162" t="inlineStr">
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
         <is>
           <t>Árpádházi Szent Erzsébet R. K. Plébánia, Calgary, AB, Kanada</t>
         </is>
       </c>
-      <c r="I162" t="inlineStr">
+      <c r="I182" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="J162" t="inlineStr">
+      <c r="J182" t="inlineStr">
         <is>
           <t>Árpádházi Szent Erzsébet R. K. Plébánia</t>
         </is>
       </c>
-      <c r="K162" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N162">
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>missziós lelkész</t>
+        </is>
+      </c>
+      <c r="N182">
         <v>2006</v>
       </c>
-      <c r="O162">
+      <c r="O182">
         <v>2008</v>
       </c>
-      <c r="Q162" t="inlineStr">
+      <c r="Q182" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=798</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>2007</v>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Rigó Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>kollégiumvezető</t>
+        </is>
+      </c>
+      <c r="N183">
+        <v>2006</v>
+      </c>
+      <c r="O183">
+        <v>2009</v>
+      </c>
+      <c r="Q183" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>