--- v0 (2026-07-07)
+++ v1 (2026-09-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronología" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,130 +125,130 @@
       </c>
       <c r="B4">
         <v>2012</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Todos los países</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>94</v>
+        <v>111</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -301,6779 +301,8081 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2012</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Androvics András Tamás</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canadá</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Parish, Montréal, QC, Canadá - párroco</t>
+          <t>Our Lady of Hungary Parish, Montréal, QC, Kanada - Pfarrer</t>
         </is>
       </c>
       <c r="N18">
         <v>2007</v>
       </c>
       <c r="O18">
         <v>2012</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=8</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2012</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Budapest - pastor
-Farkas Edit Szeretetotthon, Budapest - pastor</t>
+          <t>Budapest - Pfarrer
+Farkas Edit Szeretetotthon, Budapest - Pfarrer</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1992
 2012</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>2012
 2015</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2012</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria</t>
+          <t>Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Boksay Péter</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Hungría - ministerio diaconal</t>
+          <t>Nyíregyháza, Ungarn - Diakonat</t>
         </is>
       </c>
       <c r="N20">
         <v>2012</v>
       </c>
       <c r="O20">
         <v>2014</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=99</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2012</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bérczi László Bernát O.Cist, apát</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc - director de una residencia de ancianos, profesor adjunto, responsable de convocatorias, subdirector; desde junio de 2011, director general de Educación
-Nagy Lajos Gimnázium, Pécs - profesor de religión e informática, capellán</t>
+          <t>Zirci Ciszterci Apátság, Zirc - Leiter eines Seniorenheims, Assistenzmagister, Fördermittelbeauftragter, Unterabteilungsleiter, seit Juni 2011 Generaldirektor für Bildung
+Nagy Lajos Gimnázium, Pécs - Religions- und Informatiklehrer, Seelsorger</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>2009
 2012</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>2012
 2017</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=79</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2012</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Rózsadomb, Budapest, Hungría - pastor
-Ferenciek tere, Budapest, Hungría - pastor</t>
+          <t>Rózsadomb, Budapest, Ungarn - Pfarrer
+Ferenciek tere, Budapest, Ungarn - Pfarrer</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>2006
 2012</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>2012
 2021</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2012</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Forró József, Msgr.</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, Jakarta, Indonézia - agregado de la nunciatura y, posteriormente, subsecretario desde 2009 (además: Timor Oriental, nunciatura apostólica)
-Apostoli nunciatúra, San José, Costa Rica - secretario general</t>
+          <t>Apostoli nunciatúra, Jakarta, Indonézia - Attaché der Apostolischen Nuntiatur, ab 2009 Zweiter Sekretär (außerdem: Osttimor, Apostolische Nuntiatur)
+Apostoli nunciatúra, San José, Costa Rica - Erster Sekretär</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>2008
 2012</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>2012
 2015</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=285</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2012</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó - En la comunidad del Legio Christi</t>
+          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó - In der Gemeinschaft „Legio Christi“</t>
         </is>
       </c>
       <c r="N24">
         <v>2005</v>
       </c>
       <c r="O24">
         <v>2012</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2012</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Regreso a la patria</t>
+          <t>Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Bencés tanulmányi ház, Budapest - Estudios, capellán auxiliar – año sabático</t>
+          <t>Bencés tanulmányi ház, Budapest - Studium, Hilfspfarrer – Sabbatjahr</t>
         </is>
       </c>
       <c r="N25">
         <v>2012</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2012</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (lugar de servicio anterior)</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Licskó Szabolcs</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, Montréal, QC, Canadá - párroco, pastor de los fieles de lengua húngara
-Budafok-Felsőváros, Budapest, Hungría - administrador parroquial</t>
+          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada - Pfarrer, Seelsorger der ungarischsprachigen Gemeindemitglieder
+Budafok-Felsőváros, Budapest, Ungarn - Pfarrverwalter</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>2012
 2011</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>2020
 2012</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=653</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2012</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Nagy Nándor</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Orgovány, Hungría - párroco (en la diócesis de Kalocsa-Kecskemét)
-Dombegyház, Hungría - administrador parroquial</t>
+          <t>Orgovány, Ungarn - Pfarrer (im Bistum Kalocsa-Kecskemét)
+Dombegyház, Ungarn - Pfarrverwalter</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>2008
 2012</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>2012
 2013</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=798</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2012</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Püspökszentlászló, Hungría - responsable de la casa de retiros
-Sodrás utca, Budapest, Hungría - pastor y, tras su jubilación, en la residencia de ancianos de la avenida Krisztina</t>
+          <t>Püspökszentlászló, Ungarn - Leiter des Exerzitienhauses
+Sodrás utca, Budapest, Ungarn - Pfarrer, anschließend im Ruhestand im Seniorenheim an der Krisztina-Allee</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>2005
 2012</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>2012
 2018</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2012</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Szeged, Hungría</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA - Pfarrer
+Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - Verwaltungsleiter, später Pfarrer</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>30 de enero de 2012</t>
+          <t>2010
+2012</t>
+        </is>
+      </c>
+      <c r="O29" t="inlineStr">
+        <is>
+          <t>2012
+2013</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2012</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Gary, IN, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Hammond, IN, Estados Unidos</t>
+          <t>St. Martha Parish, Okemos, MI, USA - Hilfspriester, Diözesanrichter</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>22 de noviembre de 2012</t>
-        </is>
+          <t>2012 körül</t>
+        </is>
+      </c>
+      <c r="O30">
+        <v>2015</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2012</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Kubovics Tibor Egid [Egyed] OSB</t>
+          <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Nyíregyháza, Ungarn</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>3 de diciembre de 2012</t>
+          <t>Januar 2012</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=619</t>
+          <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2012</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
-[...16 lines deleted...]
-        <v>2016</v>
+          <t>Szeged, Ungarn</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>30. Januar 2012</t>
+        </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2012</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Köln, Deutschland</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>2014</v>
+          <t>Seven Hills, OH, USA</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>27. März 2012</t>
+        </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2012</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>2014</v>
+          <t>Hammond, IN, USA</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>22. November 2012</t>
+        </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2012</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Kubovics Tibor Egid [Egyed] OSB</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Dallas, TX, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>2020</v>
+          <t>São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>3. Dezember 2012</t>
+        </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=619</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2012</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, Estados Unidos</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>profesor, guion, capellán auxiliar húngaro</t>
+          <t>Gymnasiallehrer, ab 1974 Gymnasialdirektor, ab 1981 Subprior</t>
         </is>
       </c>
       <c r="N36">
-        <v>1960</v>
+        <v>1952</v>
       </c>
       <c r="O36">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2012</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>cajero central (1964-1994), subdirector (1976-1988), conserje</t>
+          <t>Universitätsdozent (1956–1989), Vizepropst (1975–1976), Propst (1976–1988), Gymnasiallehrer (1974–1975, 1977–1978), Beichtvater und Zelebrant bei den Schwestern der Heiligen Familie von Nazareth, Grand Prairie, TX, USA (1989–2011), im Ruhestand (2011–2014)</t>
         </is>
       </c>
       <c r="N37">
-        <v>1960</v>
+        <v>1956</v>
       </c>
       <c r="O37">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2012</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>profesor, secretario del abad, vicario</t>
+          <t>Philosophielehrer an der Universität von Dallas, Pastor, Leiter des Fachbereichs Theologie sowie Religionslehrer</t>
         </is>
       </c>
       <c r="N38">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O38">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2012</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, Estados Unidos</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Máriapócsi Bazilita Atyák Közössége</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>párroco, y además colabora en Nueva York, NY, EE. UU.</t>
+          <t>Gymnasiallehrer (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) Universitätsdozent in Arlington, TX, USA – University of Texas (1969–2010), im Ruhestand (2010–2020)</t>
         </is>
       </c>
       <c r="N39">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="O39">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2012</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>St. Vincent Abbey</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>Profesor universitario; además, fue profesor de secundaria entre 1968 y 2013, y maestro de novicios entre 1975 y 2012. Jubilado desde 2019</t>
+          <t>in verschiedenen Positionen, vor allem als Hochschullehrer und Dekan</t>
         </is>
       </c>
       <c r="N40">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="O40">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2012</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Dallas, TX, Estados Unidos</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>profesor de secundaria, jubilado desde 2006</t>
+          <t>Lehrer, Strich, Hilfsseelsorger</t>
         </is>
       </c>
       <c r="N41">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O41">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2012</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>profesor de instituto (1968-2014), subdirector (1971-1981), director (1981-1996), prior (1994-2000), subperjel (alrededor de 2000), clérigo-magister (alrededor de 2007)</t>
+          <t>Hauptkassierer (1964–1994), Unteroffizier (1976–1988), Hausmeister</t>
         </is>
       </c>
       <c r="N42">
-        <v>1968</v>
+        <v>1960</v>
       </c>
       <c r="O42">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2012</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>párroco fundador y constructor de iglesias</t>
+          <t>Lehrer, Sekretär des Abtes, Hilfspfarrer</t>
         </is>
       </c>
       <c r="N43">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="O43">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2012</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>actividad pastoral y organización de retiros espirituales</t>
+          <t>Pfarrer, derzeit als Aushilfspfarrer in New York, NY, USA</t>
         </is>
       </c>
       <c r="N44">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1963</v>
+      </c>
+      <c r="O44">
+        <v>2016</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2012</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>vicario, luego párroco y, posteriormente, responsable local</t>
+          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
         </is>
       </c>
       <c r="N45">
-        <v>1970</v>
+        <v>1963</v>
       </c>
       <c r="O45">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2012</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>conserje (1971-1972), formador en el seminario (1972-1978), asesor de formación y orientación profesional (1974-1982), capellán (1980-1982), prior y posteriormente abad, director de las Instituciones Sociales (1981-2005), jubilado (2005-2017)</t>
+          <t>Gymnasiallehrer, seit 2006 im Ruhestand</t>
         </is>
       </c>
       <c r="N46">
-        <v>1971</v>
+        <v>1963</v>
       </c>
       <c r="O46">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2012</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, Estados Unidos</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, Estados Unidos</t>
+          <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. Ladislaus Church</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>pastor húngaro, párroco, que además colabora en Fairfield, CT – San Imre</t>
-[...5 lines deleted...]
-        </is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N47">
+        <v>1963</v>
       </c>
       <c r="O47">
         <v>2014</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2012</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>Profesor de latín, religión e historia medieval; posteriormente, se encargó de gestionar los asuntos relacionados con el seguro médico de sus compañeros de orden</t>
+          <t>Gymnasiallehrer (1968–2014), stellvertretender Schulleiter (1971–1981), Schulleiter (1981–1996), Oberlehrer (1994–2000), Subdiakon (um 2000), Magister der Theologie (um 2007)</t>
         </is>
       </c>
       <c r="N48">
-        <v>1973</v>
+        <v>1968</v>
       </c>
       <c r="O48">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2012</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey, Mancester, NH, Estados Unidos</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey</t>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>profesor y, entre 1986 y 2012, abad</t>
+          <t>Gründer, kirchenbauender Pfarrer</t>
         </is>
       </c>
       <c r="N49">
-        <v>1977</v>
+        <v>1968</v>
       </c>
       <c r="O49">
         <v>2018</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2012</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Devon, PA, Estados Unidos</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>profesor y, posteriormente, jubilado</t>
+          <t>Seelsorge und die Durchführung von Exerzitien</t>
         </is>
       </c>
       <c r="N50">
-        <v>1980</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>1970</v>
+      </c>
+      <c r="P50" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2012</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>Profesor de secundaria hasta 2012; entre 1988 y 2012, abad. Jubilado desde 2012</t>
+          <t>Hilfspfarrer, später Pfarrer bzw. örtlicher Vorsteher</t>
         </is>
       </c>
       <c r="N51">
-        <v>1981</v>
+        <v>1970</v>
       </c>
       <c r="O51">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2012</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Juhász Lajos</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Diácono</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>New York, NY, Estados Unidos</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Yonkers, NY, Estados Unidos</t>
+          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>diácono permanente, administrador desde 1995</t>
+          <t>ungarischer Pfarrer, Gemeindepfarrer, der nebenbei in Fairfield, CT – St. Imre – aushilft</t>
         </is>
       </c>
       <c r="N52">
-        <v>1984</v>
+        <v>1971</v>
       </c>
       <c r="O52">
         <v>2014</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=494</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2012</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canadá</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>en la administración central</t>
+          <t>Hausverwalter (1971–1972), Seminarlehrer (1972–1978), Erziehungs- und Berufsberater (1974–1982), Pfarrer (1980–1982), Prior, später Abt, Leiter der Sozialen Einrichtungen (1981–2005), im Ruhestand (2005–2017)</t>
         </is>
       </c>
       <c r="N53">
-        <v>1985</v>
+        <v>1971</v>
       </c>
       <c r="O53">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2012</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Marozsán László</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Diácono</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canadá</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Canadá</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>Pfarrer; nebenbei betreut er auch die St.-Imre-Kirche in Gary, IN, USA.</t>
         </is>
       </c>
       <c r="N54">
-        <v>1986</v>
+        <v>1971</v>
       </c>
       <c r="O54">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=700</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2012</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Barter Róbert</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Parma, OH, Estados Unidos</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Clinton Township, MI, Estados Unidos</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>Szent Mihály apátság</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>Lehrer für Latein, Religionsunterricht und mittelalterliche Geschichte; später kümmerte er sich um die Krankenversicherungsangelegenheiten seiner Ordensbrüder</t>
         </is>
       </c>
       <c r="N55">
-        <v>1987</v>
+        <v>1973</v>
       </c>
       <c r="O55">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=48</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2012</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
+          <t>St. Anselm Abbey, Mancester, NH, USA</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>St. Anselm Abbey</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Lehrer sowie von 1986 bis 2012 Abt</t>
         </is>
       </c>
       <c r="N56">
-        <v>1988</v>
+        <v>1977</v>
       </c>
       <c r="O56">
         <v>2018</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2012</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canadá</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canadá</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>párroco, anteriormente también en Toronto (Ontario), actualmente jubilado</t>
+          <t>Lehrer, später im Ruhestand</t>
         </is>
       </c>
       <c r="N57">
-        <v>1988</v>
-[...4 lines deleted...]
-        </is>
+        <v>1980</v>
+      </c>
+      <c r="O57">
+        <v>2024</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2012</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Gries, Alemania</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Alemania</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>guía de retiros espirituales, fundador y responsable de una comunidad residencial</t>
+          <t>Gymnasiallehrer bis 2012, dazwischen von 1988 bis 2012 Abt. Seit 2012 im Ruhestand</t>
         </is>
       </c>
       <c r="N58">
-        <v>1988</v>
+        <v>1981</v>
       </c>
       <c r="O58">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2012</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Gaál Jenő SVD</t>
+          <t>Juhász Lajos</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Sorkifalud, Hungría</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>Responsable del Movimiento de Cursillos y, posteriormente, capellán auxiliar</t>
+          <t>Ständiger Diakon, seit 1995 Verwalter</t>
         </is>
       </c>
       <c r="N59">
-        <v>1989</v>
+        <v>1984</v>
       </c>
       <c r="O59">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=301</t>
+          <t>/persons_v2/view.php?id=494</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2012</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Giriny János</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Newark, NJ, Estados Unidos</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Fort Lee, NJ, Estados Unidos</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>capellán auxiliar, profesor universitario, administrador de la iglesia central de la Armada</t>
+          <t>in der Zentrale</t>
         </is>
       </c>
       <c r="N60">
-        <v>1990</v>
+        <v>1985</v>
       </c>
       <c r="O60">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2012</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Marozsán László</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János magyar görög katolikus templom</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>pastor, fundador de la Comunidad Fraternal de Nuestra Señora</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N61">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="O61">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2012</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Barter Róbert</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Canadá</t>
+          <t>Clinton Township, MI, USA</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...9 lines deleted...]
-          <t>párroco</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N62">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="O62">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=48</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2012</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canadá</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>London, ON, Canadá</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>pastor (celebra misas católicas romanas)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N63">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O63">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2012</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canadá</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Welland, ON, Canadá</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
         </is>
       </c>
       <c r="N64">
-        <v>1991</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>1988</v>
+      </c>
+      <c r="P64" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2012</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Hungría</t>
+          <t>Gries, Deutschland</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Hungría</t>
-[...4 lines deleted...]
-          <t>Margit körút</t>
+          <t>Deutschland</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>subadministrador, ecónomo, asistente parroquial, 1994-2004; vicario parroquial; jubilado desde 2004</t>
+          <t>Leiter von Exerzitien, Gründer und Leiter einer Wohngemeinschaft</t>
         </is>
       </c>
       <c r="N65">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O65">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2012</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Dallas, TX, Estados Unidos</t>
+          <t>Sorkifalud, Ungarn</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>profesor de secundaria hasta 2011, bibliotecario hasta 2022 y capellán de la comunidad húngara de Texas</t>
+          <t>Leiter der Cursillo-Bewegung, später Hilfspfarrer</t>
         </is>
       </c>
       <c r="N66">
-        <v>1992</v>
-[...4 lines deleted...]
-        </is>
+        <v>1989</v>
+      </c>
+      <c r="O66">
+        <v>2020</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2012</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Sodrás utca, Budapest, Hungría</t>
+          <t>Fort Lee, NJ, USA</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Hungría</t>
-[...4 lines deleted...]
-          <t>Sodrás utca</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>redactor, colaborador pastoral en Pestszentlőrinc, operarius</t>
+          <t>Hilfspfarrer, Universitätsdozent, Verwalter der Zentralkirche der Marine</t>
         </is>
       </c>
       <c r="N67">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O67">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2012</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, Estados Unidos</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Georgetown Egyetem</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>profesor emérito, ponente invitado</t>
+          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
         </is>
       </c>
       <c r="N68">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="O68">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2012</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Hímesháza, Hungría</t>
+          <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>párroco, decano honorario</t>
+          <t>Stellvertretender Hausleiter, Hausleiter, Gästebeauftragter, geistlicher Begleiter der weltlichen Franziskanergemeinschaften, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N69">
-        <v>1994</v>
+        <v>1990</v>
       </c>
       <c r="O69">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2012</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Boynton Beach, FL, Estados Unidos</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N70">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O70">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2012</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>párroco; desde 2010, en Windsor (Ontario, Canadá), en la parroquia de San Antonio de Padua, administrador</t>
-[...10 lines deleted...]
-        </is>
+          <t>Seelsorger (führt römisch-katholische Gottesdienste durch)</t>
+        </is>
+      </c>
+      <c r="N71">
+        <v>1991</v>
+      </c>
+      <c r="O71">
+        <v>2024</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2012</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N72">
-        <v>1996</v>
+        <v>1991</v>
       </c>
       <c r="O72">
         <v>2024</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2012</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Margit körút, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Margit körút</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>capellán principal húngaro en Brasil</t>
+          <t>Stellvertretender Hausverwalter, Verwalter, Hilfspfarrer, 1994–2004 stellvertretender Pfarrer, seit 2004 im Ruhestand</t>
         </is>
       </c>
       <c r="N73">
-        <v>1997</v>
+        <v>1991</v>
       </c>
       <c r="O73">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2012</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Hungría</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Hungría</t>
-[...4 lines deleted...]
-          <t>Budapest - Vizafogó</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>vicario, y desde el año 2000, párroco; además, entre 2001 y 2019, fue director de la capilla de San Agustín</t>
+          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
         </is>
       </c>
       <c r="N74">
-        <v>1998</v>
+        <v>1992</v>
       </c>
       <c r="P74" t="inlineStr">
         <is>
-          <t>actualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2012</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Canadá</t>
+          <t>Sodrás utca, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>Sodrás utca</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>Redakteur, Seelsorgeassistent in Pestszentlőrinc, Operarius</t>
         </is>
       </c>
       <c r="N75">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="O75">
         <v>2013</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2012</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Canadá</t>
+          <t>De Pere-i premontrei rendház, West De Pere, WI, USA</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>De Pere-i premontrei rendház</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N76">
-        <v>2000</v>
+        <v>1992</v>
       </c>
       <c r="O76">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2012</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Rumanía</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Rumanía</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom</t>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Professor emeritus, Gastdozent</t>
         </is>
       </c>
       <c r="N77">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="O77">
         <v>2020</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2012</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Hungría</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>Profesor de la Facultad de Teología Monástica Sapientia, donde imparte clases de teología fundamental; miembro del Senado desde 2020 y director del Departamento de Teología Fundamental; vicerrector de Docencia e Investigación entre 2021 y 2025; rector en funciones desde el 1 de julio de 2025, y, a partir del 1 de septiembre de 2025, rector.</t>
+          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
         </is>
       </c>
       <c r="N78">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="P78" t="inlineStr">
         <is>
-          <t>actualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2012</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Canadá</t>
+          <t>Hímesháza, Ungarn</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary templom</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer, Ehrendekan</t>
         </is>
       </c>
       <c r="N79">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="O79">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2012</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Verespatak, Rumanía</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Rumanía</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>párroco y, al mismo tiempo, profesor de Derecho Canónico en la Facultad de Teología de Gyulafehérvár</t>
+          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N80">
-        <v>2001</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>1994</v>
+      </c>
+      <c r="P80" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2012</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Dallas, TX, Estados Unidos</t>
+          <t>egyházmegyei bíróság, Lansing, MI, USA</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>egyházmegyei bíróság</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>Richter</t>
         </is>
       </c>
       <c r="N81">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="O81">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2012</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Boynton Beach, FL, USA</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>misionero, capellán de calle</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N82">
-        <v>2003</v>
-[...4 lines deleted...]
-        </is>
+        <v>1994</v>
+      </c>
+      <c r="O82">
+        <v>2018</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2012</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Hungría</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>Hilfspfarrer, später Pfarrer</t>
         </is>
       </c>
       <c r="N83">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="O83">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2012</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N84">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="O84">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2012</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Szatmár (anteriormente: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Túrterebes, Rumanía</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Rumanía</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>Ungarischer Hauptpfarrer in Brasilien</t>
         </is>
       </c>
       <c r="N85">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>1997</v>
+      </c>
+      <c r="O85">
+        <v>2016</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2012</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>misionero</t>
+          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
         </is>
       </c>
       <c r="N86">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>1998</v>
+      </c>
+      <c r="P86" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2012</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>misionero</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N87">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="O87">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2012</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Somos József</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Budapest, Hungría</t>
+          <t>Nyíregyháza, Ungarn</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>párroco de la comunidad católica de habla inglesa y capellán del Colegio Jesuita San Ignacio</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N88">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="O88">
         <v>2014</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=1010</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2012</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canadá</t>
+          <t>Kitchener, ON, Kanada</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N89">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2000</v>
+      </c>
+      <c r="O89">
+        <v>2018</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2012</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Felsőváros, Gyöngyös, Hungría</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Rumänien</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>Felsőváros</t>
+          <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N90">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="O90">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2012</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canadá</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
         </is>
       </c>
       <c r="N91">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>2001</v>
+      </c>
+      <c r="P91" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2012</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Hungría</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N92">
-        <v>2007</v>
-[...4 lines deleted...]
-        </is>
+        <v>2001</v>
+      </c>
+      <c r="O92">
+        <v>2024</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2012</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Washington DC, Estados Unidos</t>
+          <t>Verespatak, Rumänien</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>estudios de posgrado, pastor húngaro</t>
+          <t>Pfarrer, gleichzeitig Professor für Kirchenrecht an der Theologischen Hochschule in Gyulafehérvár</t>
         </is>
       </c>
       <c r="N93">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="O93">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2012</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Örkény, Hungría</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>administrador parroquial (con competencia adicional sobre: Táborfalva y Tatárszentgyőrgy)</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N94">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="O94">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2012</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Szatmár (anteriormente: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Hungría</t>
+          <t>Jézus Szíve-templom, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
+          <t>Jézus Szíve-templom</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>Obispo titular de Centuria, obispo auxiliar de Esztergom-Budapest encargado de la atención pastoral de los húngaros residentes en el extranjero</t>
+          <t>Hilfsgeistlicher</t>
         </is>
       </c>
       <c r="N95">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="O95">
-        <v>2023</v>
+        <v>2015</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2012</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Szeged, Hungría</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Missionar, Straßenpastor</t>
         </is>
       </c>
       <c r="N96">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>2003</v>
+      </c>
+      <c r="P96" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2012</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Canadá</t>
+          <t>Pilisvörösvár, Ungarn</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N97">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="O97">
         <v>2015</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2012</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Budapest, Hungría</t>
-[...4 lines deleted...]
-          <t>Hungría</t>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>editor, responsable</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N98">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="O98">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2012</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Magung Fransiskus Xaverius SVD</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
-[...9 lines deleted...]
-          <t>Hungría</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>prefecto y, a partir de 2013, secretario de misiones</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N99">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="O99">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=680</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2012</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest</t>
-[...4 lines deleted...]
-          <t>Margit körút</t>
+          <t>Túrterebes, Rumänien</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N100">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>2013</v>
+        <v>2004</v>
+      </c>
+      <c r="P100" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2012</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Canadá</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Queen of Peace templom</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>párroco, pastor húngaro</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N101">
-        <v>2008</v>
-[...4 lines deleted...]
-        </is>
+        <v>2004</v>
+      </c>
+      <c r="O101">
+        <v>2021</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2012</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Canadá</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>capellán, y posteriormente en la reserva</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N102">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="O102">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2012</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Murray-Weigel Hall, New York, NY, Estados Unidos</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Murray-Weigel Hall</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>en baja por enfermedad</t>
+          <t>Seelsorger der englischsprachigen katholischen Gemeinde und Kaplan am Jesuiten-Kolleg „St. Ignatius“</t>
         </is>
       </c>
       <c r="N103">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="O103">
         <v>2014</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2012</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Pannonhalma, Hungría</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N104">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>2004</v>
+      </c>
+      <c r="P104" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2012</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Manolache Lőrinc</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Calgary, AB, Canadá</t>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>párroco húngaro</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N105">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="O105">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=694</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2012</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Mezei András</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>I. (Magyarok Nagyasszonya), Keszthely, Hungría</t>
+          <t>Felsőváros, Gyöngyös, Ungarn</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>I. (Magyarok Nagyasszonya)</t>
+          <t>Felsőváros</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N106">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="O106">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=734</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2012</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Dobogókő, Hungría</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>director espiritual y guía de retiros, y posteriormente jubilado</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N107">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="O107">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2012</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János templom, Dunabogdány, Hungría</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Ungarn</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János templom</t>
+          <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>administrador parroquial y, desde 2015, párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N108">
-        <v>2009</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>2007</v>
+      </c>
+      <c r="P108" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2012</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Miskolc, Hungría</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>capellán auxiliar y, posteriormente, jubilado</t>
+          <t>Aufbaustudium, ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N109">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="O109">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2012</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Hungría</t>
+          <t>Örkény, Ungarn</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Hungría</t>
-[...4 lines deleted...]
-          <t>Fráter György Katolikus Gimnázium és Kollégium</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>comisario arzobispal, director desde 2011</t>
+          <t>Pfarrverwalter (zusätzlich zuständig für: Táborfalva, Tatárszentgyőrgy)</t>
         </is>
       </c>
       <c r="N110">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="O110">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2012</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Holy Family Parish, Whitby, ON, Canadá</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Ungarn</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>Holy Family Parish</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>párroco, juez del Tribunal de Apelación de Canadá, vicario general, profesor de teología</t>
+          <t>Titularbischof von Centuria, Weihbischof von Esztergom-Budapest, beauftragt mit der Seelsorge für die ungarische Diaspora</t>
         </is>
       </c>
       <c r="N111">
-        <v>2009</v>
-[...4 lines deleted...]
-        </is>
+        <v>2007</v>
+      </c>
+      <c r="O111">
+        <v>2023</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2012</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Szabadka, Serbia</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Courtland, ON, Canadá</t>
+          <t>Szeged, Ungarn</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N112">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="O112">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2012</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Washington DC, Estados Unidos</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Neokatekumenális út „Missio Ad Gentes”, Miskolc, Hungría</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>Neokatekumenális út „Missio Ad Gentes”</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N113">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="O113">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2012</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Canadá</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Magyarországi Szent István templom</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>párroco húngaro</t>
+          <t>Redakteur, Leiter</t>
         </is>
       </c>
       <c r="N114">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="O114">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2012</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Magung Fransiskus Xaverius SVD</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Szociális Otthon, Pilisvörösvár, Hungría</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Hungría</t>
-[...4 lines deleted...]
-          <t>Szociális Otthon</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>coordinador (jubilado)</t>
+          <t>Präfekt, ab 2013 dann Missionssekretär</t>
         </is>
       </c>
       <c r="N115">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="O115">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2012</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Polonia</t>
-[...4 lines deleted...]
-          <t>Polonia</t>
+          <t>Margit körút, Budapest</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>Margit körút</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>tareas habituales, mientras tanto, Irlanda</t>
+          <t>Seelsorger</t>
         </is>
       </c>
       <c r="N116">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="O116">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2012</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest, Hungría</t>
+          <t>Sodrás utcai rendház, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség</t>
+          <t>Sodrás utcai rendház</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>superintendente</t>
+          <t>Pfarrer, zugleich emeritierter Professor und Gastdozent an der Ordenshochschule für Theologie „Sapientia“</t>
         </is>
       </c>
       <c r="N117">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="O117">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2012</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Sherman Oaks, CA, Estados Unidos</t>
+          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>Pfarrer, ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N118">
-        <v>2010</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2008</v>
+      </c>
+      <c r="P118" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2012</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Kürnyek Róbert, Dr.</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Canadá</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>realización de estudios, pastor húngaro</t>
+          <t>Seelsorger, später im Ruhestand</t>
         </is>
       </c>
       <c r="N119">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="O119">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=629</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2012</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Veszprém, m</t>
+          <t>Murray-Weigel Hall, New York, NY, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>m</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>Murray-Weigel Hall</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>jubilado, capellán auxiliar en la Basílica de San Miguel</t>
+          <t>im Krankenstand</t>
         </is>
       </c>
       <c r="N120">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="O120">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2012</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Bóna Richárd, dr.</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Washington, DC, Estados Unidos</t>
+          <t>Pannonhalma, Ungarn</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>doctorando, pastor húngaro</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N121">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="O121">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=101</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2012</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Manolache Lőrinc</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Paterson, NJ, Estados Unidos</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>St. Mary, Passaic, NJ, Estados Unidos</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. Mary</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>administrador</t>
+          <t>ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N122">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="O122">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=694</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2012</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Hesz Vince Dénes OFM</t>
+          <t>Mezei András</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Sümeg, Hungría</t>
+          <t>I. (Magyarok Nagyasszonya), Keszthely, Ungarn</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>I. (Magyarok Nagyasszonya)</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N123">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="O123">
         <v>2013</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=387</t>
+          <t>/persons_v2/view.php?id=734</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2012</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Konyárik József</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Coritiba, Brazília</t>
+          <t>Dobogókő, Ungarn</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Seelsorger und Leiter von Exerzitien, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N124">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="O124">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=567</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2012</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
+          <t>Sajgó Szabolcs SJ</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N125">
+        <v>2008</v>
+      </c>
+      <c r="O125">
+        <v>2013</v>
+      </c>
+      <c r="Q125" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=955</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>2012</v>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>Ailer Gáspár</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>Nepumuki Szent János templom, Dunabogdány, Ungarn</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>Nepumuki Szent János templom</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>Pfarrverwalter, ab 2015 dann Pfarrer</t>
+        </is>
+      </c>
+      <c r="N126">
+        <v>2009</v>
+      </c>
+      <c r="O126">
+        <v>2019</v>
+      </c>
+      <c r="Q126" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2012</v>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>Csókay Károly SJ</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>Miskolc, Ungarn</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer, anschließend im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N127">
+        <v>2009</v>
+      </c>
+      <c r="O127">
+        <v>2024</v>
+      </c>
+      <c r="Q127" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=171</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>2012</v>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Lóczi Tamás</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Ungarn</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>Fráter György Katolikus Gimnázium és Kollégium</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>Erzbischöflicher Beauftragter, seit 2011 Direktor</t>
+        </is>
+      </c>
+      <c r="N128">
+        <v>2009</v>
+      </c>
+      <c r="O128">
+        <v>2019</v>
+      </c>
+      <c r="Q128" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=668</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>2012</v>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>Nagy László, Dr.</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>Holy Family Parish, Whitby, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Holy Family Parish</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>Pfarrer, Richter am kanadischen Berufungsgericht, Erzbischofsvikar, Theologieprofessor</t>
+        </is>
+      </c>
+      <c r="N129">
+        <v>2009</v>
+      </c>
+      <c r="P129" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q129" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=796</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2012</v>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Pesznyák Béla</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>Szabadka, Serbien</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>Courtland, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N130">
+        <v>2009</v>
+      </c>
+      <c r="O130">
+        <v>2014</v>
+      </c>
+      <c r="Q130" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=867</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>2012</v>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Rakaczky Máté Bazil OSBM</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>Máriapócs</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N131">
+        <v>2009</v>
+      </c>
+      <c r="O131">
+        <v>2019</v>
+      </c>
+      <c r="Q131" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=914</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>2012</v>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Ailer Gellért</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>Washington DC, USA</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>Neokatekumenális út „Missio Ad Gentes”, Miskolc, Ungarn</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>Neokatekumenális út „Missio Ad Gentes”</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>Seelsorger</t>
+        </is>
+      </c>
+      <c r="N132">
+        <v>2010</v>
+      </c>
+      <c r="O132">
+        <v>2013</v>
+      </c>
+      <c r="Q132" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=2</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2012</v>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Amászka László (OFMConv)</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>ungarischer Pfarrer</t>
+        </is>
+      </c>
+      <c r="N133">
+        <v>2010</v>
+      </c>
+      <c r="O133">
+        <v>2015</v>
+      </c>
+      <c r="Q133" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=4</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>2012</v>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>Benkő Antal SJ</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>Szociális Otthon, Pilisvörösvár, Ungarn</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>Szociális Otthon</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>Koordinator (im Ruhestand)</t>
+        </is>
+      </c>
+      <c r="N134">
+        <v>2010</v>
+      </c>
+      <c r="O134">
+        <v>2013</v>
+      </c>
+      <c r="Q134" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=67</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2012</v>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Cebula Paweł OFMConv</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>Polen</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>Polen</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>Reguläre Aufgaben, währenddessen Irland</t>
+        </is>
+      </c>
+      <c r="N135">
+        <v>2010</v>
+      </c>
+      <c r="O135">
+        <v>2016</v>
+      </c>
+      <c r="Q135" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=121</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>2012</v>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Forrai Tamás Gergely SJ</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>Provinzleiter</t>
+        </is>
+      </c>
+      <c r="N136">
+        <v>2010</v>
+      </c>
+      <c r="O136">
+        <v>2017</v>
+      </c>
+      <c r="Q136" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=283</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>2012</v>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Kovách János</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>Sherman Oaks, CA, USA</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N137">
+        <v>2010</v>
+      </c>
+      <c r="O137">
+        <v>2021</v>
+      </c>
+      <c r="Q137" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=578</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2012</v>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Kürnyek Róbert, Dr.</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>Ottawa, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>Studium, ungarischer Pfarrer</t>
+        </is>
+      </c>
+      <c r="N138">
+        <v>2010</v>
+      </c>
+      <c r="O138">
+        <v>2013</v>
+      </c>
+      <c r="Q138" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=629</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>2012</v>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Lőrinczy Ferenc Gábor</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>Veszprém, Ungarn</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>im Ruhestand, Hilfspfarrer an der St.-Michael-Basilika</t>
+        </is>
+      </c>
+      <c r="N139">
+        <v>2010</v>
+      </c>
+      <c r="O139">
+        <v>2019</v>
+      </c>
+      <c r="Q139" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=670</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2012</v>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>Rigó Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>Dáni utcai jezsuita templom, Szeged</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>Dáni utcai jezsuita templom</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>Kirchenverwalter, Direktor des István-Kaszap-Internats, Schatzmeister</t>
+        </is>
+      </c>
+      <c r="N140">
+        <v>2010</v>
+      </c>
+      <c r="O140">
+        <v>2013</v>
+      </c>
+      <c r="Q140" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=937</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>2012</v>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>Rostás Sándor SVD</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>verbita missziósház, Kőszeg, Ungarn</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>verbita missziósház</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>Rektor</t>
+        </is>
+      </c>
+      <c r="N141">
+        <v>2010</v>
+      </c>
+      <c r="O141">
+        <v>2013</v>
+      </c>
+      <c r="Q141" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=946</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>2012</v>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>Bóna Richárd, dr.</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>Washington, DC, USA</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>Doktorand, ungarischer Pfarrer</t>
+        </is>
+      </c>
+      <c r="N142">
+        <v>2011</v>
+      </c>
+      <c r="O142">
+        <v>2017</v>
+      </c>
+      <c r="Q142" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=101</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>2012</v>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>Demkovich John, Msgr</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>Paterson, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>St. Mary, Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>St. Mary</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>Administrator</t>
+        </is>
+      </c>
+      <c r="N143">
+        <v>2011</v>
+      </c>
+      <c r="O143">
+        <v>2018</v>
+      </c>
+      <c r="Q143" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=190</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>2012</v>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>Hesz Vince Dénes OFM</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>Sümeg, Ungarn</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>Seelsorger</t>
+        </is>
+      </c>
+      <c r="N144">
+        <v>2011</v>
+      </c>
+      <c r="O144">
+        <v>2013</v>
+      </c>
+      <c r="Q144" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=387</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>2012</v>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>Konyárik József</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>Braziliaváros, Brazília</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>Coritiba, Brazília</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N145">
+        <v>2011</v>
+      </c>
+      <c r="O145">
+        <v>2017</v>
+      </c>
+      <c r="Q145" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=567</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2012</v>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
           <t>Pintye Lajos OFM</t>
         </is>
       </c>
-      <c r="E125" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G125" t="inlineStr">
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H125" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J125" t="inlineStr">
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
         <is>
           <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
-      <c r="K125" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N125">
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>im Krankenstand, örtlicher Missionar</t>
+        </is>
+      </c>
+      <c r="N146">
         <v>2011</v>
       </c>
-      <c r="O125">
+      <c r="O146">
         <v>2017</v>
       </c>
-      <c r="Q125" t="inlineStr">
+      <c r="Q146" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=882</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>