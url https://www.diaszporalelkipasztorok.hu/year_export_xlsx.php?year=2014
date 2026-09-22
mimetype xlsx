--- v0 (2026-07-07)
+++ v1 (2026-09-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,6930 +98,8029 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>2014</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>90</v>
+        <v>103</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2014</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Inkardináció</t>
+          <t>Inkardination</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>OFMConv → Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="N18">
         <v>2014</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2014</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Hazatérés</t>
+          <t>Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország - az Acta Pintériana társalapítója, később főszerkesztője.</t>
+          <t>Budapest, Ungarn - Mitbegründer und später Chefredakteur der Zeitschrift „Acta Pintériana“.</t>
         </is>
       </c>
       <c r="N19">
         <v>2014</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2014</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Barter Róbert</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Clinton Township, MI, USA</t>
         </is>
       </c>
       <c r="N20">
         <v>1987</v>
       </c>
       <c r="O20">
         <v>2014</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=48</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2014</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Boksay Péter</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Magyarország - diakónusi szolgálat
-[...1 lines deleted...]
-Hajdúdorog, Magyarország - segédlelkész, közben a Szent Bazil Oktatási Központ iskolalelkésze</t>
+          <t>Nyíregyháza, Ungarn - Diakonat
+Nyíregyháza, Ungarn - Hilfspfarrer
+Hajdúdorog, Ungarn - Hilfspfarrer und zugleich Schulpfarrer am Bildungszentrum St. Basilius</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>2012
 2014
 2014</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>2014
 2021</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=99</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2014</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bálint István József</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, USA - magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre
-Stamford, CT, USA - nyugállományban</t>
+          <t>St. Ladislaus Church, South Norwalk, CT, USA - ungarischer Pfarrer, Gemeindepfarrer, der nebenbei in Fairfield, CT – St. Imre – aushilft
+Stamford, CT, USA - im Ruhestand</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>1971 (?)
+          <t>1971
 2014</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>2014
 2020</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2014</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Csete Iván</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>St. Mary’s, Port Jervis, NY, USA - nyugállományban, egyben besegít New York, NY, USA magyar miséző</t>
+          <t>St. Mary’s, Port Jervis, NY, USA - im Ruhestand, hilft außerdem in New York, NY, USA, bei der ungarischen Messe aus</t>
         </is>
       </c>
       <c r="N23">
         <v>2014</v>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2014</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>USA - tercia</t>
+          <t>USA - Terz</t>
         </is>
       </c>
       <c r="N24">
         <v>2014</v>
       </c>
       <c r="O24">
         <v>2015</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2014</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Kerestus, Thomas Joseph</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="N25">
         <v>2014</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=521</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2014</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország - az angol nyelvű katolikus közösség lelkipásztora, lelkész a Jezsuita Szent Ignác Szakkollégiumban</t>
+          <t>Budapest, Ungarn - Seelsorger der englischsprachigen katholischen Gemeinde und Kaplan am Jesuiten-Kolleg „St. Ignatius“</t>
         </is>
       </c>
       <c r="N26">
         <v>2004</v>
       </c>
       <c r="O26">
         <v>2014</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2014</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Inkardináció</t>
+          <t>Inkardination</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Manolache Lőrinc</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Pécs → Calgary, ON, Kanada</t>
         </is>
       </c>
       <c r="N27">
         <v>2014</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=694</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2014</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
+          <t>Szabadka, Serbien</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Courtland, ON, Kanada - plébános
-Ottawa, ON, Kanada - magyar nyelvű lelkész</t>
+          <t>Courtland, ON, Kanada - Pfarrer
+Ottawa, ON, Kanada - ungarischsprachiger Pfarrer</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>2009
 2014</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>2014
 2016</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2014</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Halálozás
-Temetés</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
+          <t>Romza Viktor György, Msgr.</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Campbell, OH, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N29">
+        <v>1963</v>
+      </c>
+      <c r="O29">
+        <v>2014</v>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=942</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>2014</v>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Beginn des Dienstes im Ausland</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Somfai Béla SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - Resident, Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N30">
+        <v>2014</v>
+      </c>
+      <c r="O30">
+        <v>2015</v>
+      </c>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1007</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2014</v>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Tod
+Begräbnis</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
           <t>Hegyi Márton SJ</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G29" t="inlineStr">
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
+      <c r="H31" t="inlineStr">
         <is>
           <t>New York, NY, USA
 Jesuit Cemetery, Auriesville, NY, USA</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>Jesuit Cemetery</t>
         </is>
       </c>
-      <c r="N29" t="inlineStr">
-[...5 lines deleted...]
-      <c r="Q29" t="inlineStr">
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>17. Januar 2014
+21. Januar 2014</t>
+        </is>
+      </c>
+      <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=378</t>
-        </is>
-[...98 lines deleted...]
-          <t>/persons_v2/view.php?id=798</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2014</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2014. május 16.</t>
+          <t>26. Januar 2014</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2014</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Juhász Lajos</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2014. július 3.</t>
+          <t>8. Februar 2014</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=494</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2014</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Gaspé, QC, Kanada</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2014. szeptember 22.</t>
+          <t>13. Februar 2014</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2014</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Somos József</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Nyíregyháza, Ungarn</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2014. október 2.</t>
+          <t>14. Februar 2014</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=1010</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2014</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Nagy Nándor</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
-[...16 lines deleted...]
-        <v>2016</v>
+          <t>Újlengyel, Ungarn</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>6. April 2014</t>
+        </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=798</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2014</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
-[...16 lines deleted...]
-        <v>2020</v>
+          <t>London, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>16. Mai 2014</t>
+        </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2014</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Juhász Lajos</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
-[...16 lines deleted...]
-        <v>2018</v>
+          <t>Yonkers, NY, USA</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>3. Juli 2014</t>
+        </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=494</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2014</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
-[...21 lines deleted...]
-        <v>2017</v>
+          <t>Dallas, TX, USA</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>22. September 2014</t>
+        </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2014</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Giriny János</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
-[...21 lines deleted...]
-        <v>2016</v>
+          <t>Hamilton, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2. Oktober 2014</t>
+        </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2014</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
+          <t>Gymnasiallehrer, ab 1974 Gymnasialdirektor, ab 1981 Subprior</t>
         </is>
       </c>
       <c r="N41">
-        <v>1963</v>
+        <v>1952</v>
       </c>
       <c r="O41">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2014</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
+          <t>Gymnasiallehrer (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) Universitätsdozent in Arlington, TX, USA – University of Texas (1969–2010), im Ruhestand (2010–2020)</t>
         </is>
       </c>
       <c r="N42">
-        <v>1968</v>
+        <v>1959</v>
       </c>
       <c r="O42">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2014</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>alapító, templomépítő plébános</t>
+          <t>Lehrer, Strich, Hilfsseelsorger</t>
         </is>
       </c>
       <c r="N43">
-        <v>1968</v>
+        <v>1960</v>
       </c>
       <c r="O43">
         <v>2018</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2014</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
+          <t>Lehrer, Sekretär des Abtes, Hilfspfarrer</t>
         </is>
       </c>
       <c r="N44">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1962</v>
+      </c>
+      <c r="O44">
+        <v>2017</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2014</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
+          <t>Pfarrer, derzeit als Aushilfspfarrer in New York, NY, USA</t>
         </is>
       </c>
       <c r="N45">
-        <v>1971</v>
+        <v>1963</v>
       </c>
       <c r="O45">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2014</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
+          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
         </is>
       </c>
       <c r="N46">
-        <v>1973</v>
+        <v>1963</v>
       </c>
       <c r="O46">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2014</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>tanár, illetve 1986 – 2012 között apát</t>
+          <t>Gymnasiallehrer (1968–2014), stellvertretender Schulleiter (1971–1981), Schulleiter (1981–1996), Oberlehrer (1994–2000), Subdiakon (um 2000), Magister der Theologie (um 2007)</t>
         </is>
       </c>
       <c r="N47">
-        <v>1977</v>
+        <v>1968</v>
       </c>
       <c r="O47">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2014</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>tanár, majd nyugállományban</t>
+          <t>Gründer, kirchenbauender Pfarrer</t>
         </is>
       </c>
       <c r="N48">
-        <v>1980</v>
+        <v>1968</v>
       </c>
       <c r="O48">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2014</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
+          <t>Seelsorge und die Durchführung von Exerzitien</t>
         </is>
       </c>
       <c r="N49">
-        <v>1981</v>
-[...2 lines deleted...]
-        <v>2020</v>
+        <v>1970</v>
+      </c>
+      <c r="P49" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2014</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Marozsán László</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>Hausverwalter (1971–1972), Seminarlehrer (1972–1978), Erziehungs- und Berufsberater (1974–1982), Pfarrer (1980–1982), Prior, später Abt, Leiter der Sozialen Einrichtungen (1981–2005), im Ruhestand (2005–2017)</t>
         </is>
       </c>
       <c r="N50">
-        <v>1986</v>
+        <v>1971</v>
       </c>
       <c r="O50">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=700</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2014</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer; nebenbei betreut er auch die St.-Imre-Kirche in Gary, IN, USA.</t>
         </is>
       </c>
       <c r="N51">
-        <v>1988</v>
+        <v>1971</v>
       </c>
       <c r="O51">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2014</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
+          <t>Lehrer für Latein, Religionsunterricht und mittelalterliche Geschichte; später kümmerte er sich um die Krankenversicherungsangelegenheiten seiner Ordensbrüder</t>
         </is>
       </c>
       <c r="N52">
-        <v>1988</v>
-[...4 lines deleted...]
-        </is>
+        <v>1973</v>
+      </c>
+      <c r="O52">
+        <v>2018</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2014</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Gries, Németország</t>
+          <t>St. Anselm Abbey, Mancester, NH, USA</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>St. Anselm Abbey</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>lelkigyakorlat-vezető, Háziközösség alapító-vezető</t>
+          <t>Lehrer sowie von 1986 bis 2012 Abt</t>
         </is>
       </c>
       <c r="N53">
-        <v>1988</v>
+        <v>1977</v>
       </c>
       <c r="O53">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2014</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Gaál Jenő SVD</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Sorkifalud, Magyarország</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
+          <t>Lehrer, später im Ruhestand</t>
         </is>
       </c>
       <c r="N54">
-        <v>1989</v>
+        <v>1980</v>
       </c>
       <c r="O54">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=301</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2014</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Fort Lee, NJ, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>kisegítő lelkész, egyetemi tanár, a haditengerészet központi templomának adminisztrátora</t>
+          <t>Gymnasiallehrer bis 2012, dazwischen von 1988 bis 2012 Abt. Seit 2012 im Ruhestand</t>
         </is>
       </c>
       <c r="N55">
-        <v>1990</v>
+        <v>1981</v>
       </c>
       <c r="O55">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2014</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Marozsán László</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János magyar görög katolikus templom</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N56">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="O56">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2014</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N57">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O57">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2014</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
+          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
         </is>
       </c>
       <c r="N58">
-        <v>1991</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>1988</v>
+      </c>
+      <c r="P58" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2014</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>Gries, Deutschland</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Deutschland</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Leiter von Exerzitien, Gründer und Leiter einer Wohngemeinschaft</t>
         </is>
       </c>
       <c r="N59">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O59">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2014</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Sorkifalud, Ungarn</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
+          <t>Leiter der Cursillo-Bewegung, später Hilfspfarrer</t>
         </is>
       </c>
       <c r="N60">
-        <v>1992</v>
-[...4 lines deleted...]
-        </is>
+        <v>1989</v>
+      </c>
+      <c r="O60">
+        <v>2020</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2014</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>Fort Lee, NJ, USA</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>professor emeritus, vendégelőadó</t>
+          <t>Hilfspfarrer, Universitätsdozent, Verwalter der Zentralkirche der Marine</t>
         </is>
       </c>
       <c r="N61">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="O61">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2014</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Hímesháza, Magyarország</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>plébános, tiszteletbeli esperes</t>
+          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
         </is>
       </c>
       <c r="N62">
-        <v>1994</v>
+        <v>1990</v>
       </c>
       <c r="O62">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2014</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Boynton Beach, FL, USA</t>
+          <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>St. Bonaventure Monastery</t>
+        </is>
+      </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Stellvertretender Hausleiter, Hausleiter, Gästebeauftragter, geistlicher Begleiter der weltlichen Franziskanergemeinschaften, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N63">
-        <v>1994</v>
+        <v>1990</v>
       </c>
       <c r="O63">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2014</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
-[...10 lines deleted...]
-        </is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N64">
+        <v>1991</v>
+      </c>
+      <c r="O64">
+        <v>2019</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2014</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="J65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>Seelsorger (führt römisch-katholische Gottesdienste durch)</t>
         </is>
       </c>
       <c r="N65">
-        <v>1996</v>
+        <v>1991</v>
       </c>
       <c r="O65">
         <v>2024</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2014</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>brazíliai magyar főlelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N66">
-        <v>1997</v>
+        <v>1991</v>
       </c>
       <c r="O66">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2014</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Budapest - Vizafogó</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
+          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
         </is>
       </c>
       <c r="N67">
-        <v>1998</v>
+        <v>1992</v>
       </c>
       <c r="P67" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2014</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Kanada</t>
+          <t>De Pere-i premontrei rendház, West De Pere, WI, USA</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>De Pere-i premontrei rendház</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N68">
-        <v>2000</v>
+        <v>1992</v>
       </c>
       <c r="O68">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2014</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom</t>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Professor emeritus, Gastdozent</t>
         </is>
       </c>
       <c r="N69">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="O69">
         <v>2020</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2014</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
+          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
         </is>
       </c>
       <c r="N70">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2014</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+          <t>Hímesháza, Ungarn</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary templom</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer, Ehrendekan</t>
         </is>
       </c>
       <c r="N71">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="O71">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2014</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Verespatak, Románia</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
+          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N72">
-        <v>2001</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>1994</v>
+      </c>
+      <c r="P72" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2014</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>egyházmegyei bíróság, Lansing, MI, USA</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>egyházmegyei bíróság</t>
+        </is>
+      </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Richter</t>
         </is>
       </c>
       <c r="N73">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="O73">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2014</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Boynton Beach, FL, USA</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>misszionárius, utcai lelkész</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N74">
-        <v>2003</v>
-[...4 lines deleted...]
-        </is>
+        <v>1994</v>
+      </c>
+      <c r="O74">
+        <v>2018</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2014</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Magyarország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N75">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="O75">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2014</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Túrterebes, Románia</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Ungarischer Hauptpfarrer in Brasilien</t>
         </is>
       </c>
       <c r="N76">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>1997</v>
+      </c>
+      <c r="O76">
+        <v>2016</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2014</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
         </is>
       </c>
       <c r="N77">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>1998</v>
+      </c>
+      <c r="P77" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2014</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Kitchener, ON, Kanada</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N78">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="O78">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2014</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Rumänien</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N79">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2000</v>
+      </c>
+      <c r="O79">
+        <v>2020</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2014</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Felsőváros, Gyöngyös, Magyarország</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>Felsőváros</t>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
         </is>
       </c>
       <c r="N80">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>2001</v>
+      </c>
+      <c r="P80" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2014</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom</t>
+        </is>
+      </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N81">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="O81">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2014</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Magyarország</t>
+          <t>Verespatak, Rumänien</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer, gleichzeitig Professor für Kirchenrecht an der Theologischen Hochschule in Gyulafehérvár</t>
         </is>
       </c>
       <c r="N82">
-        <v>2007</v>
-[...4 lines deleted...]
-        </is>
+        <v>2001</v>
+      </c>
+      <c r="O82">
+        <v>2022</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2014</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>posztgraduális tanulmányok, magyar lelkész</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N83">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="O83">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2014</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Örkény, Magyarország</t>
+          <t>Jézus Szíve-templom, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>Jézus Szíve-templom</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>plébániai kormányzó (oldallagosan ellátta: Táborfalva, Tatárszentgyőrgy)</t>
+          <t>Hilfsgeistlicher</t>
         </is>
       </c>
       <c r="N84">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="O84">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2014</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Magyarország</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>címzetes Centuria-i püspök, a külföldi magyarok lelkipásztori ellátásával megbízott esztergom-budapesti segédpüspök</t>
+          <t>Missionar, Straßenpastor</t>
         </is>
       </c>
       <c r="N85">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>2003</v>
+      </c>
+      <c r="P85" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2014</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Szeged, Magyarország</t>
+          <t>Pilisvörösvár, Ungarn</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N86">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="O86">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2014</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Túrterebes, Rumänien</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N87">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>2015</v>
+        <v>2004</v>
+      </c>
+      <c r="P87" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2014</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>szerkesztő, elöljáró</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N88">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="O88">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2014</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Magung Fransiskus Xaverius SVD</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>prefektus, majd 2013-tól missziós titkár</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N89">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="O89">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=680</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2014</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>Queen of Peace templom</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>plébános, magyar lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N90">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="P90" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2014</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>lelkivezető, majd nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N91">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="O91">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2014</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Pannonhalma, Magyarország</t>
+          <t>Felsőváros, Gyöngyös, Ungarn</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>Felsőváros</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N92">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="O92">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2014</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Manolache Lőrinc</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>magyar plébános</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N93">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="O93">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=694</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2014</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Dobogókő, Magyarország</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Ungarn</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>lelkivezető és lelkigyakorlat-adó, majd nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N94">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>2007</v>
+      </c>
+      <c r="P94" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2014</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János templom, Dunabogdány, Magyarország</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Nepumuki Szent János templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>plébániai kormányzó, majd 2015-től plébános</t>
+          <t>Aufbaustudium, ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N95">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="O95">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2014</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Miskolc, Magyarország</t>
+          <t>Örkény, Ungarn</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>kisegítő lelkész, majd nyugállományban</t>
+          <t>Pfarrverwalter (zusätzlich zuständig für: Táborfalva, Tatárszentgyőrgy)</t>
         </is>
       </c>
       <c r="N96">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="O96">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2014</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Magyarország</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Ungarn</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>Fráter György Katolikus Gimnázium és Kollégium</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>érseki biztos, 2011-től igazgató</t>
+          <t>Titularbischof von Centuria, Weihbischof von Esztergom-Budapest, beauftragt mit der Seelsorge für die ungarische Diaspora</t>
         </is>
       </c>
       <c r="N97">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="O97">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2014</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Holy Family Parish, Whitby, ON, Kanada</t>
+          <t>Szeged, Ungarn</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Holy Family Parish</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>plébános, a Kanadai Fellebezési Bíróság bírája, érseki helynök, teológiai tanár</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N98">
-        <v>2009</v>
-[...4 lines deleted...]
-        </is>
+        <v>2007</v>
+      </c>
+      <c r="O98">
+        <v>2019</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2014</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>magyar plébános</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N99">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="O99">
         <v>2015</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2014</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Lengyelország</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Lengyelország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>rendi feladatok, közben Írország</t>
+          <t>Redakteur, Leiter</t>
         </is>
       </c>
       <c r="N100">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="O100">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2014</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Magung Fransiskus Xaverius SVD</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest, Magyarország</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Jezsuita Tartományfőnökség</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>tartományfőnök</t>
+          <t>Präfekt, ab 2013 dann Missionssekretär</t>
         </is>
       </c>
       <c r="N101">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="O101">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2014</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Sherman Oaks, CA, USA</t>
+          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer, ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N102">
-        <v>2010</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2008</v>
+      </c>
+      <c r="P102" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2014</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Veszprém, m</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>m</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>nyugállományban, kisegítő lelkész a Szent Mihály Bazilikában</t>
+          <t>Seelsorger, später im Ruhestand</t>
         </is>
       </c>
       <c r="N103">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="O103">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2014</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Bóna Richárd, dr.</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Washington, DC, USA</t>
+          <t>Pannonhalma, Ungarn</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>doktorandusz, magyar lelkész</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N104">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="O104">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=101</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2014</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Manolache Lőrinc</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>St. Mary, Passaic, NJ, USA</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Mary</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N105">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="O105">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=694</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2014</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Konyárik József</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Coritiba, Brazília</t>
+          <t>Dobogókő, Ungarn</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Seelsorger und Leiter von Exerzitien, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N106">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="O106">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=567</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2014</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Pintye Lajos OFM</t>
+          <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Nepumuki Szent János templom, Dunabogdány, Ungarn</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Nepumuki Szent János templom</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>betegállományban, helyi misszionárius</t>
+          <t>Pfarrverwalter, ab 2015 dann Pfarrer</t>
         </is>
       </c>
       <c r="N107">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="O107">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=882</t>
+          <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2014</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Farkas Edit Szeretetotthon, Budapest</t>
-[...4 lines deleted...]
-          <t>Farkas Edit Szeretetotthon</t>
+          <t>Miskolc, Ungarn</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Hilfspfarrer, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N108">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="O108">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2014</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Bérczi László Bernát O.Cist, apát</t>
+          <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Nagy Lajos Gimnázium, Pécs</t>
+          <t>Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Ungarn</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>Nagy Lajos Gimnázium</t>
+          <t>Fráter György Katolikus Gimnázium és Kollégium</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>hittan és informatika tanár, lelkipásztor</t>
+          <t>Erzbischöflicher Beauftragter, seit 2011 Direktor</t>
         </is>
       </c>
       <c r="N109">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="O109">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=79</t>
+          <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2014</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Ferenciek tere, Budapest, Magyarország</t>
+          <t>Holy Family Parish, Whitby, ON, Kanada</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>Ferenciek tere</t>
+          <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Pfarrer, Richter am kanadischen Berufungsgericht, Erzbischofsvikar, Theologieprofessor</t>
         </is>
       </c>
       <c r="N110">
-        <v>2012</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2009</v>
+      </c>
+      <c r="P110" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2014</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Forró József, Msgr.</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, San José, Costa Rica</t>
-[...9 lines deleted...]
-          <t>Apostoli nunciatúra</t>
+          <t>Máriapócs</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>első titkár</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N111">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="O111">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=285</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2014</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Licskó Szabolcs</t>
+          <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom</t>
+          <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>plébános, a magyar nyelvű hívek lelkipásztora</t>
+          <t>ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N112">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="O112">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=653</t>
+          <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2014</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Sodrás utca, Budapest, Magyarország</t>
+          <t>Polen</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Sodrás utca</t>
+          <t>Polen</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>lelkész, majd nyugállományban a Krisztina körúti idősek otthonában</t>
+          <t>Reguläre Aufgaben, währenddessen Irland</t>
         </is>
       </c>
       <c r="N113">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="O113">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2014</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Magyarország</t>
+          <t>Jezsuita Tartományfőnökség, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
+          <t>Jezsuita Tartományfőnökség</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>vicerektor</t>
+          <t>Provinzleiter</t>
         </is>
       </c>
       <c r="N114">
-        <v>2013</v>
-[...4 lines deleted...]
-        </is>
+        <v>2010</v>
+      </c>
+      <c r="O114">
+        <v>2017</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2014</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Kovách János</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Fájdalmas Anya templom, Eger, Magyarország</t>
+          <t>Sherman Oaks, CA, USA</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Fájdalmas Anya templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>plébánoshelyettes</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N115">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="O115">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2014</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Veszprém, Ungarn</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>im Ruhestand, Hilfspfarrer an der St.-Michael-Basilika</t>
         </is>
       </c>
       <c r="N116">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="O116">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2014</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Hesz Vince Dénes OFM</t>
+          <t>Bóna Richárd, dr.</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Szombathely, Magyarország</t>
+          <t>Washington, DC, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Doktorand, ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N117">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="O117">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=387</t>
+          <t>/persons_v2/view.php?id=101</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2014</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Pickering, ON, Kanada</t>
+          <t>St. Mary, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>St. Mary</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Administrator</t>
         </is>
       </c>
       <c r="N118">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="O118">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2014</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Konyárik József</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Braziliaváros, Brazília</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Coritiba, Brazília</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>plébános, majd a templomok összevonása után a magyar és spanyol anyanyelvű hívek lelkipásztora, segédlelkész, a Metuchen Egyházmegye Magyar Apostolkodásának koordinátora</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N119">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="O119">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=567</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2014</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Pintye Lajos OFM</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Jezsuita idősotthon, Pickering, ON, Kanada</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>Jezsuita idősotthon</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Krankenstand, örtlicher Missionar</t>
         </is>
       </c>
       <c r="N120">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="O120">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=882</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2014</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Kürnyek Róbert, Dr.</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Szűz Mária Szeplőtelen Szíve templom, Zalaegerszeg, Magyarország</t>
-[...4 lines deleted...]
-          <t>Magyarország</t>
+          <t>Farkas Edit Szeretetotthon, Budapest</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>Szűz Mária Szeplőtelen Szíve templom</t>
+          <t>Farkas Edit Szeretetotthon</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N121">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="O121">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=629</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2014</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Mezei András</t>
+          <t>Bérczi László Bernát O.Cist, apát</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Csabrendek, Magyarország</t>
-[...4 lines deleted...]
-          <t>Magyarország</t>
+          <t>Nagy Lajos Gimnázium, Pécs</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>Nagy Lajos Gimnázium</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Religions- und Informatiklehrer, Seelsorger</t>
         </is>
       </c>
       <c r="N122">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="O122">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=734</t>
+          <t>/persons_v2/view.php?id=79</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2014</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Pilisvörösvár, Magyarország</t>
+          <t>Ferenciek tere, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>Ferenciek tere</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N123">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="O123">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2014</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Orbán Mihály SJ</t>
+          <t>Forró József, Msgr.</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Szatmárnémeti, Románia</t>
+          <t>Apostoli nunciatúra, San José, Costa Rica</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Costa Rica</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>Apostoli nunciatúra</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>a Kálvária német nyelvű közösségének plébánosa</t>
+          <t>Erster Sekretär</t>
         </is>
       </c>
       <c r="N124">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="O124">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=835</t>
+          <t>/persons_v2/view.php?id=285</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2014</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Licskó Szabolcs</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Ferenciek tere, Budapest, Magyarország</t>
+          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>Ferenciek tere</t>
+          <t>Magyarok Nagyasszonya templom</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>lelkipásztor, nyugállományban</t>
+          <t>Pfarrer, Seelsorger der ungarischsprachigen Gemeindemitglieder</t>
         </is>
       </c>
       <c r="N125">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="O125">
         <v>2020</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
+          <t>/persons_v2/view.php?id=653</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>2014</v>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>Sodrás utca, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>Sodrás utca</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>Pfarrer, anschließend im Ruhestand im Seniorenheim an der Krisztina-Allee</t>
+        </is>
+      </c>
+      <c r="N126">
+        <v>2012</v>
+      </c>
+      <c r="O126">
+        <v>2018</v>
+      </c>
+      <c r="Q126" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=804</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2014</v>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>Schweda Phillip (OFM)</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>St. Martha Parish, Okemos, MI, USA</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>St. Martha Parish</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>Hilfspriester, Diözesanrichter</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>2012 körül</t>
+        </is>
+      </c>
+      <c r="O127">
+        <v>2015</v>
+      </c>
+      <c r="Q127" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=978</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>2014</v>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Ailer Gellért</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>Washington DC, USA</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Ungarn</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>stellvertretender Rektor</t>
+        </is>
+      </c>
+      <c r="N128">
+        <v>2013</v>
+      </c>
+      <c r="P128" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q128" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=2</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>2014</v>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>Ailer Gellért</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>Washington DC, USA</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>Fájdalmas Anya templom, Eger, Ungarn</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Fájdalmas Anya templom</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N129">
+        <v>2013</v>
+      </c>
+      <c r="O129">
+        <v>2016</v>
+      </c>
+      <c r="Q129" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=2</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2014</v>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Antal András</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>Administrator</t>
+        </is>
+      </c>
+      <c r="N130">
+        <v>2013</v>
+      </c>
+      <c r="O130">
+        <v>2015</v>
+      </c>
+      <c r="Q130" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=11</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>2014</v>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Hesz Vince Dénes OFM</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>Szombathely, Ungarn</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N131">
+        <v>2013</v>
+      </c>
+      <c r="O131">
+        <v>2015</v>
+      </c>
+      <c r="Q131" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=387</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>2014</v>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Jaschkó Balázs SJ</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>Pickering, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N132">
+        <v>2013</v>
+      </c>
+      <c r="O132">
+        <v>2023</v>
+      </c>
+      <c r="Q132" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=477</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2014</v>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Juhász Imre</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>Pfarrer, nach der Zusammenlegung der Pfarreien Seelsorger der ungarisch- und spanischsprachigen Gemeindemitglieder, Vikar und Koordinator der ungarischen Seelsorge der Diözese Metuchen</t>
+        </is>
+      </c>
+      <c r="N133">
+        <v>2013</v>
+      </c>
+      <c r="O133">
+        <v>2024</v>
+      </c>
+      <c r="Q133" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=490</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>2014</v>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>Kish Gábor SJ</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>Jezsuita idősotthon, Pickering, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>Jezsuita idősotthon</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N134">
+        <v>2013</v>
+      </c>
+      <c r="O134">
+        <v>2019</v>
+      </c>
+      <c r="Q134" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=535</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2014</v>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Kürnyek Róbert, Dr.</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>Szűz Mária Szeplőtelen Szíve templom, Zalaegerszeg, Ungarn</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>Szűz Mária Szeplőtelen Szíve templom</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N135">
+        <v>2013</v>
+      </c>
+      <c r="O135">
+        <v>2018</v>
+      </c>
+      <c r="Q135" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=629</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>2014</v>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Mezei András</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>Csabrendek, Ungarn</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N136">
+        <v>2013</v>
+      </c>
+      <c r="O136">
+        <v>2015</v>
+      </c>
+      <c r="Q136" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=734</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>2014</v>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Nagy Ferenc SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár, Ungarn</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N137">
+        <v>2013</v>
+      </c>
+      <c r="O137">
+        <v>2018</v>
+      </c>
+      <c r="Q137" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=788</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2014</v>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Orbán Mihály SJ</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>Szatmárnémeti, Rumänien</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>Rumänien</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>Pfarrer der deutschsprachigen Gemeinde in Kálvária</t>
+        </is>
+      </c>
+      <c r="N138">
+        <v>2013</v>
+      </c>
+      <c r="O138">
+        <v>2021</v>
+      </c>
+      <c r="Q138" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=835</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>2014</v>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>Padua Friary, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>Padua Friary</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N139">
+        <v>2013</v>
+      </c>
+      <c r="O139">
+        <v>2019</v>
+      </c>
+      <c r="Q139" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=887</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2014</v>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>Páldeák Iván Szabolcs OFM</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>Ferenciek tere, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>Ferenciek tere</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>Pfarrer, im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N140">
+        <v>2013</v>
+      </c>
+      <c r="O140">
+        <v>2020</v>
+      </c>
+      <c r="Q140" t="inlineStr">
+        <is>
           <t>/persons_v2/view.php?id=859</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>2014</v>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>Rigó Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N141">
+        <v>2013</v>
+      </c>
+      <c r="O141">
+        <v>2017</v>
+      </c>
+      <c r="Q141" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=937</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>2014</v>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>Rostás Sándor SVD</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>Kőszeg, Ungarn</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N142">
+        <v>2013</v>
+      </c>
+      <c r="O142">
+        <v>2019</v>
+      </c>
+      <c r="Q142" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=946</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>2014</v>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>Sajgó Szabolcs SJ</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>Párbeszéd Háza, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Párbeszéd Háza</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>Direktor</t>
+        </is>
+      </c>
+      <c r="N143">
+        <v>2013</v>
+      </c>
+      <c r="P143" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q143" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>