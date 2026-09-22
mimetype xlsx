--- v0 (2026-07-07)
+++ v1 (2026-09-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronologia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,130 +125,130 @@
       </c>
       <c r="B4">
         <v>2024</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Todos os países</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>42</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -301,3705 +301,4206 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2024</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Retorno à pátria</t>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Balogh László</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos - pároco, que neste momento está a celebrar a missa em Nova Iorque, NY
-Bosco Szent János plébániatemplom (szalézi plébánia), Balassagyarmat, Hungria - pároco, decano (entre 2024 e 2025, exerceu funções em simultâneo nas paróquias de Cserhátsurány, Herencsény e Terény; a partir de 2025, foi dispensado das funções nas paróquias que exercia em simultâneo.)</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - Pfarrer, der gerade in New York, NY, die Messe zelebriert
+Bosco Szent János plébániatemplom (szalézi plébánia), Balassagyarmat, Ungarn - Pfarrer, Dekan (von 2024 bis 2025 zusätzlich zuständig für: Cserhátsurány, Herencsény, Terény; ab 2025 wurde er von der Betreuung der zusätzlich betreuten Pfarreien entbunden.)</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>2018
 2024</t>
         </is>
       </c>
       <c r="O18">
         <v>2024</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2024</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Início do ministério no exterior
-Transferência (lugar anterior de ministério)</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bérczi László Bernát O.Cist, apát</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos - local de residência designado, pastor (celebra as missas mensais em húngaro)
-Zirci Ciszterci Apátság, Zirc - abade (suspenso dos seus direitos de abade em 2023)</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA - festgelegter Aufenthaltsort, Seelsorger (hält die monatlichen ungarischen Messen)
+Zirci Ciszterci Apátság, Zirc - Abt (seine Abtsrechte wurden 2023 ausgesetzt)</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>2024
 2018</t>
         </is>
       </c>
       <c r="O19">
         <v>2024</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=79</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2024</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Miskolc, Hungria - pastor auxiliar, posteriormente aposentado</t>
+          <t>Miskolc, Ungarn - Hilfspfarrer, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N20">
         <v>2009</v>
       </c>
       <c r="O20">
         <v>2024</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2024</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Retorno à pátria</t>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá - pároco
-Jézus Szíve templom, Pécs, Hungria - capelão universitário, capelão organizador</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - Pfarrer
+Jézus Szíve templom, Pécs, Ungarn - Universitätsseelsorger, Organisationsseelsorger</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>2017
 2024</t>
         </is>
       </c>
       <c r="O21">
         <v>2024</v>
       </c>
       <c r="P21" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2024</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Início do ministério no exterior
-[...1 lines deleted...]
-Retorno à pátria</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Hernádi Balázs Lehel OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Ucrânia - pastor
-[...1 lines deleted...]
-Zalaegerszeg, Hungria - pastor (entre fevereiro e agosto de 2005)</t>
+          <t>Nagyszőlős, Ukraine - Seelsorger
+Satipo, Peru - Hilfspfarrer, anschließend von 2023 bis 2024 Pfarrer
+Zalaegerszeg, Ungarn - Seelsorger (zwischen Februar und August 2005)</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2024. augusztus –
+          <t>2024
 2019
 2024</t>
         </is>
       </c>
       <c r="O22">
         <v>2024</v>
       </c>
+      <c r="P22" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=385</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2024</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Início do ministério no exterior
-Transferência (lugar anterior de ministério)</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Thomas Aquinas Seminary, Dillwyn, VA, Estados Unidos - encontra-se no seminário da Fraternidade Sacerdotal São Pio X, com autorização da Ordem
-Szeged, Hungria - pastor</t>
+          <t>Thomas Aquinas Seminary, Dillwyn, VA, USA - hält sich mit Genehmigung des Ordens im Seminar der Priesterbruderschaft St. Pius X. auf
+Szeged, Ungarn - Seelsorger</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>2024
 2020</t>
         </is>
       </c>
       <c r="O23">
         <v>2024</v>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=387</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2024</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Início do ministério no exterior
-[...1 lines deleted...]
-Transferência (lugar anterior de ministério)</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)
+Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá - pároco
-[...1 lines deleted...]
-Jézus Szíve templom, Budapest, Hungria - administrador da igreja e, simultaneamente, entre 2021 e 2024, administrador paroquial da Paróquia de Cristo Rei, em Belsőjózsefváros, Budapeste</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - Pfarrer
+Budapest, Ungarn - Redakteur, Leiter
+Jézus Szíve templom, Budapest, Ungarn - Kirchenverwalter, von 2021 bis 2024 zugleich Pfarrverwalter der Pfarrei „Christus König“ in Belső-Józsefváros, Budapest</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>2024
 2007
 2015</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>2024
 2024</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2024</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos - pároco e, após a fusão das paróquias, pastor dos fiéis de língua materna húngara e espanhola, vigário e coordenador da Apostolado Húngaro da Diocese de Metuchen
-Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos - pároco, que também exerce o seu ministério em New Brunswick, NJ, EUA, e em Nova Iorque, NY, EUA.</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - Pfarrer, nach der Zusammenlegung der Pfarreien Seelsorger der ungarisch- und spanischsprachigen Gemeindemitglieder, Vikar und Koordinator der ungarischen Seelsorge der Diözese Metuchen
+Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - Pfarrer, der gleichzeitig auch für New Brunswick (New Jersey, USA) und New York (New York, USA) zuständig ist.</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>2013
 2024</t>
         </is>
       </c>
       <c r="O25">
         <v>2024</v>
       </c>
       <c r="P25" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2024</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Gödöllő, Hungria - vigário
-Fót, Hungria - vigário, administrador da paróquia a partir de 2025</t>
+          <t>Gödöllő, Ungarn - Hilfspfarrer
+Fót, Ungarn - Hilfspfarrer, ab 2025 Pfarreileiter</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>2021
 2024</t>
         </is>
       </c>
       <c r="O26">
         <v>2024</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2024</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Canadá - pároco
-London, Reino Unido - na reforma</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada - Pfarrer
+London, Vereinigtes Königreich - im Ruhestand</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>2001
 2024</t>
         </is>
       </c>
       <c r="O27">
         <v>2024</v>
       </c>
       <c r="P27" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2024</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Início do ministério no exterior
-Transferência (lugar anterior de ministério)</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos - na reforma
-Zirc, Hungria - perjel (regressou a Dallas, TX, EUA, em 2023 devido a uma doença)</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA - im Ruhestand
+Zirc, Ungarn - Perjel (kehrte 2023 aufgrund einer Erkrankung nach Dallas, TX, USA, zurück)</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>2024
 2018</t>
         </is>
       </c>
       <c r="O28">
         <v>2024</v>
       </c>
       <c r="P28" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2024</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Falecimento</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Bronx, New York, NY, Estados Unidos</t>
+          <t>Isteni Ige templom, Miskolc - Pfarrer, von 2019 bis 2024 zugleich Vizevorsteherin des Klosters „Pongrácz Szent István“ in Miskolc sowie ab 2023 Ökonomin der Ordensprovinz
+Fáber Szent Péter jezsuita rendház, Budapest - Péter Szent Fáber, Minister des Jesuitenklosters und Beauftragter der Provinz für ältere Ordensmitglieder</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>3 de abril de 2024</t>
+          <t>2017
+2024</t>
+        </is>
+      </c>
+      <c r="O29" t="inlineStr">
+        <is>
+          <t>2024
+2026</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2024</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Falecimento</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Sabo Estefan</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>San Roque de Presidencia Roque Sáenz Peña, Argentína</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canadá</t>
-[...4 lines deleted...]
-          <t>7 de abril de 2024</t>
+          <t>San Antonio de Padua-plébánia, Villa Río Bermejito, Chaco, Argentína - Pfarrer
+Sagrado Corazón de Jesús-plébánia, Campo Largo, Chaco, Argentína - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N30">
+        <v>2024</v>
+      </c>
+      <c r="O30">
+        <v>2024</v>
+      </c>
+      <c r="P30" t="inlineStr">
+        <is>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=954</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2024</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Falecimento</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Budapest, Hungria</t>
+          <t>Bronx, New York, NY, USA</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>15 de julho de 2024</t>
+          <t>3. April 2024</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2024</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Falecimento</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canadá</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Welland, ON, Canadá</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>18 de novembro de 2024</t>
+          <t>7. April 2024</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2024</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Falecimento</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Devon, PA, Estados Unidos</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>23 de novembro de 2024</t>
+          <t>15. Juli 2024</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2024</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Áustria</t>
-[...17 lines deleted...]
-          <t>atualmente</t>
+          <t>Detroit, MI, USA</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>24. Juli 2024</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2024</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canadá</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canadá</t>
-[...17 lines deleted...]
-          <t>atualmente</t>
+          <t>Welland, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>18. November 2024</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2024</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
-[...16 lines deleted...]
-        <v>2025</v>
+          <t>Devon, PA, USA</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>23. November 2024</t>
+        </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2024</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Dallas, TX, Estados Unidos</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>professor do ensino secundário até 2011, bibliotecário até 2022, capelão da comunidade húngara do Texas</t>
+          <t>Seelsorge und die Durchführung von Exerzitien</t>
         </is>
       </c>
       <c r="N37">
-        <v>1992</v>
+        <v>1970</v>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2024</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>pároco; desde 2010, em Windsor, Ontário, Canadá – Paróquia de Santo António de Pádua – administrador</t>
-[...5 lines deleted...]
-        </is>
+          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N38">
+        <v>1988</v>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2024</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Hungria</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Hungria</t>
-[...4 lines deleted...]
-          <t>Budapest - Vizafogó</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>vigário e, a partir de 2000, pároco, tendo sido também diretor da Capela de Santo Agostinho entre 2001 e 2019</t>
+          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
         </is>
       </c>
       <c r="N39">
-        <v>1998</v>
-[...4 lines deleted...]
-        </is>
+        <v>1990</v>
+      </c>
+      <c r="O39">
+        <v>2025</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2024</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Hungria</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>Hungria</t>
-[...4 lines deleted...]
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>docente da Faculdade de Teologia Monástica Sapientia, leciona Teologia Fundamental; membro do Senado desde 2020 e chefe do Departamento de Teologia Fundamental; vice-reitor para a Educação e Investigação entre 2021 e 2025; reitor interino desde 1 de julho de 2025; reitor a partir de 1 de setembro de 2025</t>
+          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
         </is>
       </c>
       <c r="N40">
-        <v>2001</v>
+        <v>1992</v>
       </c>
       <c r="P40" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2024</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>missionário, pastor de rua</t>
+          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
         </is>
       </c>
       <c r="N41">
-        <v>2003</v>
+        <v>1994</v>
       </c>
       <c r="P41" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2024</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Szatmár (anteriormente: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Túrterebes, Romênia</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Romênia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>na reforma</t>
+          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N42">
-        <v>2004</v>
+        <v>1994</v>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2024</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canadá</t>
+          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
         </is>
       </c>
       <c r="N43">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2024</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Hungria</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
         </is>
       </c>
       <c r="N44">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2024</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Canadá</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Queen of Peace templom</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>pároco, pastor húngaro</t>
+          <t>Missionar, Straßenpastor</t>
         </is>
       </c>
       <c r="N45">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2024</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Holy Family Parish, Whitby, ON, Canadá</t>
+          <t>Túrterebes, Rumänien</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Holy Family Parish</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>pároco, juiz do Tribunal de Recurso do Canadá, vigário arcibispal, professor de teologia</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N46">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="P46" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2024</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Washington DC, Estados Unidos</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Hungria</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>vice-diretor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N47">
-        <v>2013</v>
+        <v>2004</v>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2024</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Budapest, Hungria</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Ungarn</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>cofundador da Acta Pintériana e, posteriormente, seu editor-chefe.</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N48">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="P48" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2024</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>New York, NY, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>St. Mary’s, Port Jervis, NY, Estados Unidos</t>
+          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>St. Mary’s</t>
+          <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>na reforma, e também colabora como celebrante da missa húngara em Nova Iorque, NY, EUA</t>
+          <t>Pfarrer, ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N49">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2024</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Holy Family Parish, Whitby, ON, Kanada</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>na reforma</t>
+          <t>Pfarrer, Richter am kanadischen Berufungsgericht, Erzbischofsvikar, Theologieprofessor</t>
         </is>
       </c>
       <c r="N50">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2024</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Apró, Jorge Alberto</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Guarulhos, Brazília</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Sagrada Família, Guarulhos, Brazília</t>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Ungarn</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>Sagrada Família</t>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>pároco emérito</t>
+          <t>stellvertretender Rektor</t>
         </is>
       </c>
       <c r="N51">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="P51" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=14</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2024</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia, Budapest, Hungria</t>
+          <t>Párbeszéd Háza, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia</t>
+          <t>Párbeszéd Háza</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>pastor auxiliar</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="N52">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="P52" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2024</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Debrecen, Hungria</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>juiz do Tribunal Diocesano de Hajdúdorog</t>
+          <t>Mitbegründer und später Chefredakteur der Zeitschrift „Acta Pintériana“.</t>
         </is>
       </c>
       <c r="N53">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="P53" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2024</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Washington DC, Estados Unidos</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom, Eger, Hungria</t>
+          <t>St. Mary’s, Port Jervis, NY, USA</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom</t>
+          <t>St. Mary’s</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>administrador paroquial</t>
+          <t>im Ruhestand, hilft außerdem in New York, NY, USA, bei der ungarischen Messe aus</t>
         </is>
       </c>
       <c r="N54">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="P54" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2024</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Budapest, Hungria</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>delegado para a formação e os estudos da Província da Ordem Franciscana da Grande Senhora dos Húngaros.</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N55">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2024</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Apró, Jorge Alberto</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal plébánia, Eger</t>
+          <t>Sagrada Família, Guarulhos, Brazília</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal plébánia</t>
+          <t>Sagrada Família</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>emeritierter Pfarrer</t>
         </is>
       </c>
       <c r="N56">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P56" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=14</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2024</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Budai Görög Katolikus Parókia, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>Budai Görög Katolikus Parókia</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>na reforma</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N57">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2024</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Bellovics Gábor SJ</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Budapest, Hungria</t>
+          <t>Debrecen, Ungarn</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Hungria</t>
-[...4 lines deleted...]
-          <t>Jézus Szíve templom</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>pastor auxiliar</t>
+          <t>Richter am Diözesangericht Hajdúdorog</t>
         </is>
       </c>
       <c r="N58">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>2015</v>
+      </c>
+      <c r="P58" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=128</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2024</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Konyárik József</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Nagyvárad, Romênia</t>
+          <t>Kisboldogasszony templom, Eger, Ungarn</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Romênia</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>Kisboldogasszony templom</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>pastor da comunidade do Caminho Neocatecumenal</t>
+          <t>Pfarrverwalter</t>
         </is>
       </c>
       <c r="N59">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=567</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2024</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish, Guelph, ON, Canadá</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>St. John the Baptist Parish</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>Ausbildungs- und Studiendelegierter der Franziskanerprovinz „Große Frau der Ungarn“.</t>
         </is>
       </c>
       <c r="N60">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="P60" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2024</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Bellovics Gábor SJ</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Szent Ignác Jezsuita Szakkollégium, Budapest, Hungria</t>
-[...4 lines deleted...]
-          <t>Hungria</t>
+          <t>Páduai Szent Antal plébánia, Eger</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>Szent Ignác Jezsuita Szakkollégium</t>
+          <t>Páduai Szent Antal plébánia</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N61">
-        <v>2018</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>2016</v>
+      </c>
+      <c r="P61" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=128</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2024</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Hungria</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Hungria</t>
-[...4 lines deleted...]
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N62">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2024</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Kürnyek Róbert, Dr.</t>
+          <t>Bellovics Gábor SJ</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Hungria</t>
+          <t>Jézus Szíve templom, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság</t>
+          <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>diretor da igreja, e simultaneamente capelão da Escola Primária, Secundária e Internato József Mindszenty</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N63">
-        <v>2018</v>
-[...4 lines deleted...]
-        </is>
+        <v>2017</v>
+      </c>
+      <c r="O63">
+        <v>2025</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=629</t>
+          <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2024</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Konyárik József</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Braziliaváros, Brazília</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Woodside, CA, Estados Unidos</t>
+          <t>Nagyvárad, Rumänien</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>professor e capelão da missão católica húngara</t>
+          <t>Seelsorger der Gemeinschaft des Neokatechumenats</t>
         </is>
       </c>
       <c r="N64">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=567</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2024</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Huszti Mihály</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, Estados Unidos</t>
+          <t>Szent Angyalok templom, Arcadia, CA, USA</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church</t>
+          <t>Szent Angyalok templom</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>pastor, juiz episcopal e sinodal</t>
-[...5 lines deleted...]
-        </is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N65">
+        <v>2017</v>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=446</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2024</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Hungria</t>
+          <t>St. John the Baptist Parish, Guelph, ON, Kanada</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>Budafok-Belvárosi Szent Lipót templom</t>
+          <t>St. John the Baptist Parish</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>vigário, pároco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N66">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="P66" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2024</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Bellovics Gábor SJ</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canadá</t>
+          <t>Szent Ignác Jezsuita Szakkollégium, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>Szent Ignác Jezsuita Szakkollégium</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N67">
-        <v>2019</v>
-[...4 lines deleted...]
-        </is>
+        <v>2018</v>
+      </c>
+      <c r="O67">
+        <v>2025</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2024</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Loya Tamás</t>
+          <t>Huszti Mihály</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Parma, OH, Estados Unidos</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, Estados Unidos</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>Annunciation of the Mother of God Byzantine Catholic Parish</t>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>Pfarrer, Bischofs- und Synodalrichter</t>
         </is>
       </c>
       <c r="N68">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=667</t>
+          <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2024</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Mezei András</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>II. (Kis Szent Teréz templom), Keszthely, Hungria</t>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>II. (Kis Szent Teréz templom)</t>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N69">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=734</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2024</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Orbán Mihály SJ</t>
+          <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, Montréal, QC, Canadá</t>
+          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Ungarn</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom</t>
+          <t>Szent Kereszt templomigazgatóság</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>Kirchenverwalter, gleichzeitig Schulseelsorger an der József-Mindszenty-Grundschule, dem Gymnasium und dem Internat</t>
         </is>
       </c>
       <c r="N70">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=835</t>
+          <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2024</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Dunavarsány, Hungria</t>
+          <t>Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>pároco, que também é responsável pela paróquia de Bugyi.</t>
+          <t>Lehrer sowie Pfarrer in der ungarischen katholischen Mission</t>
         </is>
       </c>
       <c r="N71">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2024</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Gyulafehérvár, Romênia</t>
+          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Romênia</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>Budafok-Belvárosi Szent Lipót templom</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>vigário geral, vigário judicial, professor de teologia</t>
+          <t>Dekan, Pfarrer</t>
         </is>
       </c>
       <c r="N72">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="P72" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2024</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Érseki Papnevelő Intézet, Eger, Hungria</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Hungria</t>
-[...4 lines deleted...]
-          <t>Érseki Papnevelő Intézet</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>professor de espiritualidade e teologia</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N73">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="P73" t="inlineStr">
         <is>
-          <t>atualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2024</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Dezső Péter OFM</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>San Ramón, Peru</t>
+          <t>Gyulafehérvár, Rumänien</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>missionário</t>
+          <t>Weihbischof, Generalvikar</t>
         </is>
       </c>
       <c r="N74">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>2020</v>
+      </c>
+      <c r="P74" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=195</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2024</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
+          <t>Loya Tamás</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>Parma, OH, USA</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, USA</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>Annunciation of the Mother of God Byzantine Catholic Parish</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N75">
+        <v>2020</v>
+      </c>
+      <c r="P75" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q75" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=667</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2024</v>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Mezei András</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>II. (Kis Szent Teréz templom), Keszthely, Ungarn</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>II. (Kis Szent Teréz templom)</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N76">
+        <v>2020</v>
+      </c>
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q76" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=734</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>2024</v>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Orbán Mihály SJ</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya templom</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N77">
+        <v>2021</v>
+      </c>
+      <c r="P77" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q77" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=835</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>2024</v>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Finta Lajos</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Dunavarsány, Ungarn</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>Der Pfarrer betreut Bugyi nebenbei.</t>
+        </is>
+      </c>
+      <c r="N78">
+        <v>2022</v>
+      </c>
+      <c r="P78" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q78" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=275</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2024</v>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Lukács Imre Róbert, Dr.</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár, Rumänien</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>Rumänien</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>Generalvikar, Gerichtsvikar, Theologielehrer</t>
+        </is>
+      </c>
+      <c r="N79">
+        <v>2022</v>
+      </c>
+      <c r="P79" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q79" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=672</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2024</v>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
           <t>Lóczi Tamás</t>
         </is>
       </c>
-      <c r="E75" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G75" t="inlineStr">
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
-      <c r="H75" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J75" t="inlineStr">
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Érseki Papnevelő Intézet, Eger, Ungarn</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>Érseki Papnevelő Intézet</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>Lehrer für Spiritualität und Theologie</t>
+        </is>
+      </c>
+      <c r="N80">
+        <v>2022</v>
+      </c>
+      <c r="P80" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q80" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=668</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>2024</v>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>Schweda Phillip (OFM)</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>St. Bernard Parish, Holmes Beach, FL, USA</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>St. Bernard Parish</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>Verwaltungsangestellter, anschließend im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N81">
+        <v>2022</v>
+      </c>
+      <c r="O81">
+        <v>2026</v>
+      </c>
+      <c r="Q81" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=978</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>2024</v>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Dezső Péter OFM</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>San Ramón, Peru</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>Peru</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>Missionar</t>
+        </is>
+      </c>
+      <c r="N82">
+        <v>2023</v>
+      </c>
+      <c r="O82">
+        <v>2025</v>
+      </c>
+      <c r="Q82" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=195</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2024</v>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Lóczi Tamás</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Szent József Kollégium, Eger, Ungarn</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
         <is>
           <t>Szent József Kollégium</t>
         </is>
       </c>
-      <c r="K75" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N75">
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N83">
         <v>2023</v>
       </c>
-      <c r="P75" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q75" t="inlineStr">
+      <c r="P83" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>