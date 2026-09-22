--- v0 (2026-07-06)
+++ v1 (2026-09-22)
@@ -144,111 +144,111 @@
         <is>
           <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>46</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -420,3125 +420,3723 @@
       <c r="O19">
         <v>2026</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2026</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Mahoney Róbert</t>
+          <t>Jelinek Antal</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Forth Wayne – South Bend, OH, USA</t>
+          <t>Esztergom</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Three Rivers, MI, USA</t>
-[...4 lines deleted...]
-          <t>2026. március 29.</t>
+          <t>National Shrine of St. Maximilian Kolbe at Marytown, Marytown, LI, USA - kisegítő lelkész</t>
+        </is>
+      </c>
+      <c r="N20">
+        <v>2026</v>
+      </c>
+      <c r="P20" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=686</t>
+          <t>/persons_v2/view.php?id=486</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2026</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Ausztria</t>
-[...9 lines deleted...]
-          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
+          <t>St. Bernard Parish, Holmes Beach, FL, USA - adminisztrátor, majd nyugállományban</t>
         </is>
       </c>
       <c r="N21">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>2022</v>
+      </c>
+      <c r="O21">
+        <v>2026</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2026</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
-[...17 lines deleted...]
-          <t>jelenleg</t>
+          <t>Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026. január 15.</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2026</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Mahoney Róbert</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Forth Wayne – South Bend, OH, USA</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
-[...17 lines deleted...]
-          <t>jelenleg</t>
+          <t>Three Rivers, MI, USA</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026. március 29.</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=686</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2026</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Eigel Gábor CSC</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
-[...14 lines deleted...]
-          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
+          <t>Barka, Szlovákia</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>1994 -</t>
-[...4 lines deleted...]
-          <t>jelenleg</t>
+          <t>2026. szeptember 13.</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=232</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2026</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Budapest - Vizafogó</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
+          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
         </is>
       </c>
       <c r="N25">
-        <v>1998</v>
+        <v>1970</v>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2026</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
+          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
         </is>
       </c>
       <c r="N26">
-        <v>2001</v>
+        <v>1988</v>
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2026</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>misszionárius, utcai lelkész</t>
+          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
         </is>
       </c>
       <c r="N27">
-        <v>2003</v>
+        <v>1992</v>
       </c>
       <c r="P27" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2026</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Túrterebes, Románia</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
         </is>
       </c>
       <c r="N28">
-        <v>2004</v>
+        <v>1994</v>
       </c>
       <c r="P28" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2026</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>helyi elöljáró és segédlelkész, valamint DeWitt, MI, USA és Toledo, OH, USA egykori magyar plébániákon miséző</t>
         </is>
       </c>
       <c r="N29">
-        <v>2004</v>
+        <v>1994</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2026</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Magyarország</t>
+          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
         </is>
       </c>
       <c r="N30">
-        <v>2007</v>
+        <v>1998</v>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2026</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>Queen of Peace templom</t>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>plébános, magyar lelkész</t>
+          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
         </is>
       </c>
       <c r="N31">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2026</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Holy Family Parish, Whitby, ON, Kanada</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Holy Family Parish</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>plébános, a Kanadai Fellebezési Bíróság bírája, érseki helynök, teológiai tanár</t>
+          <t>misszionárius, utcai lelkész</t>
         </is>
       </c>
       <c r="N32">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="P32" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2026</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Magyarország</t>
+          <t>Túrterebes, Románia</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>vicerektor</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N33">
-        <v>2013</v>
+        <v>2004</v>
       </c>
       <c r="P33" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2026</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>az Acta Pintériana társalapítója, később főszerkesztője.</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N34">
-        <v>2014</v>
+        <v>2004</v>
       </c>
       <c r="P34" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2026</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>St. Mary’s, Port Jervis, NY, USA</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Magyarország</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>St. Mary’s</t>
+          <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>nyugállományban, egyben besegít New York, NY, USA magyar miséző</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N35">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="P35" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2026</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános, magyar lelkész</t>
         </is>
       </c>
       <c r="N36">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2026</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Apró, Jorge Alberto</t>
+          <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Guarulhos, Brazília</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Sagrada Família, Guarulhos, Brazília</t>
+          <t>Holy Family Parish, Whitby, ON, Kanada</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>Sagrada Família</t>
+          <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>emeritus plébános</t>
+          <t>plébános, a Kanadai Fellebezési Bíróság bírája, érseki helynök, teológiai tanár</t>
         </is>
       </c>
       <c r="N37">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="P37" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=14</t>
+          <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2026</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia, Budapest, Magyarország</t>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia</t>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>vicerektor</t>
         </is>
       </c>
       <c r="N38">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="P38" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2026</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Debrecen, Magyarország</t>
+          <t>Párbeszéd Háza, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>Párbeszéd Háza</t>
+        </is>
+      </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>a Hajdúdorogi Egyházmegyei Bíróság bírája</t>
+          <t>igazgató</t>
         </is>
       </c>
       <c r="N39">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="P39" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2026</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom, Eger, Magyarország</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>plébániai kormányzó</t>
+          <t>az Acta Pintériana társalapítója, később főszerkesztője.</t>
         </is>
       </c>
       <c r="N40">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="P40" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2026</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>St. Mary’s, Port Jervis, NY, USA</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>St. Mary’s</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>a Magyarok Nagyasszonya Ferences Rendtartomány képzési és tanulmányi delegátusa.</t>
+          <t>nyugállományban, egyben besegít New York, NY, USA magyar miséző</t>
         </is>
       </c>
       <c r="N41">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="P41" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2026</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal plébánia, Eger</t>
-[...4 lines deleted...]
-          <t>Páduai Szent Antal plébánia</t>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N42">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P42" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2026</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Apró, Jorge Alberto</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Sagrada Família, Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>Sagrada Família</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>emeritus plébános</t>
         </is>
       </c>
       <c r="N43">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P43" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=14</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2026</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Konyárik József</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Nagyvárad, Románia</t>
+          <t>Budai Görög Katolikus Parókia, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>Budai Görög Katolikus Parókia</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>a neokatekumenátus út közösségének lelkipásztora</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N44">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="P44" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=567</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2026</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish, Guelph, ON, Kanada</t>
+          <t>Debrecen, Magyarország</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>St. John the Baptist Parish</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>a Hajdúdorogi Egyházmegyei Bíróság bírája</t>
         </is>
       </c>
       <c r="N45">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="P45" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2026</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Magyarország</t>
+          <t>Kisboldogasszony templom, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
+          <t>Kisboldogasszony templom</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>plébániai kormányzó</t>
         </is>
       </c>
       <c r="N46">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="P46" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2026</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Kürnyek Róbert, Dr.</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Magyarország</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>templomigazgató, közben Mindszenty József Általános Iskola, Gimnázium és Kollégium – iskolalelkész</t>
+          <t>a Magyarok Nagyasszonya Ferences Rendtartomány képzési és tanulmányi delegátusa.</t>
         </is>
       </c>
       <c r="N47">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="P47" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=629</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2026</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Woodside, CA, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Páduai Szent Antal plébánia, Eger</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>Páduai Szent Antal plébánia</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>tanár, valamint a magyar katolikus misszióban lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N48">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="P48" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2026</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Huszti Mihály</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. John the Baptist Byzantine Catholic Church</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>lelkész, püspöki és szinódusi bíró</t>
-[...5 lines deleted...]
-        </is>
+          <t>nyugállományban</t>
+        </is>
+      </c>
+      <c r="N49">
+        <v>2016</v>
       </c>
       <c r="P49" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=446</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2026</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Konyárik József</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Braziliaváros, Brazília</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Magyarország</t>
+          <t>Nagyvárad, Románia</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Budafok-Belvárosi Szent Lipót templom</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>esperes, plébános</t>
+          <t>a neokatekumenátus út közösségének lelkipásztora</t>
         </is>
       </c>
       <c r="N50">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="P50" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=567</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2026</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Szent Angyalok templom, Arcadia, CA, USA</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>Szent Angyalok templom</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N51">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="P51" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2026</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Loya Tamás</t>
+          <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, USA</t>
+          <t>St. John the Baptist Parish, Guelph, ON, Kanada</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>Annunciation of the Mother of God Byzantine Catholic Parish</t>
+          <t>St. John the Baptist Parish</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N52">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="P52" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=667</t>
+          <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2026</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Mezei András</t>
+          <t>Huszti Mihály</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>II. (Kis Szent Teréz templom), Keszthely, Magyarország</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>II. (Kis Szent Teréz templom)</t>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkész, püspöki és szinódusi bíró</t>
         </is>
       </c>
       <c r="N53">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="P53" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=734</t>
+          <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2026</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Orbán Mihály SJ</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom</t>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N54">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="P54" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=835</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2026</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Dunavarsány, Magyarország</t>
+          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Magyarország</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>Szent Kereszt templomigazgatóság</t>
+        </is>
+      </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>plébános, oldallagosan ellátja Bugyit.</t>
+          <t>templomigazgató, közben Mindszenty József Általános Iskola, Gimnázium és Kollégium – iskolalelkész</t>
         </is>
       </c>
       <c r="N55">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="P55" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2026</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Gyulafehérvár, Románia</t>
+          <t>Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>általános helynök, bírósági helynök, teológiai tanár</t>
+          <t>tanár, valamint a magyar katolikus misszióban lelkész</t>
         </is>
       </c>
       <c r="N56">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="P56" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2026</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Érseki Papnevelő Intézet, Eger, Magyarország</t>
+          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>Érseki Papnevelő Intézet</t>
+          <t>Budafok-Belvárosi Szent Lipót templom</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>spirituális, teológiai tanár</t>
+          <t>esperes, plébános</t>
         </is>
       </c>
       <c r="N57">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2026</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Szent József Kollégium, Eger, Magyarország</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Szent József Kollégium</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>lelkész</t>
         </is>
       </c>
       <c r="N58">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2026</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Bosco Szent János plébániatemplom (szalézi plébánia), Balassagyarmat, Magyarország</t>
+          <t>Gyulafehérvár, Románia</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Bosco Szent János plébániatemplom (szalézi plébánia)</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>plébános, esperes (2024-2025 között oldallagosan ellátta: Cserhátsurány, Herencsény, Terény; 2025-től az oldallagosan ellátott egyházközségek ellátása alól felmentést kapott.)</t>
+          <t>segédpüspök, általános helynök</t>
         </is>
       </c>
       <c r="N59">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2026</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Loya Tamás</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Pécs, Magyarország</t>
+          <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, USA</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom</t>
+          <t>Annunciation of the Mother of God Byzantine Catholic Parish</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>egyetemi lelkész, szervezőlelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N60">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=667</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2026</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Hesz Vince Dénes OFM</t>
+          <t>Mezei András</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Thomas Aquinas Seminary, Dillwyn, VA, USA</t>
+          <t>II. (Kis Szent Teréz templom), Keszthely, Magyarország</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>Thomas Aquinas Seminary</t>
+          <t>II. (Kis Szent Teréz templom)</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>a Szent X. Piusz Papi Testvérület szemináriumában tartózkodik, rendi engedéllyel</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N61">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=387</t>
+          <t>/persons_v2/view.php?id=734</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2026</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyarok Nagyasszonya templom</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N62">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2026</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Dunavarsány, Magyarország</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>plébános, közben ellátja New Brunswick, NJ, USA-t és New York, NY, USA-t is.</t>
+          <t>plébános, oldallagosan ellátja Bugyit.</t>
         </is>
       </c>
       <c r="N63">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="P63" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2026</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>London, Egyesült Királyság</t>
+          <t>Gyulafehérvár, Románia</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Egyesült Királyság</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>általános helynök, bírósági helynök, teológiai tanár</t>
         </is>
       </c>
       <c r="N64">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2026</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Érseki Papnevelő Intézet, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Érseki Papnevelő Intézet</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>spirituális, teológiai tanár</t>
         </is>
       </c>
       <c r="N65">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="P65" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2026</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
+          <t>Lóczi Tamás</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Szent József Kollégium, Eger, Magyarország</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>Szent József Kollégium</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N66">
+        <v>2023</v>
+      </c>
+      <c r="P66" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q66" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=668</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2026</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Balogh László</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Bosco Szent János plébániatemplom (szalézi plébánia), Balassagyarmat, Magyarország</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>Bosco Szent János plébániatemplom (szalézi plébánia)</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>plébános, esperes (2024-2025 között oldallagosan ellátta: Cserhátsurány, Herencsény, Terény; 2025-től az oldallagosan ellátott egyházközségek ellátása alól felmentést kapott.)</t>
+        </is>
+      </c>
+      <c r="N67">
+        <v>2024</v>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=40</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>2026</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Forrai Tamás Gergely SJ</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Jézus Szíve templom, Pécs, Magyarország</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>Jézus Szíve templom</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>egyetemi lelkész, szervezőlelkész</t>
+        </is>
+      </c>
+      <c r="N68">
+        <v>2024</v>
+      </c>
+      <c r="P68" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q68" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=283</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2026</v>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Hernádi Balázs Lehel OFM</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Nagyszőlős, Ukrajna</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>Ukrajna</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>lelkipásztor</t>
+        </is>
+      </c>
+      <c r="N69">
+        <v>2024</v>
+      </c>
+      <c r="P69" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q69" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=385</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2026</v>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Hesz Vince Dénes OFM</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Thomas Aquinas Seminary, Dillwyn, VA, USA</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>Thomas Aquinas Seminary</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>a Szent X. Piusz Papi Testvérület szemináriumában tartózkodik, rendi engedéllyel</t>
+        </is>
+      </c>
+      <c r="N70">
+        <v>2024</v>
+      </c>
+      <c r="P70" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q70" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=387</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>2026</v>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Horváth Árpád SJ</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N71">
+        <v>2024</v>
+      </c>
+      <c r="P71" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q71" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=418</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>2026</v>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Juhász Imre</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>plébános, közben ellátja New Brunswick, NJ, USA-t és New York, NY, USA-t is.</t>
+        </is>
+      </c>
+      <c r="N72">
+        <v>2024</v>
+      </c>
+      <c r="P72" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q72" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=490</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2026</v>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Lakatos Dénes</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>London, Egyesült Királyság</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>Egyesült Királyság</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
+        </is>
+      </c>
+      <c r="N73">
+        <v>2024</v>
+      </c>
+      <c r="P73" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q73" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=633</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2026</v>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Marton Antal Bernát O.Cist, dr</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
+        </is>
+      </c>
+      <c r="N74">
+        <v>2024</v>
+      </c>
+      <c r="P74" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q74" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=707</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2026</v>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Sabo Estefan</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>San Roque de Presidencia Roque Sáenz Peña, Argentína</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Sagrado Corazón de Jesús-plébánia, Campo Largo, Chaco, Argentína</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>Sagrado Corazón de Jesús-plébánia</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N75">
+        <v>2024</v>
+      </c>
+      <c r="P75" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q75" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=954</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2026</v>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
           <t>Dezső Péter OFM</t>
         </is>
       </c>
-      <c r="E66" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G66" t="inlineStr">
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
         </is>
       </c>
-      <c r="H66" t="inlineStr">
+      <c r="H76" t="inlineStr">
         <is>
           <t>Surčin, Szerbia</t>
         </is>
       </c>
-      <c r="I66" t="inlineStr">
+      <c r="I76" t="inlineStr">
         <is>
           <t>Szerbia</t>
         </is>
       </c>
-      <c r="K66" t="inlineStr">
+      <c r="K76" t="inlineStr">
         <is>
           <t>lelkész</t>
         </is>
       </c>
-      <c r="N66">
+      <c r="N76">
         <v>2025</v>
       </c>
-      <c r="P66" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q66" t="inlineStr">
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=195</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>